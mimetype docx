--- v0 (2026-05-01)
+++ v1 (2026-09-27)
@@ -228,139 +228,127 @@
         <w:t xml:space="preserve"> факультету іноземної філології</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BD692A" w:rsidRPr="00BD692A" w:rsidRDefault="00BD692A" w:rsidP="00BD692A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="5103"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BD692A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">   ___________    ___</w:t>
       </w:r>
-      <w:r w:rsidR="00BD00D6">
+      <w:r w:rsidR="00481229">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
-          <w:u w:val="single"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>Голик С.В</w:t>
+        <w:t>_____</w:t>
       </w:r>
       <w:r w:rsidRPr="00BD692A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
-          <w:u w:val="single"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00BD692A">
+        <w:t>__</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BD692A" w:rsidRPr="00BD692A" w:rsidRDefault="00BD692A" w:rsidP="00BD692A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="5103"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD692A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                        (підпис)                                                                  (прізвище, ініціали)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BD692A" w:rsidRPr="00BD692A" w:rsidRDefault="00BD692A" w:rsidP="00BD692A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="5103"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>__</w:t>
-[...30 lines deleted...]
-        <w:ind w:firstLine="5103"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:t xml:space="preserve">   «____» _____________ </w:t>
+      </w:r>
+      <w:r w:rsidR="00481229">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">   «____» _____________ 202</w:t>
-[...9 lines deleted...]
-        <w:t>5</w:t>
+        <w:t>2026</w:t>
       </w:r>
       <w:r w:rsidRPr="00BD692A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> року</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BD692A" w:rsidRPr="00BD692A" w:rsidRDefault="00BD692A" w:rsidP="00BD692A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00BD692A" w:rsidRPr="00BD692A" w:rsidRDefault="00BD692A" w:rsidP="00BD692A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1007,102 +995,113 @@
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00BD692A" w:rsidRPr="00BD00D6" w:rsidRDefault="00BD692A" w:rsidP="00BD692A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BD692A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Ужгород 202</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00BD00D6">
+        <w:t xml:space="preserve">Ужгород </w:t>
+      </w:r>
+      <w:r w:rsidR="00481229">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>2026</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BD692A" w:rsidRPr="00BD692A" w:rsidRDefault="00BD692A" w:rsidP="00BD692A">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BD692A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
       <w:r w:rsidRPr="00BD692A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Робоча програма навчальної дисципліни «</w:t>
       </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:r w:rsidRPr="00BD692A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Історія зарубіжної літератури (антична література, література доби Середньовіччя і Відродження)</w:t>
+        <w:t>Історія зарубіжної літератури (антична література, література доби Середньовіччя і Відродження</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="00BD692A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00BD692A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">» для здобувачів вищої освіти галузі знань </w:t>
       </w:r>
       <w:r w:rsidRPr="00BD692A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>01 Освіта /</w:t>
       </w:r>
       <w:r w:rsidRPr="009E4BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
@@ -1492,59 +1491,59 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BD692A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>протокол № __ від «__» ____</w:t>
       </w:r>
       <w:r w:rsidR="009E4BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>____</w:t>
       </w:r>
       <w:r w:rsidR="00DC435D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>___ 20</w:t>
-[...7 lines deleted...]
-        <w:t>25</w:t>
+        <w:t xml:space="preserve">___ </w:t>
+      </w:r>
+      <w:r w:rsidR="00481229">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2026</w:t>
       </w:r>
       <w:r w:rsidRPr="00BD692A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> р.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BD692A" w:rsidRPr="00BD692A" w:rsidRDefault="00BD692A" w:rsidP="00BD692A">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BD692A">
@@ -1686,59 +1685,59 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BD692A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>протокол № __ від «__» __</w:t>
       </w:r>
       <w:r w:rsidR="009E4BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>_______</w:t>
       </w:r>
       <w:r w:rsidR="00DC435D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>__ 202</w:t>
-[...7 lines deleted...]
-        <w:t>5</w:t>
+        <w:t xml:space="preserve">__ </w:t>
+      </w:r>
+      <w:r w:rsidR="00481229">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2026</w:t>
       </w:r>
       <w:r w:rsidRPr="00BD692A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  р.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BD692A" w:rsidRPr="00BD692A" w:rsidRDefault="00BD692A" w:rsidP="00BD692A">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BD692A">
@@ -1948,112 +1947,112 @@
         </w:rPr>
         <w:sym w:font="Symbol" w:char="F0D3"/>
       </w:r>
       <w:r w:rsidR="00DC435D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BD00D6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Гаврило І.В</w:t>
       </w:r>
       <w:r w:rsidR="00DC435D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>., 202</w:t>
-[...7 lines deleted...]
-        <w:t>5</w:t>
+        <w:t xml:space="preserve">., </w:t>
+      </w:r>
+      <w:r w:rsidR="00481229">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2026</w:t>
       </w:r>
       <w:r w:rsidRPr="00BD692A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> р.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BD692A" w:rsidRPr="00BD692A" w:rsidRDefault="00BD692A" w:rsidP="00BD692A">
       <w:pPr>
         <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BD692A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:sym w:font="Symbol" w:char="F0D3"/>
       </w:r>
       <w:r w:rsidRPr="00BD692A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> ДВНЗ «Ужгородський</w:t>
       </w:r>
       <w:r w:rsidR="00DC435D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> національний університет», 202</w:t>
-[...7 lines deleted...]
-        <w:t>5</w:t>
+        <w:t xml:space="preserve"> національний університет», </w:t>
+      </w:r>
+      <w:r w:rsidR="00481229">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2026</w:t>
       </w:r>
       <w:r w:rsidRPr="00BD692A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> р.</w:t>
       </w:r>
       <w:r w:rsidRPr="00BD692A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BD692A" w:rsidRPr="00BD692A" w:rsidRDefault="00BD692A" w:rsidP="00BD692A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
@@ -2662,60 +2661,51 @@
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="00BD692A" w:rsidRPr="00E15E5C" w:rsidRDefault="00BD692A" w:rsidP="00BD692A">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD692A">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">самостійної роботи студента </w:t>
-[...8 lines deleted...]
-              <w:t>– 2</w:t>
+              <w:t>самостійної роботи студента – 2</w:t>
             </w:r>
             <w:r w:rsidR="00E15E5C">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00BD692A" w:rsidRPr="00BD692A" w:rsidRDefault="00BD692A" w:rsidP="00BD692A">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
@@ -2868,58 +2858,67 @@
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00BD692A" w:rsidRPr="00BD692A" w:rsidRDefault="00BD692A" w:rsidP="00BD692A">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD692A">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BD692A">
+            <w:r w:rsidR="00481229">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>2 год.</w:t>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD692A">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> год.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BD692A" w:rsidRPr="00BD692A" w:rsidTr="000A1A05">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4503" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00BD692A" w:rsidRPr="00BD692A" w:rsidRDefault="00BD692A" w:rsidP="00BD692A">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
@@ -2986,70 +2985,79 @@
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD692A">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>16 год.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BD692A" w:rsidRPr="00BD692A" w:rsidRDefault="00BD692A" w:rsidP="00BD692A">
+          <w:p w:rsidR="00BD692A" w:rsidRPr="00BD692A" w:rsidRDefault="00481229" w:rsidP="00BD692A">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BD692A">
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> -</w:t>
+              <w:t>16 год</w:t>
+            </w:r>
+            <w:r w:rsidR="00BD692A" w:rsidRPr="00BD692A">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BD692A" w:rsidRPr="00BD692A" w:rsidTr="000A1A05">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4503" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00BD692A" w:rsidRPr="00BD692A" w:rsidRDefault="00BD692A" w:rsidP="00BD692A">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD692A">
@@ -3258,82 +3266,82 @@
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD692A">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>46 год.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BD692A" w:rsidRPr="00BD692A" w:rsidRDefault="00BD692A" w:rsidP="00BD692A">
+          <w:p w:rsidR="00BD692A" w:rsidRPr="00BD692A" w:rsidRDefault="00481229" w:rsidP="00BD692A">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BD692A">
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>7</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00BD692A">
+              <w:t>60</w:t>
+            </w:r>
+            <w:r w:rsidR="00BD692A" w:rsidRPr="00BD692A">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">8 </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00BD692A">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00BD692A" w:rsidRPr="00BD692A">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>год.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00BD692A" w:rsidRPr="00BD692A" w:rsidRDefault="00BD692A" w:rsidP="00BD692A">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
@@ -13765,70 +13773,70 @@
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD692A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="226" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00BD692A" w:rsidRPr="00BD692A" w:rsidRDefault="00BD692A" w:rsidP="00BD692A">
+          <w:p w:rsidR="00BD692A" w:rsidRPr="00481229" w:rsidRDefault="00481229" w:rsidP="00BD692A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00BD692A">
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
-[...1 lines deleted...]
-              <w:t>-</w:t>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="280" w:type="pct"/>
           </w:tcPr>
           <w:p w:rsidR="00BD692A" w:rsidRPr="00BD692A" w:rsidRDefault="00BD692A" w:rsidP="00BD692A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD692A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
@@ -14155,70 +14163,70 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD692A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="256" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00BD692A" w:rsidRPr="00BD692A" w:rsidRDefault="00BD692A" w:rsidP="00BD692A">
+          <w:p w:rsidR="00BD692A" w:rsidRPr="00481229" w:rsidRDefault="00481229" w:rsidP="00BD692A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00BD692A">
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
-[...1 lines deleted...]
-              <w:t>1</w:t>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="226" w:type="pct"/>
           </w:tcPr>
           <w:p w:rsidR="00BD692A" w:rsidRPr="00BD692A" w:rsidRDefault="00BD692A" w:rsidP="00BD692A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD692A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
@@ -14989,97 +14997,97 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD692A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="256" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00BD692A" w:rsidRPr="00BD692A" w:rsidRDefault="00BD692A" w:rsidP="00BD692A">
+          <w:p w:rsidR="00BD692A" w:rsidRPr="00481229" w:rsidRDefault="00481229" w:rsidP="00BD692A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00BD692A">
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
-[...1 lines deleted...]
-              <w:t>1</w:t>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="226" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00BD692A" w:rsidRPr="00BD692A" w:rsidRDefault="00BD692A" w:rsidP="00BD692A">
+          <w:p w:rsidR="00BD692A" w:rsidRPr="00481229" w:rsidRDefault="00481229" w:rsidP="00BD692A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00BD692A">
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
-[...1 lines deleted...]
-              <w:t>-</w:t>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="280" w:type="pct"/>
           </w:tcPr>
           <w:p w:rsidR="00BD692A" w:rsidRPr="00BD692A" w:rsidRDefault="00BD692A" w:rsidP="00BD692A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD692A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
@@ -15647,101 +15655,101 @@
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD692A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="256" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00BD692A" w:rsidRPr="00BD692A" w:rsidRDefault="00BD692A" w:rsidP="00BD692A">
+          <w:p w:rsidR="00BD692A" w:rsidRPr="00481229" w:rsidRDefault="00481229" w:rsidP="00BD692A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00BD692A">
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
-[...1 lines deleted...]
-              <w:t>4</w:t>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="226" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00BD692A" w:rsidRPr="00BD692A" w:rsidRDefault="00BD692A" w:rsidP="00BD692A">
+          <w:p w:rsidR="00BD692A" w:rsidRPr="00481229" w:rsidRDefault="00481229" w:rsidP="00BD692A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00BD692A">
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
-[...1 lines deleted...]
-              <w:t>-</w:t>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="280" w:type="pct"/>
           </w:tcPr>
           <w:p w:rsidR="00BD692A" w:rsidRPr="00BD692A" w:rsidRDefault="00BD692A" w:rsidP="00BD692A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD692A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
@@ -16158,68 +16166,68 @@
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD692A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="226" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00BD692A" w:rsidRPr="00BD692A" w:rsidRDefault="00BD692A" w:rsidP="00BD692A">
-[...16 lines deleted...]
-              <w:t>-</w:t>
+          <w:p w:rsidR="00BD692A" w:rsidRPr="00481229" w:rsidRDefault="00481229" w:rsidP="00BD692A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="280" w:type="pct"/>
           </w:tcPr>
           <w:p w:rsidR="00BD692A" w:rsidRPr="00BD692A" w:rsidRDefault="00BD692A" w:rsidP="00BD692A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD692A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>-</w:t>
@@ -16540,68 +16548,68 @@
           <w:p w:rsidR="00BD692A" w:rsidRPr="00BD692A" w:rsidRDefault="00BD692A" w:rsidP="00BD692A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD692A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="226" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00BD692A" w:rsidRPr="00BD692A" w:rsidRDefault="00BD692A" w:rsidP="00BD692A">
-[...16 lines deleted...]
-              <w:t>-</w:t>
+          <w:p w:rsidR="00BD692A" w:rsidRPr="00481229" w:rsidRDefault="00481229" w:rsidP="00BD692A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="280" w:type="pct"/>
           </w:tcPr>
           <w:p w:rsidR="00BD692A" w:rsidRPr="00BD692A" w:rsidRDefault="00BD692A" w:rsidP="00BD692A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD692A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>-</w:t>
@@ -16976,66 +16984,66 @@
           <w:p w:rsidR="00BD692A" w:rsidRPr="00BD692A" w:rsidRDefault="00BD692A" w:rsidP="00BD692A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD692A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="226" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00BD692A" w:rsidRPr="00BD692A" w:rsidRDefault="00BD692A" w:rsidP="00BD692A">
-[...14 lines deleted...]
-                <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+          <w:p w:rsidR="00BD692A" w:rsidRPr="00481229" w:rsidRDefault="00481229" w:rsidP="00BD692A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="280" w:type="pct"/>
           </w:tcPr>
           <w:p w:rsidR="00BD692A" w:rsidRPr="00BD692A" w:rsidRDefault="00BD692A" w:rsidP="00BD692A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD692A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
@@ -17342,68 +17350,68 @@
           <w:p w:rsidR="00BD692A" w:rsidRPr="00BD692A" w:rsidRDefault="00BD692A" w:rsidP="00BD692A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD692A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="226" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00BD692A" w:rsidRPr="00BD692A" w:rsidRDefault="00BD692A" w:rsidP="00BD692A">
-[...16 lines deleted...]
-              <w:t>-</w:t>
+          <w:p w:rsidR="00BD692A" w:rsidRPr="00481229" w:rsidRDefault="00481229" w:rsidP="00BD692A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="280" w:type="pct"/>
           </w:tcPr>
           <w:p w:rsidR="00BD692A" w:rsidRPr="00BD692A" w:rsidRDefault="00BD692A" w:rsidP="00BD692A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD692A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>-</w:t>
@@ -17683,66 +17691,66 @@
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD692A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="256" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00BD692A" w:rsidRPr="00BD692A" w:rsidRDefault="00BD692A" w:rsidP="00BD692A">
-[...14 lines deleted...]
-                <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+          <w:p w:rsidR="00BD692A" w:rsidRPr="00481229" w:rsidRDefault="00481229" w:rsidP="00BD692A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="226" w:type="pct"/>
           </w:tcPr>
           <w:p w:rsidR="00BD692A" w:rsidRPr="00BD692A" w:rsidRDefault="00BD692A" w:rsidP="00BD692A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD692A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
@@ -18140,68 +18148,68 @@
           <w:p w:rsidR="00BD692A" w:rsidRPr="00BD692A" w:rsidRDefault="00BD692A" w:rsidP="00BD692A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD692A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="226" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00BD692A" w:rsidRPr="00BD692A" w:rsidRDefault="00BD692A" w:rsidP="00BD692A">
-[...16 lines deleted...]
-              <w:t>-</w:t>
+          <w:p w:rsidR="00BD692A" w:rsidRPr="00481229" w:rsidRDefault="00481229" w:rsidP="00BD692A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="280" w:type="pct"/>
           </w:tcPr>
           <w:p w:rsidR="00BD692A" w:rsidRPr="00BD692A" w:rsidRDefault="00BD692A" w:rsidP="00BD692A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD692A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>-</w:t>
@@ -18790,70 +18798,70 @@
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD692A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="226" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00BD692A" w:rsidRPr="00BD692A" w:rsidRDefault="00BD692A" w:rsidP="00BD692A">
+          <w:p w:rsidR="00BD692A" w:rsidRPr="00481229" w:rsidRDefault="00481229" w:rsidP="00BD692A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00BD692A">
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
-[...1 lines deleted...]
-              <w:t>-</w:t>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="280" w:type="pct"/>
           </w:tcPr>
           <w:p w:rsidR="00BD692A" w:rsidRPr="00BD692A" w:rsidRDefault="00BD692A" w:rsidP="00BD692A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD692A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -19128,190 +19136,190 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD692A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>90</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="256" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00BD692A" w:rsidRPr="00BD692A" w:rsidRDefault="00BD692A" w:rsidP="00BD692A">
+          <w:p w:rsidR="00BD692A" w:rsidRPr="00481229" w:rsidRDefault="00BD692A" w:rsidP="00BD692A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD692A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00BD692A">
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00481229">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="226" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BD692A" w:rsidRPr="00481229" w:rsidRDefault="00481229" w:rsidP="00BD692A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="280" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BD692A" w:rsidRPr="00BD692A" w:rsidRDefault="00BD692A" w:rsidP="00BD692A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>12</w:t>
-[...9 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD692A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00BD692A">
+              <w:t>-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="264" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BD692A" w:rsidRPr="00BD692A" w:rsidRDefault="00BD692A" w:rsidP="00BD692A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD692A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+              </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="280" w:type="pct"/>
-[...4 lines deleted...]
-              <w:jc w:val="center"/>
+            <w:tcW w:w="282" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BD692A" w:rsidRPr="00481229" w:rsidRDefault="00481229" w:rsidP="00BD692A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00BD692A">
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
-[...66 lines deleted...]
-              <w:t>8</w:t>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>60</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00BD692A" w:rsidRPr="00BD692A" w:rsidRDefault="00BD692A" w:rsidP="00BD692A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00BD692A" w:rsidRPr="00BD692A" w:rsidRDefault="00BD692A" w:rsidP="00BD692A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -20743,69 +20751,67 @@
           </w:tcPr>
           <w:p w:rsidR="00BD692A" w:rsidRPr="00BD692A" w:rsidRDefault="00BD692A" w:rsidP="00BD692A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD692A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BD692A" w:rsidRPr="00BD692A" w:rsidRDefault="00BD692A" w:rsidP="00BD692A">
+          <w:p w:rsidR="00BD692A" w:rsidRPr="00481229" w:rsidRDefault="00481229" w:rsidP="00BD692A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="en-US"/>
-[...9 lines deleted...]
-              <w:t>6</w:t>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BD692A" w:rsidRPr="00BD692A" w:rsidTr="000A1A05">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="704" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00BD692A" w:rsidRPr="00BD692A" w:rsidRDefault="00BD692A" w:rsidP="00BD692A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD692A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -20851,69 +20857,67 @@
           </w:tcPr>
           <w:p w:rsidR="00BD692A" w:rsidRPr="00BD692A" w:rsidRDefault="00BD692A" w:rsidP="00BD692A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD692A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BD692A" w:rsidRPr="00BD692A" w:rsidRDefault="00BD692A" w:rsidP="00BD692A">
+          <w:p w:rsidR="00BD692A" w:rsidRPr="00481229" w:rsidRDefault="00481229" w:rsidP="00BD692A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="en-US"/>
-[...9 lines deleted...]
-              <w:t>6</w:t>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BD692A" w:rsidRPr="00BD692A" w:rsidTr="000A1A05">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="704" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00BD692A" w:rsidRPr="00BD692A" w:rsidRDefault="00BD692A" w:rsidP="00BD692A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD692A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -21152,69 +21156,67 @@
           </w:tcPr>
           <w:p w:rsidR="00BD692A" w:rsidRPr="00BD692A" w:rsidRDefault="00BD692A" w:rsidP="00BD692A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD692A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BD692A" w:rsidRPr="00BD692A" w:rsidRDefault="00BD692A" w:rsidP="00BD692A">
+          <w:p w:rsidR="00BD692A" w:rsidRPr="00481229" w:rsidRDefault="00481229" w:rsidP="00BD692A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="en-US"/>
-[...9 lines deleted...]
-              <w:t>10</w:t>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BD692A" w:rsidRPr="00BD692A" w:rsidTr="000A1A05">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="704" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00BD692A" w:rsidRPr="00BD692A" w:rsidRDefault="00BD692A" w:rsidP="00BD692A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD692A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -21287,69 +21289,67 @@
           </w:tcPr>
           <w:p w:rsidR="00BD692A" w:rsidRPr="00BD692A" w:rsidRDefault="00BD692A" w:rsidP="00BD692A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD692A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BD692A" w:rsidRPr="00BD692A" w:rsidRDefault="00BD692A" w:rsidP="00BD692A">
+          <w:p w:rsidR="00BD692A" w:rsidRPr="00481229" w:rsidRDefault="00481229" w:rsidP="00BD692A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="en-US"/>
-[...9 lines deleted...]
-              <w:t>10</w:t>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BD692A" w:rsidRPr="00BD692A" w:rsidTr="000A1A05">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="704" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00BD692A" w:rsidRPr="00BD692A" w:rsidRDefault="00BD692A" w:rsidP="00BD692A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD692A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -21388,69 +21388,67 @@
           </w:tcPr>
           <w:p w:rsidR="00BD692A" w:rsidRPr="00BD692A" w:rsidRDefault="00BD692A" w:rsidP="00BD692A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD692A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BD692A" w:rsidRPr="00BD692A" w:rsidRDefault="00BD692A" w:rsidP="00BD692A">
+          <w:p w:rsidR="00BD692A" w:rsidRPr="00481229" w:rsidRDefault="00481229" w:rsidP="00BD692A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="en-US"/>
-[...9 lines deleted...]
-              <w:t>3</w:t>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BD692A" w:rsidRPr="00BD692A" w:rsidTr="000A1A05">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="704" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00BD692A" w:rsidRPr="00BD692A" w:rsidRDefault="00BD692A" w:rsidP="00BD692A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD692A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -21598,69 +21596,67 @@
           </w:tcPr>
           <w:p w:rsidR="00BD692A" w:rsidRPr="00BD692A" w:rsidRDefault="00BD692A" w:rsidP="00BD692A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD692A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BD692A" w:rsidRPr="00BD692A" w:rsidRDefault="00BD692A" w:rsidP="00BD692A">
+          <w:p w:rsidR="00BD692A" w:rsidRPr="00481229" w:rsidRDefault="00481229" w:rsidP="00BD692A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="en-US"/>
-[...9 lines deleted...]
-              <w:t>3</w:t>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BD692A" w:rsidRPr="00BD692A" w:rsidTr="000A1A05">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="704" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00BD692A" w:rsidRPr="00BD692A" w:rsidRDefault="00BD692A" w:rsidP="00BD692A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD692A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -21707,69 +21703,67 @@
           </w:tcPr>
           <w:p w:rsidR="00BD692A" w:rsidRPr="00BD692A" w:rsidRDefault="00BD692A" w:rsidP="00BD692A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD692A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BD692A" w:rsidRPr="00BD692A" w:rsidRDefault="00BD692A" w:rsidP="00BD692A">
+          <w:p w:rsidR="00BD692A" w:rsidRPr="00481229" w:rsidRDefault="00481229" w:rsidP="00BD692A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="en-US"/>
-[...9 lines deleted...]
-              <w:t>3</w:t>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BD692A" w:rsidRPr="00BD692A" w:rsidTr="000A1A05">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="704" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00BD692A" w:rsidRPr="00BD692A" w:rsidRDefault="00BD692A" w:rsidP="00BD692A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD692A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -21909,69 +21903,67 @@
           </w:tcPr>
           <w:p w:rsidR="00BD692A" w:rsidRPr="00BD692A" w:rsidRDefault="00BD692A" w:rsidP="00BD692A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD692A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BD692A" w:rsidRPr="00BD692A" w:rsidRDefault="00BD692A" w:rsidP="00BD692A">
+          <w:p w:rsidR="00BD692A" w:rsidRPr="00481229" w:rsidRDefault="00481229" w:rsidP="00BD692A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="en-US"/>
-[...9 lines deleted...]
-              <w:t>3</w:t>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BD692A" w:rsidRPr="00BD692A" w:rsidTr="000A1A05">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="704" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00BD692A" w:rsidRPr="00BD692A" w:rsidRDefault="00BD692A" w:rsidP="00BD692A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD692A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -22010,69 +22002,67 @@
           </w:tcPr>
           <w:p w:rsidR="00BD692A" w:rsidRPr="00BD692A" w:rsidRDefault="00BD692A" w:rsidP="00BD692A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD692A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BD692A" w:rsidRPr="00BD692A" w:rsidRDefault="00BD692A" w:rsidP="00BD692A">
+          <w:p w:rsidR="00BD692A" w:rsidRPr="00481229" w:rsidRDefault="00481229" w:rsidP="00BD692A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="en-US"/>
-[...9 lines deleted...]
-              <w:t>4</w:t>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BD692A" w:rsidRPr="00BD692A" w:rsidTr="000A1A05">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="704" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00BD692A" w:rsidRPr="00BD692A" w:rsidRDefault="00BD692A" w:rsidP="00BD692A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD692A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -22111,69 +22101,67 @@
           </w:tcPr>
           <w:p w:rsidR="00BD692A" w:rsidRPr="00BD692A" w:rsidRDefault="00BD692A" w:rsidP="00BD692A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD692A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BD692A" w:rsidRPr="00BD692A" w:rsidRDefault="00BD692A" w:rsidP="00BD692A">
+          <w:p w:rsidR="00BD692A" w:rsidRPr="00481229" w:rsidRDefault="00481229" w:rsidP="00BD692A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="en-US"/>
-[...9 lines deleted...]
-              <w:t>4</w:t>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BD692A" w:rsidRPr="00BD692A" w:rsidTr="000A1A05">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="704" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00BD692A" w:rsidRPr="00BD692A" w:rsidRDefault="00BD692A" w:rsidP="00BD692A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD692A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -22610,79 +22598,69 @@
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD692A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>46</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BD692A" w:rsidRPr="00BD692A" w:rsidRDefault="00BD692A" w:rsidP="00BD692A">
+          <w:p w:rsidR="00BD692A" w:rsidRPr="00BD692A" w:rsidRDefault="00481229" w:rsidP="00BD692A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BD692A">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="en-US"/>
-[...10 lines deleted...]
-              <w:t>8</w:t>
+              </w:rPr>
+              <w:t>60</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00BD692A" w:rsidRPr="00BD692A" w:rsidRDefault="00BD692A" w:rsidP="00BD692A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00BD692A" w:rsidRPr="00BD692A" w:rsidRDefault="00BD692A" w:rsidP="00BD692A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
@@ -25956,51 +25934,51 @@
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-13"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-13"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">Художні тексти обовязкові для прочитання: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BD692A" w:rsidRDefault="009E4BE5" w:rsidP="00BD692A">
+    <w:p w:rsidR="00BD692A" w:rsidRDefault="00481229" w:rsidP="00BD692A">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="365"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-13"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId5" w:history="1">
         <w:r w:rsidR="0034699B" w:rsidRPr="002D650E">
           <w:rPr>
             <w:rStyle w:val="aff0"/>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -30753,92 +30731,93 @@
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
   <w:zoom w:percent="100"/>
   <w:proofState w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00CC6151"/>
     <w:rsid w:val="00034084"/>
     <w:rsid w:val="000A1A05"/>
     <w:rsid w:val="002268B7"/>
     <w:rsid w:val="0034699B"/>
     <w:rsid w:val="003E1648"/>
     <w:rsid w:val="004770AC"/>
+    <w:rsid w:val="00481229"/>
     <w:rsid w:val="0072059A"/>
     <w:rsid w:val="007E01F3"/>
     <w:rsid w:val="00857133"/>
     <w:rsid w:val="00877FA5"/>
     <w:rsid w:val="0092585C"/>
     <w:rsid w:val="00985E12"/>
     <w:rsid w:val="009E4BE5"/>
     <w:rsid w:val="00B041E3"/>
     <w:rsid w:val="00BD00D6"/>
     <w:rsid w:val="00BD692A"/>
     <w:rsid w:val="00C32085"/>
     <w:rsid w:val="00CC6151"/>
     <w:rsid w:val="00DC435D"/>
     <w:rsid w:val="00DE3EF0"/>
     <w:rsid w:val="00E15E5C"/>
     <w:rsid w:val="00F92328"/>
     <w:rsid w:val="00FA2561"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="uk-UA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="561F353F"/>
+  <w14:docId w14:val="6345C376"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{CD8CBC65-4247-49FE-A639-780CBDA54456}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="uk-UA" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>