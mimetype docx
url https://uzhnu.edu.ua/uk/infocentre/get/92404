--- v0 (2026-05-01)
+++ v1 (2026-08-14)
@@ -1,457 +1,1044 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="475D6BAC" w14:textId="77777777" w:rsidR="00286E38" w:rsidRDefault="00286E38" w:rsidP="00286E38">
+    <w:p w14:paraId="10F5E6C2" w14:textId="77777777" w:rsidR="006A2170" w:rsidRPr="006A2170" w:rsidRDefault="006A2170" w:rsidP="006A2170">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="6607"/>
         </w:tabs>
-        <w:spacing w:after="63" w:line="256" w:lineRule="auto"/>
-[...24 lines deleted...]
-        <w:spacing w:after="63" w:line="256" w:lineRule="auto"/>
+        <w:spacing w:after="63" w:line="254" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:r>
+      <w:bookmarkStart w:id="0" w:name="_Hlk198213175"/>
+      <w:r w:rsidRPr="006A2170">
         <w:rPr>
           <w:sz w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A2170">
+        <w:rPr>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">APPROVED"  </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="006A2170">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BC5E779" w14:textId="77777777" w:rsidR="00286E38" w:rsidRDefault="00286E38" w:rsidP="00286E38">
+    <w:p w14:paraId="44A26962" w14:textId="77777777" w:rsidR="006A2170" w:rsidRPr="006A2170" w:rsidRDefault="006A2170" w:rsidP="006A2170">
       <w:pPr>
-        <w:spacing w:after="63" w:line="256" w:lineRule="auto"/>
+        <w:spacing w:after="63" w:line="254" w:lineRule="auto"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006A2170">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">at the meeting of the department                            </w:t>
+        <w:t>at</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006A2170">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006A2170">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006A2170">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006A2170">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>meeting</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006A2170">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006A2170">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006A2170">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006A2170">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006A2170">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006A2170">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>department</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006A2170">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                            </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="424DB139" w14:textId="77777777" w:rsidR="00286E38" w:rsidRDefault="00286E38" w:rsidP="00286E38">
+    <w:p w14:paraId="25B1A454" w14:textId="77777777" w:rsidR="006A2170" w:rsidRPr="006A2170" w:rsidRDefault="006A2170" w:rsidP="006A2170">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="7097"/>
         </w:tabs>
-        <w:spacing w:after="63" w:line="256" w:lineRule="auto"/>
+        <w:spacing w:after="63" w:line="254" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006A2170">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pediatric dentistry                                                     </w:t>
+        <w:t>Pediatric</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006A2170">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006A2170">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>dentistry</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006A2170">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                     </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3994AE40" w14:textId="61AF04FA" w:rsidR="00286E38" w:rsidRDefault="00286E38" w:rsidP="00286E38">
+    <w:p w14:paraId="2AF9E82F" w14:textId="77777777" w:rsidR="006A2170" w:rsidRPr="006A2170" w:rsidRDefault="006A2170" w:rsidP="006A2170">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="7316"/>
         </w:tabs>
-        <w:spacing w:after="63" w:line="256" w:lineRule="auto"/>
+        <w:spacing w:after="63" w:line="254" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006A2170">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Minutes No. </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="001059E6">
+        <w:t>Minutes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006A2170">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>__</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006A2170">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> of </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="001059E6">
+        <w:t>No</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006A2170">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>____________2025</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A2170">
         <w:rPr>
           <w:sz w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A2170">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006A2170">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006A2170">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A2170">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>March 23</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A2170">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>, 202</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A2170">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A2170">
+        <w:rPr>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">                                </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17ED9F39" w14:textId="77777777" w:rsidR="00286E38" w:rsidRDefault="00286E38" w:rsidP="00286E38">
+    <w:p w14:paraId="504D195B" w14:textId="77777777" w:rsidR="006A2170" w:rsidRPr="006A2170" w:rsidRDefault="006A2170" w:rsidP="006A2170">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="7138"/>
         </w:tabs>
-        <w:spacing w:after="63" w:line="256" w:lineRule="auto"/>
+        <w:spacing w:after="63" w:line="254" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006A2170">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Acting Head of the Department  </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>Acting</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006A2170">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006A2170">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Head</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006A2170">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006A2170">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006A2170">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006A2170">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006A2170">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006A2170">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Department</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006A2170">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A2170">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12021C9C" w14:textId="77777777" w:rsidR="00286E38" w:rsidRDefault="00286E38" w:rsidP="00286E38">
+    <w:p w14:paraId="38D2A06F" w14:textId="77777777" w:rsidR="006A2170" w:rsidRPr="006A2170" w:rsidRDefault="006A2170" w:rsidP="006A2170">
       <w:pPr>
-        <w:spacing w:after="17" w:line="256" w:lineRule="auto"/>
+        <w:spacing w:after="17" w:line="254" w:lineRule="auto"/>
         <w:ind w:left="10" w:hanging="10"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006A2170">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Candidate of Medical Sciences,                              </w:t>
+        <w:t>Candidate</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006A2170">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006A2170">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006A2170">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006A2170">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Medical</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006A2170">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006A2170">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Sciences</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006A2170">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">,                              </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76104A69" w14:textId="77777777" w:rsidR="00286E38" w:rsidRDefault="00286E38" w:rsidP="00286E38">
+    <w:p w14:paraId="03619D24" w14:textId="77777777" w:rsidR="006A2170" w:rsidRPr="006A2170" w:rsidRDefault="006A2170" w:rsidP="006A2170">
       <w:pPr>
-        <w:spacing w:after="17" w:line="256" w:lineRule="auto"/>
+        <w:spacing w:after="17" w:line="254" w:lineRule="auto"/>
         <w:ind w:left="10" w:hanging="10"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006A2170">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>Associate Professor Bilyshchuk L.M.                       .</w:t>
+        <w:t>Associate</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006A2170">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006A2170">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Professor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006A2170">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006A2170">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Bilyshchuk</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006A2170">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> L.M.                       .</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A0391C2" w14:textId="77777777" w:rsidR="00286E38" w:rsidRDefault="00286E38" w:rsidP="00286E38">
+    <w:p w14:paraId="52D6273F" w14:textId="77777777" w:rsidR="006A2170" w:rsidRPr="006A2170" w:rsidRDefault="006A2170" w:rsidP="006A2170">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="6961"/>
         </w:tabs>
-        <w:spacing w:after="63" w:line="256" w:lineRule="auto"/>
+        <w:spacing w:after="63" w:line="254" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="006A2170">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">_______________________                                   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25FBA3CF" w14:textId="77777777" w:rsidR="00286E38" w:rsidRDefault="00286E38" w:rsidP="00286E38">
+    <w:p w14:paraId="7CAC8C6D" w14:textId="77777777" w:rsidR="006A2170" w:rsidRPr="006A2170" w:rsidRDefault="006A2170" w:rsidP="006A2170">
       <w:pPr>
+        <w:spacing w:line="264" w:lineRule="auto"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="41C7F7FE" w14:textId="77777777" w:rsidR="00286E38" w:rsidRDefault="00286E38" w:rsidP="00286E38">
+    <w:p w14:paraId="02942B0F" w14:textId="77777777" w:rsidR="006A2170" w:rsidRPr="006A2170" w:rsidRDefault="006A2170" w:rsidP="006A2170">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="6961"/>
         </w:tabs>
-        <w:spacing w:after="63" w:line="256" w:lineRule="auto"/>
+        <w:spacing w:after="63" w:line="254" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="006A2170">
         <w:rPr>
           <w:sz w:val="24"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A2170">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>APPROVED"</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A2170">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"> " </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F81A32A" w14:textId="77777777" w:rsidR="00286E38" w:rsidRDefault="00286E38" w:rsidP="00286E38">
+    <w:p w14:paraId="0944A2DD" w14:textId="77777777" w:rsidR="006A2170" w:rsidRPr="006A2170" w:rsidRDefault="006A2170" w:rsidP="006A2170">
       <w:pPr>
-        <w:spacing w:after="63" w:line="256" w:lineRule="auto"/>
+        <w:spacing w:after="63" w:line="254" w:lineRule="auto"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006A2170">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">at the meeting of the Academic Council  </w:t>
+        <w:t>at</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006A2170">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006A2170">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006A2170">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006A2170">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>meeting</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006A2170">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006A2170">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006A2170">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006A2170">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006A2170">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006A2170">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Academic</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006A2170">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006A2170">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Council</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006A2170">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B5D5E92" w14:textId="77777777" w:rsidR="00286E38" w:rsidRDefault="00286E38" w:rsidP="00286E38">
+    <w:p w14:paraId="2928A58C" w14:textId="77777777" w:rsidR="006A2170" w:rsidRPr="006A2170" w:rsidRDefault="006A2170" w:rsidP="006A2170">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="7097"/>
         </w:tabs>
-        <w:spacing w:after="63" w:line="256" w:lineRule="auto"/>
+        <w:spacing w:after="63" w:line="254" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006A2170">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>of the Faculty of Dentistry</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006A2170">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006A2170">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006A2170">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A2170">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ESI of Dental and Laboratory Medicine</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A2170">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6801D87C" w14:textId="3C613EF0" w:rsidR="00286E38" w:rsidRDefault="00286E38" w:rsidP="00286E38">
+    <w:p w14:paraId="1763AB3E" w14:textId="77777777" w:rsidR="006A2170" w:rsidRPr="006A2170" w:rsidRDefault="006A2170" w:rsidP="006A2170">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="7316"/>
         </w:tabs>
-        <w:spacing w:after="63" w:line="256" w:lineRule="auto"/>
+        <w:spacing w:after="63" w:line="254" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006A2170">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Minutes No. </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="001059E6">
+        <w:t>Minutes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006A2170">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>__</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006A2170">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>No</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006A2170">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A2170">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">of </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>4 of  March 30</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A2170">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...13 lines deleted...]
-      <w:r>
+        <w:t>, 202</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A2170">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>5</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">6 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29DAF7E5" w14:textId="77777777" w:rsidR="00286E38" w:rsidRDefault="00286E38" w:rsidP="00286E38">
+    <w:p w14:paraId="65AD2760" w14:textId="77777777" w:rsidR="006A2170" w:rsidRPr="006A2170" w:rsidRDefault="006A2170" w:rsidP="006A2170">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="7138"/>
         </w:tabs>
-        <w:spacing w:after="63" w:line="256" w:lineRule="auto"/>
+        <w:spacing w:after="63" w:line="254" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006A2170">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>Chairman of the Academic Council of the Faculty of Dentistrу</w:t>
+        <w:t>Chairman</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006A2170">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006A2170">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006A2170">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006A2170">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006A2170">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006A2170">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Academic</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006A2170">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006A2170">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Council</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006A2170">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006A2170">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006A2170">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006A2170">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006A2170">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A2170">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ESI of Dental and Laboratory Medicine</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5064E6C7" w14:textId="77777777" w:rsidR="00286E38" w:rsidRDefault="00286E38" w:rsidP="00286E38">
+    <w:p w14:paraId="3ECC78C3" w14:textId="77777777" w:rsidR="006A2170" w:rsidRPr="006A2170" w:rsidRDefault="006A2170" w:rsidP="006A2170">
       <w:pPr>
-        <w:spacing w:after="17" w:line="256" w:lineRule="auto"/>
+        <w:spacing w:after="17" w:line="254" w:lineRule="auto"/>
         <w:ind w:left="10" w:hanging="10"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006A2170">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Doctor of Medical Sciences.      </w:t>
+        <w:t>Doctor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006A2170">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006A2170">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006A2170">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006A2170">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Medical</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006A2170">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006A2170">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Sciences</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006A2170">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.      </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49F65149" w14:textId="77777777" w:rsidR="00286E38" w:rsidRDefault="00286E38" w:rsidP="00286E38">
+    <w:p w14:paraId="45419BC5" w14:textId="77777777" w:rsidR="006A2170" w:rsidRPr="006A2170" w:rsidRDefault="006A2170" w:rsidP="006A2170">
       <w:pPr>
-        <w:spacing w:after="17" w:line="256" w:lineRule="auto"/>
+        <w:spacing w:after="17" w:line="254" w:lineRule="auto"/>
         <w:ind w:left="10" w:hanging="10"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006A2170">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Prof.Kostenko E.Y                </w:t>
+        <w:t>Prof.Kostenko</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006A2170">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> E.Y                </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09993411" w14:textId="77777777" w:rsidR="00286E38" w:rsidRDefault="00286E38" w:rsidP="00286E38">
+    <w:p w14:paraId="0101A09F" w14:textId="77777777" w:rsidR="006A2170" w:rsidRPr="006A2170" w:rsidRDefault="006A2170" w:rsidP="006A2170">
       <w:pPr>
+        <w:spacing w:line="264" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:sectPr w:rsidR="00286E38" w:rsidSect="00286E38">
-          <w:type w:val="continuous"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006A2170">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>_______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="367BB540" w14:textId="77777777" w:rsidR="006A2170" w:rsidRPr="006A2170" w:rsidRDefault="006A2170" w:rsidP="006A2170">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="264" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="006A2170" w:rsidRPr="006A2170">
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="850" w:right="850" w:bottom="850" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
           <w:cols w:num="2" w:space="708"/>
-          <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
-      <w:r>
-[...4 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="556F1BC8" w14:textId="77777777" w:rsidR="00286E38" w:rsidRDefault="00286E38" w:rsidP="00286E38"/>
-    <w:p w14:paraId="2289BCEC" w14:textId="77777777" w:rsidR="00286E38" w:rsidRDefault="00286E38" w:rsidP="00286E38">
+    <w:p w14:paraId="42E528A6" w14:textId="77777777" w:rsidR="006A2170" w:rsidRPr="006A2170" w:rsidRDefault="006A2170" w:rsidP="006A2170">
       <w:pPr>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
+        <w:spacing w:line="264" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="34C55DBD" w14:textId="77777777" w:rsidR="00DC4415" w:rsidRPr="00842462" w:rsidRDefault="00DC4415" w:rsidP="00DC4415">
+    <w:p w14:paraId="6C5549C9" w14:textId="77777777" w:rsidR="006A2170" w:rsidRPr="006A2170" w:rsidRDefault="006A2170" w:rsidP="006A2170">
       <w:pPr>
-        <w:spacing w:after="13" w:line="268" w:lineRule="auto"/>
+        <w:spacing w:line="264" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1EFC89ED" w14:textId="77777777" w:rsidR="006A2170" w:rsidRPr="006A2170" w:rsidRDefault="006A2170" w:rsidP="006A2170">
+      <w:pPr>
+        <w:spacing w:after="13"/>
         <w:ind w:left="2357" w:hanging="1642"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Hlk198213175"/>
-      <w:r w:rsidRPr="00842462">
+      <w:r w:rsidRPr="006A2170">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">STATE HIGHER EDUCATIONAL INSTITUTION "UZHHOROD NATIONAL UNIVERSITY" FACULTY OF DENTISTRY </w:t>
+        <w:t>STATE HIGHER EDUCATIONAL INSTITUTION "UZHHOROD NATIONAL UNIVERSITY"</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12A9F25B" w14:textId="77777777" w:rsidR="00DC4415" w:rsidRPr="00842462" w:rsidRDefault="00DC4415" w:rsidP="00DC4415">
+    <w:p w14:paraId="5943FDC5" w14:textId="77777777" w:rsidR="006A2170" w:rsidRPr="006A2170" w:rsidRDefault="006A2170" w:rsidP="006A2170">
       <w:pPr>
-        <w:spacing w:after="28" w:line="256" w:lineRule="auto"/>
-        <w:ind w:left="65" w:firstLine="0"/>
+        <w:spacing w:after="13"/>
+        <w:ind w:left="2357" w:hanging="1642"/>
         <w:jc w:val="center"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00842462">
+      <w:r w:rsidRPr="006A2170">
         <w:rPr>
           <w:b/>
-        </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Educational and Scientific Institute of Dental and Laboratory Medicine</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1CC3469B" w14:textId="77777777" w:rsidR="00DC4415" w:rsidRPr="00842462" w:rsidRDefault="00DC4415" w:rsidP="00DC4415">
       <w:pPr>
         <w:spacing w:after="13" w:line="268" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="10"/>
       </w:pPr>
       <w:r w:rsidRPr="00842462">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">OBJECTIVE STRUCTURED PRACTICAL (CLINICAL) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A786EF8" w14:textId="77777777" w:rsidR="00DC4415" w:rsidRPr="00842462" w:rsidRDefault="00DC4415" w:rsidP="00DC4415">
       <w:pPr>
         <w:spacing w:after="13" w:line="268" w:lineRule="auto"/>
         <w:ind w:left="1205" w:hanging="10"/>
       </w:pPr>
       <w:r w:rsidRPr="00842462">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">EXAM FOR APPLICANTS FOR HIGHER EDUCATION OF THE SECOND </w:t>
       </w:r>
@@ -550,56 +1137,310 @@
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>ALGORITHM OF WORK WHEN PERFORMING A CLINICAL SCENARIO</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="41A20CA1" w14:textId="4A3B1A53" w:rsidR="006D7BDA" w:rsidRPr="006D7BDA" w:rsidRDefault="006D7BDA" w:rsidP="006D7BDA">
       <w:pPr>
         <w:spacing w:after="30" w:line="254" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="6" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D7BDA">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>«</w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="006D7BDA">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Average caries of 46 teeth of class I in a 12-year-old child: filling of the carious cavity with a composite material of light polymerization</w:t>
-      </w:r>
+        <w:t>Average</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006D7BDA">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006D7BDA">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>caries</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006D7BDA">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006D7BDA">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006D7BDA">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 46 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006D7BDA">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>teeth</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006D7BDA">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006D7BDA">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006D7BDA">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006D7BDA">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>class</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006D7BDA">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> I </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006D7BDA">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006D7BDA">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a 12-year-old </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006D7BDA">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>child</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006D7BDA">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006D7BDA">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>filling</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006D7BDA">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006D7BDA">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006D7BDA">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006D7BDA">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006D7BDA">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006D7BDA">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>carious</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006D7BDA">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006D7BDA">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>cavity</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006D7BDA">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006D7BDA">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>with</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006D7BDA">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006D7BDA">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>composite</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006D7BDA">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006D7BDA">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>material</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006D7BDA">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006D7BDA">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006D7BDA">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006D7BDA">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>light</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006D7BDA">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006D7BDA">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>polymerization</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="006D7BDA">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>»</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B3BDEBA" w14:textId="5A86A98E" w:rsidR="001B5256" w:rsidRPr="001B5256" w:rsidRDefault="001B5256" w:rsidP="001B5256">
       <w:pPr>
         <w:spacing w:after="30" w:line="254" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="6" w:firstLine="0"/>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0E1053CC" w14:textId="73F0464F" w:rsidR="00576D21" w:rsidRPr="00E8048D" w:rsidRDefault="00576D21" w:rsidP="0089448E">
       <w:pPr>
         <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:firstLine="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
@@ -609,102 +1450,1639 @@
     <w:p w14:paraId="7963A3CD" w14:textId="63D097B4" w:rsidR="00B94D2C" w:rsidRPr="00E64D74" w:rsidRDefault="00B94D2C" w:rsidP="00050772">
       <w:pPr>
         <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:firstLine="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1DFB369F" w14:textId="77777777" w:rsidR="00AB60E9" w:rsidRPr="00AB60E9" w:rsidRDefault="00AB60E9" w:rsidP="0066430A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="708"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00AB60E9">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>In the course of working on clinical scenarios, you will be assigned tasks that require clinical argumentation and/or practical solution (diagnosis, determination of management and treatment tactics, implementation of practical skills).</w:t>
+        <w:t>In</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>course</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>working</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>on</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>clinical</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>scenarios</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>you</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>will</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>be</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>assigned</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>tasks</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>that</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>require</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>clinical</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>argumentation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>practical</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>solution</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>diagnosis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>determination</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>management</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>treatment</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>tactics</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>implementation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>practical</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>skills</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="496B3CB1" w14:textId="6E5D0264" w:rsidR="00AB60E9" w:rsidRPr="006D7BDA" w:rsidRDefault="00AB60E9" w:rsidP="006D7BDA">
       <w:pPr>
         <w:spacing w:after="30" w:line="254" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="6" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00AB60E9">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">The content of the clinical scenario related to the implementation of the practical skill </w:t>
+        <w:t>The</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>content</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>clinical</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>scenario</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>related</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>implementation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>practical</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>skill</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006D7BDA" w:rsidRPr="006D7BDA">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>«Average caries of 46 teeth of class I in a 12-year-old child: filling of the carious cavity with a composite material of light polymerization»</w:t>
+        <w:t>«</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="006D7BDA" w:rsidRPr="006D7BDA">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Average</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="006D7BDA" w:rsidRPr="006D7BDA">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="006D7BDA" w:rsidRPr="006D7BDA">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>caries</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="006D7BDA" w:rsidRPr="006D7BDA">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="006D7BDA" w:rsidRPr="006D7BDA">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="006D7BDA" w:rsidRPr="006D7BDA">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 46 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="006D7BDA" w:rsidRPr="006D7BDA">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>teeth</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="006D7BDA" w:rsidRPr="006D7BDA">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="006D7BDA" w:rsidRPr="006D7BDA">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="006D7BDA" w:rsidRPr="006D7BDA">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="006D7BDA" w:rsidRPr="006D7BDA">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>class</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="006D7BDA" w:rsidRPr="006D7BDA">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> I </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="006D7BDA" w:rsidRPr="006D7BDA">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="006D7BDA" w:rsidRPr="006D7BDA">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a 12-year-old </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="006D7BDA" w:rsidRPr="006D7BDA">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>child</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="006D7BDA" w:rsidRPr="006D7BDA">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="006D7BDA" w:rsidRPr="006D7BDA">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>filling</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="006D7BDA" w:rsidRPr="006D7BDA">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="006D7BDA" w:rsidRPr="006D7BDA">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="006D7BDA" w:rsidRPr="006D7BDA">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="006D7BDA" w:rsidRPr="006D7BDA">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="006D7BDA" w:rsidRPr="006D7BDA">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="006D7BDA" w:rsidRPr="006D7BDA">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>carious</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="006D7BDA" w:rsidRPr="006D7BDA">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="006D7BDA" w:rsidRPr="006D7BDA">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>cavity</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="006D7BDA" w:rsidRPr="006D7BDA">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="006D7BDA" w:rsidRPr="006D7BDA">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>with</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="006D7BDA" w:rsidRPr="006D7BDA">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="006D7BDA" w:rsidRPr="006D7BDA">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>composite</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="006D7BDA" w:rsidRPr="006D7BDA">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="006D7BDA" w:rsidRPr="006D7BDA">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>material</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="006D7BDA" w:rsidRPr="006D7BDA">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="006D7BDA" w:rsidRPr="006D7BDA">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="006D7BDA" w:rsidRPr="006D7BDA">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="006D7BDA" w:rsidRPr="006D7BDA">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>light</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="006D7BDA" w:rsidRPr="006D7BDA">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="006D7BDA" w:rsidRPr="006D7BDA">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>polymerization</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="006D7BDA" w:rsidRPr="006D7BDA">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>»</w:t>
       </w:r>
       <w:r w:rsidR="003423D8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00AB60E9">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">involves solving a clinical task with the implementation of practical skills, the algorithm of which is presented below. </w:t>
+        <w:t>involves</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>solving</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>clinical</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>task</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>with</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>implementation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>practical</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>skills</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>algorithm</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>which</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>presented</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>below</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57876AA9" w14:textId="77777777" w:rsidR="00AB60E9" w:rsidRDefault="00AB60E9" w:rsidP="0066430A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="708"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2373E17F" w14:textId="77777777" w:rsidR="00AB60E9" w:rsidRDefault="00AB60E9" w:rsidP="0066430A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="708"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
@@ -724,63 +3102,500 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="61A7E16A" w14:textId="77777777" w:rsidR="003423D8" w:rsidRPr="001B5256" w:rsidRDefault="005470F6" w:rsidP="003423D8">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:r w:rsidRPr="005470F6">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="5222EF5E" w14:textId="77777777" w:rsidR="006D7BDA" w:rsidRPr="006D7BDA" w:rsidRDefault="006D7BDA" w:rsidP="006D7BDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="708"/>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="1F1F1F"/>
           <w:szCs w:val="28"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="006D7BDA">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Algorithm of work at the station when </w:t>
-      </w:r>
+        <w:t>Algorithm</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="006D7BDA">
         <w:rPr>
           <w:i/>
-          <w:szCs w:val="28"/>
-[...1 lines deleted...]
-        <w:t>demonstrating filling of the carious cavity of class I according to Black of a permanent tooth in a child with compromeric materials of light polymerization.</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006D7BDA">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006D7BDA">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006D7BDA">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>work</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006D7BDA">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006D7BDA">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>at</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006D7BDA">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006D7BDA">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006D7BDA">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006D7BDA">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>station</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006D7BDA">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006D7BDA">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>when</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006D7BDA">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006D7BDA">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>demonstrating</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006D7BDA">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006D7BDA">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>filling</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006D7BDA">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006D7BDA">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006D7BDA">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006D7BDA">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006D7BDA">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006D7BDA">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>carious</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006D7BDA">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006D7BDA">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>cavity</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006D7BDA">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006D7BDA">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006D7BDA">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006D7BDA">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>class</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006D7BDA">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> I </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006D7BDA">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>according</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006D7BDA">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006D7BDA">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006D7BDA">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006D7BDA">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Black</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006D7BDA">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006D7BDA">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006D7BDA">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006D7BDA">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>permanent</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006D7BDA">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006D7BDA">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>tooth</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006D7BDA">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006D7BDA">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006D7BDA">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006D7BDA">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>child</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006D7BDA">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006D7BDA">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>with</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006D7BDA">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006D7BDA">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>compromeric</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006D7BDA">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006D7BDA">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>materials</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006D7BDA">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006D7BDA">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006D7BDA">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006D7BDA">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>light</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006D7BDA">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006D7BDA">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>polymerization</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006D7BDA">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2145CF21" w14:textId="77777777" w:rsidR="006D7BDA" w:rsidRPr="006D7BDA" w:rsidRDefault="006D7BDA" w:rsidP="006D7BDA">
       <w:pPr>
         <w:spacing w:line="264" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="708"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9465" w:type="dxa"/>
         <w:tblInd w:w="89" w:type="dxa"/>
         <w:tblCellMar>
           <w:top w:w="16" w:type="dxa"/>
           <w:left w:w="108" w:type="dxa"/>
           <w:right w:w="38" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
@@ -822,88 +3637,180 @@
               <w:t xml:space="preserve">№ </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4881" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2AE170CF" w14:textId="77777777" w:rsidR="006D7BDA" w:rsidRPr="006D7BDA" w:rsidRDefault="006D7BDA" w:rsidP="006D7BDA">
             <w:pPr>
               <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="69" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="006D7BDA">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sequencing </w:t>
+              <w:t>Sequencing</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="25B17364" w14:textId="77777777" w:rsidR="006D7BDA" w:rsidRPr="006D7BDA" w:rsidRDefault="006D7BDA" w:rsidP="006D7BDA">
             <w:pPr>
               <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="006D7BDA">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Criteria for controlling correct execution </w:t>
+              <w:t>Criteria</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>for</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>controlling</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>correct</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>execution</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:bookmarkEnd w:id="1"/>
       </w:tr>
       <w:tr w:rsidR="006D7BDA" w:rsidRPr="006D7BDA" w14:paraId="2D590ECE" w14:textId="77777777" w:rsidTr="006D7BDA">
         <w:trPr>
           <w:trHeight w:val="715"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7BCF9C11" w14:textId="77777777" w:rsidR="006D7BDA" w:rsidRPr="006D7BDA" w:rsidRDefault="006D7BDA" w:rsidP="006D7BDA">
             <w:pPr>
               <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="70" w:firstLine="0"/>
               <w:jc w:val="center"/>
@@ -920,137 +3827,270 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4881" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="66A33BF9" w14:textId="77777777" w:rsidR="006D7BDA" w:rsidRPr="006D7BDA" w:rsidRDefault="006D7BDA" w:rsidP="006D7BDA">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="4586"/>
               </w:tabs>
               <w:spacing w:after="35" w:line="254" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006D7BDA">
-[...3 lines deleted...]
-              <w:t xml:space="preserve">Say hello, </w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Say</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>hello</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidRPr="006D7BDA">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:tab/>
-              <w:t xml:space="preserve">name </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>name</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1F40ACC8" w14:textId="77777777" w:rsidR="006D7BDA" w:rsidRPr="006D7BDA" w:rsidRDefault="006D7BDA" w:rsidP="006D7BDA">
             <w:pPr>
               <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D7BDA">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">(identify) yourself </w:t>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>identify</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>yourself</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0F3128A9" w14:textId="77777777" w:rsidR="006D7BDA" w:rsidRPr="006D7BDA" w:rsidRDefault="006D7BDA" w:rsidP="006D7BDA">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="2176"/>
                 <w:tab w:val="right" w:pos="3681"/>
               </w:tabs>
               <w:spacing w:after="35" w:line="254" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006D7BDA">
-[...3 lines deleted...]
-              <w:t xml:space="preserve">The student </w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>The</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>student</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="006D7BDA">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:tab/>
-              <w:t xml:space="preserve">greeted </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>greeted</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="006D7BDA">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:tab/>
-              <w:t xml:space="preserve">and </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6BF1911E" w14:textId="77777777" w:rsidR="006D7BDA" w:rsidRPr="006D7BDA" w:rsidRDefault="006D7BDA" w:rsidP="006D7BDA">
             <w:pPr>
               <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006D7BDA">
-[...3 lines deleted...]
-              <w:t xml:space="preserve">identified himself </w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>identified</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>himself</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006D7BDA" w:rsidRPr="006D7BDA" w14:paraId="54C8B0A8" w14:textId="77777777" w:rsidTr="006D7BDA">
         <w:trPr>
           <w:trHeight w:val="527"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4C99C5AF" w14:textId="77777777" w:rsidR="006D7BDA" w:rsidRPr="006D7BDA" w:rsidRDefault="006D7BDA" w:rsidP="006D7BDA">
             <w:pPr>
               <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="70" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
@@ -1066,111 +4106,301 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4881" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4241A40A" w14:textId="77777777" w:rsidR="006D7BDA" w:rsidRPr="006D7BDA" w:rsidRDefault="006D7BDA" w:rsidP="006D7BDA">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="2412"/>
                 <w:tab w:val="right" w:pos="4586"/>
               </w:tabs>
               <w:spacing w:after="31" w:line="254" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006D7BDA">
-[...3 lines deleted...]
-              <w:t xml:space="preserve">Get </w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Get</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="006D7BDA">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:tab/>
-              <w:t xml:space="preserve">the task, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>task</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidRPr="006D7BDA">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:tab/>
-              <w:t xml:space="preserve">carefully </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>carefully</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6B3EE8D3" w14:textId="77777777" w:rsidR="006D7BDA" w:rsidRPr="006D7BDA" w:rsidRDefault="006D7BDA" w:rsidP="006D7BDA">
             <w:pPr>
               <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006D7BDA">
-[...3 lines deleted...]
-              <w:t xml:space="preserve">read it </w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>read</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>it</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6776D4A5" w14:textId="77777777" w:rsidR="006D7BDA" w:rsidRPr="006D7BDA" w:rsidRDefault="006D7BDA" w:rsidP="006D7BDA">
             <w:pPr>
               <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006D7BDA">
-[...3 lines deleted...]
-              <w:t xml:space="preserve">The student chose an assignment and read it carefully </w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>The</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>student</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>chose</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>an</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>assignment</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>read</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>it</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>carefully</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006D7BDA" w:rsidRPr="006D7BDA" w14:paraId="42C0FF7C" w14:textId="77777777" w:rsidTr="006D7BDA">
         <w:trPr>
           <w:trHeight w:val="331"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="322DFA65" w14:textId="77777777" w:rsidR="006D7BDA" w:rsidRPr="006D7BDA" w:rsidRDefault="006D7BDA" w:rsidP="006D7BDA">
             <w:pPr>
               <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="70" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
@@ -1182,82 +4412,196 @@
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4881" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="28EBB49B" w14:textId="77777777" w:rsidR="006D7BDA" w:rsidRPr="006D7BDA" w:rsidRDefault="006D7BDA" w:rsidP="006D7BDA">
             <w:pPr>
               <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006D7BDA">
-[...3 lines deleted...]
-              <w:t xml:space="preserve">Wash and dry your hands </w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Wash</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>dry</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>your</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>hands</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="757C75D2" w14:textId="77777777" w:rsidR="006D7BDA" w:rsidRPr="006D7BDA" w:rsidRDefault="006D7BDA" w:rsidP="006D7BDA">
             <w:pPr>
               <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006D7BDA">
-[...3 lines deleted...]
-              <w:t xml:space="preserve">Hands washed and dried </w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Hands</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>washed</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>dried</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006D7BDA" w:rsidRPr="006D7BDA" w14:paraId="189159C1" w14:textId="77777777" w:rsidTr="006D7BDA">
         <w:trPr>
           <w:trHeight w:val="331"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="01161E2E" w14:textId="77777777" w:rsidR="006D7BDA" w:rsidRPr="006D7BDA" w:rsidRDefault="006D7BDA" w:rsidP="006D7BDA">
             <w:pPr>
               <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="70" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
@@ -1269,82 +4613,188 @@
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4881" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="48906DED" w14:textId="77777777" w:rsidR="006D7BDA" w:rsidRPr="006D7BDA" w:rsidRDefault="006D7BDA" w:rsidP="006D7BDA">
             <w:pPr>
               <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006D7BDA">
-[...3 lines deleted...]
-              <w:t xml:space="preserve">Put on a medical mask </w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Put</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>on</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> a </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>medical</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>mask</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="67D6052C" w14:textId="77777777" w:rsidR="006D7BDA" w:rsidRPr="006D7BDA" w:rsidRDefault="006D7BDA" w:rsidP="006D7BDA">
             <w:pPr>
               <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D7BDA">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">A medical mask is worn </w:t>
+              <w:t xml:space="preserve">A </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>medical</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>mask</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>is</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>worn</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006D7BDA" w:rsidRPr="006D7BDA" w14:paraId="18F030E0" w14:textId="77777777" w:rsidTr="006D7BDA">
         <w:trPr>
           <w:trHeight w:val="334"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1B2D02C1" w14:textId="77777777" w:rsidR="006D7BDA" w:rsidRPr="006D7BDA" w:rsidRDefault="006D7BDA" w:rsidP="006D7BDA">
             <w:pPr>
               <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="70" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
@@ -1356,82 +4806,168 @@
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4881" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="28CF5E16" w14:textId="77777777" w:rsidR="006D7BDA" w:rsidRPr="006D7BDA" w:rsidRDefault="006D7BDA" w:rsidP="006D7BDA">
             <w:pPr>
               <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006D7BDA">
-[...3 lines deleted...]
-              <w:t xml:space="preserve">Wear medical gloves </w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Wear</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>medical</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>gloves</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="36593FC5" w14:textId="77777777" w:rsidR="006D7BDA" w:rsidRPr="006D7BDA" w:rsidRDefault="006D7BDA" w:rsidP="006D7BDA">
             <w:pPr>
               <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006D7BDA">
-[...3 lines deleted...]
-              <w:t xml:space="preserve">Medical gloves are worn </w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Medical</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>gloves</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>are</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>worn</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006D7BDA" w:rsidRPr="006D7BDA" w14:paraId="592D8142" w14:textId="77777777" w:rsidTr="006D7BDA">
         <w:trPr>
           <w:trHeight w:val="214"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="518FBFB7" w14:textId="77777777" w:rsidR="006D7BDA" w:rsidRPr="006D7BDA" w:rsidRDefault="006D7BDA" w:rsidP="006D7BDA">
             <w:pPr>
               <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="70" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
@@ -1443,82 +4979,210 @@
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>6.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4881" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="12BAAE1E" w14:textId="77777777" w:rsidR="006D7BDA" w:rsidRPr="006D7BDA" w:rsidRDefault="006D7BDA" w:rsidP="006D7BDA">
             <w:pPr>
               <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006D7BDA">
-[...3 lines deleted...]
-              <w:t xml:space="preserve">Treat hands with an antiseptic </w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Treat</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>hands</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>with</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>an</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>antiseptic</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1EB67830" w14:textId="77777777" w:rsidR="006D7BDA" w:rsidRPr="006D7BDA" w:rsidRDefault="006D7BDA" w:rsidP="006D7BDA">
             <w:pPr>
               <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="28" w:firstLine="0"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006D7BDA">
-[...3 lines deleted...]
-              <w:t xml:space="preserve">Hands are coated with antiseptic </w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Hands</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>are</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>coated</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>with</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>antiseptic</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006D7BDA" w:rsidRPr="006D7BDA" w14:paraId="3E6A3B24" w14:textId="77777777" w:rsidTr="006D7BDA">
         <w:trPr>
           <w:trHeight w:val="977"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="41C4A72E" w14:textId="77777777" w:rsidR="006D7BDA" w:rsidRPr="006D7BDA" w:rsidRDefault="006D7BDA" w:rsidP="006D7BDA">
             <w:pPr>
               <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="70" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
@@ -1530,82 +5194,322 @@
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>7.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4881" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="304E6043" w14:textId="77777777" w:rsidR="006D7BDA" w:rsidRPr="006D7BDA" w:rsidRDefault="006D7BDA" w:rsidP="006D7BDA">
             <w:pPr>
               <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006D7BDA">
-[...3 lines deleted...]
-              <w:t xml:space="preserve">Start communication with the patient </w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Start</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>communication</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>with</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>patient</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="49CFA7EE" w14:textId="77777777" w:rsidR="006D7BDA" w:rsidRPr="006D7BDA" w:rsidRDefault="006D7BDA" w:rsidP="006D7BDA">
             <w:pPr>
               <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="299" w:firstLine="0"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006D7BDA">
-[...3 lines deleted...]
-              <w:t xml:space="preserve">The student initiated the communication process, adhering to the correct form of dialogue </w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>The</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>student</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>initiated</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>communication</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>process</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>adhering</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>to</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>correct</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>form</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>of</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>dialogue</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006D7BDA" w:rsidRPr="006D7BDA" w14:paraId="2D71D3DD" w14:textId="77777777" w:rsidTr="006D7BDA">
         <w:trPr>
           <w:trHeight w:val="1942"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0C6B9A37" w14:textId="77777777" w:rsidR="006D7BDA" w:rsidRPr="006D7BDA" w:rsidRDefault="006D7BDA" w:rsidP="006D7BDA">
             <w:pPr>
               <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="70" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
@@ -1617,82 +5521,714 @@
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>8.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4881" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1707E40F" w14:textId="77777777" w:rsidR="006D7BDA" w:rsidRPr="006D7BDA" w:rsidRDefault="006D7BDA" w:rsidP="006D7BDA">
             <w:pPr>
               <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="45" w:firstLine="0"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006D7BDA">
-[...3 lines deleted...]
-              <w:t xml:space="preserve">Collect the patient's existing complaints and anamnesis, clarify them in accordance with the data given in the description of the clinical scenario </w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Collect</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>patient's</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>existing</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>complaints</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>anamnesis</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>clarify</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>them</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>in</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>accordance</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>with</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>data</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>given</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>in</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>description</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>of</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>clinical</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>scenario</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="24C4D025" w14:textId="77777777" w:rsidR="006D7BDA" w:rsidRPr="006D7BDA" w:rsidRDefault="006D7BDA" w:rsidP="006D7BDA">
             <w:pPr>
               <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006D7BDA">
-[...3 lines deleted...]
-              <w:t xml:space="preserve">The student collected all the necessary anamnesis and clarified the complaints, asked all additional questions provided for by the conditions of the clinical scenario </w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>The</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>student</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>collected</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>all</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>necessary</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>anamnesis</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>clarified</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>complaints</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>asked</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>all</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>additional</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>questions</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>provided</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>for</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>by</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>conditions</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>of</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>clinical</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>scenario</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006D7BDA" w:rsidRPr="006D7BDA" w14:paraId="14D666FD" w14:textId="77777777" w:rsidTr="006D7BDA">
         <w:trPr>
           <w:trHeight w:val="3229"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="02D99683" w14:textId="77777777" w:rsidR="006D7BDA" w:rsidRPr="006D7BDA" w:rsidRDefault="006D7BDA" w:rsidP="006D7BDA">
             <w:pPr>
               <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="70" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
@@ -1704,82 +6240,644 @@
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>9.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4881" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="706FCF2B" w14:textId="77777777" w:rsidR="006D7BDA" w:rsidRPr="006D7BDA" w:rsidRDefault="006D7BDA" w:rsidP="006D7BDA">
             <w:pPr>
               <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006D7BDA">
-[...3 lines deleted...]
-              <w:t xml:space="preserve">Conduct a clinical examination, determine the need for additional examinations </w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Conduct</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> a </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>clinical</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>examination</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>determine</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>need</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>for</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>additional</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>examinations</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0C6B8B94" w14:textId="77777777" w:rsidR="006D7BDA" w:rsidRPr="006D7BDA" w:rsidRDefault="006D7BDA" w:rsidP="006D7BDA">
             <w:pPr>
               <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006D7BDA">
-[...3 lines deleted...]
-              <w:t xml:space="preserve">The student correctly uses the examination tools for the examination, adheres to the proper positioning of the patient, informs the patient about the peculiarities of the examination, properly conducts the clinical examination </w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>The</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>student</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>correctly</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>uses</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>examination</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>tools</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>for</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>examination</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>adheres</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>to</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>proper</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>positioning</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>of</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>patient</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>informs</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>patient</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>about</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>peculiarities</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>of</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>examination</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>properly</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>conducts</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>clinical</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>examination</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006D7BDA" w:rsidRPr="006D7BDA" w14:paraId="2F5D98EA" w14:textId="77777777" w:rsidTr="006D7BDA">
         <w:trPr>
           <w:trHeight w:val="2111"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0039B08F" w14:textId="77777777" w:rsidR="006D7BDA" w:rsidRPr="006D7BDA" w:rsidRDefault="006D7BDA" w:rsidP="006D7BDA">
             <w:pPr>
               <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="67" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
@@ -1791,82 +6889,392 @@
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>10.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4881" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="40371DB7" w14:textId="77777777" w:rsidR="006D7BDA" w:rsidRPr="006D7BDA" w:rsidRDefault="006D7BDA" w:rsidP="006D7BDA">
             <w:pPr>
               <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006D7BDA">
-[...3 lines deleted...]
-              <w:t xml:space="preserve">Determine the tactics of management and treatment </w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Determine</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>tactics</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>of</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>management</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>treatment</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1D7BBF10" w14:textId="77777777" w:rsidR="006D7BDA" w:rsidRPr="006D7BDA" w:rsidRDefault="006D7BDA" w:rsidP="006D7BDA">
             <w:pPr>
               <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006D7BDA">
-[...3 lines deleted...]
-              <w:t xml:space="preserve">The student correctly formulated a preliminary diagnosis and determined the necessary set of therapeutic and preventive measures </w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>The</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>student</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>correctly</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>formulated</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> a </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>preliminary</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>diagnosis</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>determined</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>necessary</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>set</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>of</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>therapeutic</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>preventive</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>measures</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006D7BDA" w:rsidRPr="006D7BDA" w14:paraId="6AE9EC11" w14:textId="77777777" w:rsidTr="006D7BDA">
         <w:trPr>
           <w:trHeight w:val="1296"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="16" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
@@ -1891,88 +7299,440 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4881" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="16" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4545C735" w14:textId="77777777" w:rsidR="006D7BDA" w:rsidRPr="006D7BDA" w:rsidRDefault="006D7BDA" w:rsidP="006D7BDA">
             <w:pPr>
               <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006D7BDA">
-[...3 lines deleted...]
-              <w:t xml:space="preserve">Conduct technical skills in accordance with the task given in the clinical scenario </w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Conduct</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>technical</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>skills</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>in</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>accordance</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>with</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>task</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>given</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>in</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>clinical</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>scenario</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="16" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="20F82681" w14:textId="77777777" w:rsidR="006D7BDA" w:rsidRPr="006D7BDA" w:rsidRDefault="006D7BDA" w:rsidP="006D7BDA">
             <w:pPr>
               <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006D7BDA">
-[...3 lines deleted...]
-              <w:t xml:space="preserve">The student correctly conducts technical skills in accordance with the target practical task </w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>The</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>student</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>correctly</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>conducts</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>technical</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>skills</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>in</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>accordance</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>with</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>target</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>practical</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>task</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006D7BDA" w:rsidRPr="006D7BDA" w14:paraId="1F0D45E3" w14:textId="77777777" w:rsidTr="006D7BDA">
         <w:trPr>
           <w:trHeight w:val="1995"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="16" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
@@ -1996,89 +7756,471 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4881" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="16" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="74590679" w14:textId="77777777" w:rsidR="006D7BDA" w:rsidRPr="006D7BDA" w:rsidRDefault="006D7BDA" w:rsidP="006D7BDA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006D7BDA">
-[...4 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>The</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>right</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>choice</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>of</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>materials</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>tools</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="16" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="165A3E1B" w14:textId="77777777" w:rsidR="006D7BDA" w:rsidRPr="006D7BDA" w:rsidRDefault="006D7BDA" w:rsidP="006D7BDA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="75" w:firstLine="0"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006D7BDA">
-[...4 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>The</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>student</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>is</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>selected</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>from</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>available</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>set</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>of</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>materials</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>technical</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>support</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>prepared</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>for</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>further</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>work</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>of</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>patient</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>model</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006D7BDA" w:rsidRPr="006D7BDA" w14:paraId="1AAC34AC" w14:textId="77777777" w:rsidTr="006D7BDA">
         <w:trPr>
           <w:trHeight w:val="767"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="16" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5B3ED228" w14:textId="77777777" w:rsidR="006D7BDA" w:rsidRPr="006D7BDA" w:rsidRDefault="006D7BDA" w:rsidP="006D7BDA">
@@ -2102,143 +8244,771 @@
           <w:tcPr>
             <w:tcW w:w="4881" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="16" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="14112752" w14:textId="77777777" w:rsidR="006D7BDA" w:rsidRPr="006D7BDA" w:rsidRDefault="006D7BDA" w:rsidP="006D7BDA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="62" w:firstLine="0"/>
               <w:rPr>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="006D7BDA">
               <w:rPr>
                 <w:color w:val="231F20"/>
                 <w:w w:val="105"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Preparation of the carious cavity</w:t>
-            </w:r>
+              <w:t>Preparation</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>of</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>carious</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>cavity</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="16" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="711E1FA5" w14:textId="77777777" w:rsidR="006D7BDA" w:rsidRPr="006D7BDA" w:rsidRDefault="006D7BDA" w:rsidP="006D7BDA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="48" w:firstLine="0"/>
               <w:rPr>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D7BDA">
               <w:rPr>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>- Creation of anatomically correct access to the carious cavity;</w:t>
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Creation</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>of</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>anatomically</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>correct</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>access</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>to</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>carious</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>cavity</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2BB0F940" w14:textId="77777777" w:rsidR="006D7BDA" w:rsidRPr="006D7BDA" w:rsidRDefault="006D7BDA" w:rsidP="006D7BDA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="48" w:firstLine="0"/>
               <w:rPr>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D7BDA">
               <w:rPr>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>- Complete removal of softened and infected dentin;</w:t>
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Complete</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>removal</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>of</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>softened</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>infected</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>dentin</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3F56CCEA" w14:textId="77777777" w:rsidR="006D7BDA" w:rsidRPr="006D7BDA" w:rsidRDefault="006D7BDA" w:rsidP="006D7BDA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="48" w:firstLine="0"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D7BDA">
               <w:rPr>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">- Preservation of protective zones of enamel and dentin;   </w:t>
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Preservation</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>of</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>protective</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>zones</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>of</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>enamel</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>dentin</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">;   </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7FFFFD7A" w14:textId="77777777" w:rsidR="006D7BDA" w:rsidRPr="006D7BDA" w:rsidRDefault="006D7BDA" w:rsidP="006D7BDA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="48" w:firstLine="0"/>
               <w:rPr>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D7BDA">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>- Avoiding excessive expansion of the cavity, leaving rounded edges without creating a rebate</w:t>
-            </w:r>
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Avoiding</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>excessive</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>expansion</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>of</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>cavity</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>leaving</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>rounded</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>edges</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>without</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>creating</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> a </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>rebate</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006D7BDA" w:rsidRPr="006D7BDA" w14:paraId="4C454CCC" w14:textId="77777777" w:rsidTr="006D7BDA">
         <w:trPr>
           <w:trHeight w:val="1298"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="16" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5B6D6DFE" w14:textId="77777777" w:rsidR="006D7BDA" w:rsidRPr="006D7BDA" w:rsidRDefault="006D7BDA" w:rsidP="006D7BDA">
@@ -2262,94 +9032,354 @@
           <w:tcPr>
             <w:tcW w:w="4881" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="16" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="10219C5E" w14:textId="77777777" w:rsidR="006D7BDA" w:rsidRPr="006D7BDA" w:rsidRDefault="006D7BDA" w:rsidP="006D7BDA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="62" w:firstLine="0"/>
               <w:rPr>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="006D7BDA">
               <w:rPr>
                 <w:color w:val="231F20"/>
                 <w:w w:val="105"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Rinse all surfaces of the tooth with water. Dry</w:t>
-            </w:r>
+              <w:t>Rinse</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>all</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>surfaces</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>of</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>tooth</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>with</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>water</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Dry</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="16" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7478759F" w14:textId="77777777" w:rsidR="006D7BDA" w:rsidRPr="006D7BDA" w:rsidRDefault="006D7BDA" w:rsidP="006D7BDA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="61" w:firstLine="0"/>
               <w:rPr>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006D7BDA">
-[...5 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>All</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>tooth</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>surfaces</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>are</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>clean</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>dry</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006D7BDA" w:rsidRPr="006D7BDA" w14:paraId="409AFA89" w14:textId="77777777" w:rsidTr="006D7BDA">
         <w:trPr>
           <w:trHeight w:val="641"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="16" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="19A007A7" w14:textId="77777777" w:rsidR="006D7BDA" w:rsidRPr="006D7BDA" w:rsidRDefault="006D7BDA" w:rsidP="006D7BDA">
@@ -2374,92 +9404,416 @@
           <w:tcPr>
             <w:tcW w:w="4881" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="16" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2B524778" w14:textId="77777777" w:rsidR="006D7BDA" w:rsidRPr="006D7BDA" w:rsidRDefault="006D7BDA" w:rsidP="006D7BDA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006D7BDA">
-[...5 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Isolate</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>tooth</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>from</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>saliva</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>with</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>cotton</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>or</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>cotton</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>rollers</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, a </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>saliva</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>pump</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, a </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>cofferdam</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="16" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0E8C8A1C" w14:textId="77777777" w:rsidR="006D7BDA" w:rsidRPr="006D7BDA" w:rsidRDefault="006D7BDA" w:rsidP="006D7BDA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="61" w:firstLine="0"/>
               <w:rPr>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006D7BDA">
-[...5 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>The</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>tooth</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>does</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>not</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>come</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>into</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>contact</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>with</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>saliva</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:bookmarkEnd w:id="3"/>
       </w:tr>
       <w:tr w:rsidR="006D7BDA" w:rsidRPr="006D7BDA" w14:paraId="0EC61DA6" w14:textId="77777777" w:rsidTr="006D7BDA">
         <w:trPr>
           <w:trHeight w:val="609"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="16" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
@@ -2484,94 +9838,478 @@
           <w:tcPr>
             <w:tcW w:w="4881" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="16" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="14EAB959" w14:textId="77777777" w:rsidR="006D7BDA" w:rsidRPr="006D7BDA" w:rsidRDefault="006D7BDA" w:rsidP="006D7BDA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="006D7BDA">
               <w:rPr>
                 <w:color w:val="231F20"/>
                 <w:w w:val="105"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Dry all surfaces of the tooth, but do not overdry the dentin</w:t>
-            </w:r>
+              <w:t>Dry</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>all</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>surfaces</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>of</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>tooth</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>but</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>do</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>not</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>overdry</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>dentin</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="16" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0BD53E5D" w14:textId="77777777" w:rsidR="006D7BDA" w:rsidRPr="006D7BDA" w:rsidRDefault="006D7BDA" w:rsidP="006D7BDA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="75" w:firstLine="0"/>
               <w:rPr>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006D7BDA">
-[...5 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>All</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>surfaces</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>of</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>tooth</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>are</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>dry</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>dentin</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>is</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>slightly</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>moist</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006D7BDA" w:rsidRPr="006D7BDA" w14:paraId="0ECD86F1" w14:textId="77777777" w:rsidTr="006D7BDA">
         <w:trPr>
           <w:trHeight w:val="1038"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="16" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="616C350E" w14:textId="77777777" w:rsidR="006D7BDA" w:rsidRPr="006D7BDA" w:rsidRDefault="006D7BDA" w:rsidP="006D7BDA">
             <w:pPr>
@@ -2614,120 +10352,442 @@
           <w:tcPr>
             <w:tcW w:w="4881" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="16" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="79338D33" w14:textId="77777777" w:rsidR="006D7BDA" w:rsidRPr="006D7BDA" w:rsidRDefault="006D7BDA" w:rsidP="006D7BDA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="62" w:firstLine="0"/>
               <w:rPr>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006D7BDA">
-[...5 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Adhesive</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>preparation</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="16" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="49BCD989" w14:textId="77777777" w:rsidR="006D7BDA" w:rsidRPr="006D7BDA" w:rsidRDefault="006D7BDA" w:rsidP="006D7BDA">
             <w:pPr>
               <w:spacing w:after="0" w:line="264" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006D7BDA">
-[...3 lines deleted...]
-              <w:t>Depending on the instructions - etch the enamel (10-15 seconds), wash off the etching gel, dry the surfaces.</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Depending</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>on</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>instructions</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> - </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>etch</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>enamel</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (10-15 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>seconds</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">), </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>wash</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>off</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>etching</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>gel</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>dry</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>surfaces</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6CF227EC" w14:textId="77777777" w:rsidR="006D7BDA" w:rsidRPr="006D7BDA" w:rsidRDefault="006D7BDA" w:rsidP="006D7BDA">
             <w:pPr>
               <w:spacing w:after="0" w:line="264" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D7BDA">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>- Apply adhesive, distribute</w:t>
-            </w:r>
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Apply</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>adhesive</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>distribute</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="20F269B2" w14:textId="77777777" w:rsidR="006D7BDA" w:rsidRPr="006D7BDA" w:rsidRDefault="006D7BDA" w:rsidP="006D7BDA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006D7BDA">
-[...3 lines deleted...]
-              <w:t>with air, polymerize (10-20 seconds).</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>with</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>air</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>polymerize</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (10-20 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>seconds</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006D7BDA" w:rsidRPr="006D7BDA" w14:paraId="03049CAD" w14:textId="77777777" w:rsidTr="006D7BDA">
         <w:trPr>
           <w:trHeight w:val="330"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="16" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
@@ -2752,127 +10812,443 @@
           <w:tcPr>
             <w:tcW w:w="4881" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="16" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="10F39785" w14:textId="77777777" w:rsidR="006D7BDA" w:rsidRPr="006D7BDA" w:rsidRDefault="006D7BDA" w:rsidP="006D7BDA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="62" w:firstLine="0"/>
               <w:rPr>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006D7BDA">
-[...5 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Applying</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>filling</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>material</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="16" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6C087A3E" w14:textId="77777777" w:rsidR="006D7BDA" w:rsidRPr="006D7BDA" w:rsidRDefault="006D7BDA" w:rsidP="006D7BDA">
             <w:pPr>
               <w:spacing w:after="0" w:line="264" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D7BDA">
               <w:rPr>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r w:rsidRPr="006D7BDA">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">   - We apply the material in portions (2 mm maximum)</w:t>
+              <w:t xml:space="preserve">   - </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>We</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>apply</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>material</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>in</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>portions</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (2 mm </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>maximum</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1C468DD1" w14:textId="77777777" w:rsidR="006D7BDA" w:rsidRPr="006D7BDA" w:rsidRDefault="006D7BDA" w:rsidP="006D7BDA">
             <w:pPr>
               <w:spacing w:after="0" w:line="264" w:lineRule="auto"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D7BDA">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>- Each layer is polymerized separately</w:t>
-            </w:r>
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Each</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>layer</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>is</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>polymerized</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>separately</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="59BB56FA" w14:textId="77777777" w:rsidR="006D7BDA" w:rsidRPr="006D7BDA" w:rsidRDefault="006D7BDA" w:rsidP="006D7BDA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:hanging="28"/>
               <w:rPr>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D7BDA">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>- We restore the anatomical shape of the chewing surface</w:t>
-            </w:r>
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>We</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>restore</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>anatomical</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>shape</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>of</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>chewing</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>surface</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006D7BDA" w:rsidRPr="006D7BDA" w14:paraId="51A7D1E2" w14:textId="77777777" w:rsidTr="006D7BDA">
         <w:trPr>
           <w:trHeight w:val="330"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="16" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="62FB42E1" w14:textId="77777777" w:rsidR="006D7BDA" w:rsidRPr="006D7BDA" w:rsidRDefault="006D7BDA" w:rsidP="006D7BDA">
@@ -2896,120 +11272,374 @@
           <w:tcPr>
             <w:tcW w:w="4881" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="16" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5C41AE1F" w14:textId="77777777" w:rsidR="006D7BDA" w:rsidRPr="006D7BDA" w:rsidRDefault="006D7BDA" w:rsidP="006D7BDA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="62" w:firstLine="0"/>
               <w:rPr>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="006D7BDA">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Finishing</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="16" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5EC1B9D2" w14:textId="77777777" w:rsidR="006D7BDA" w:rsidRPr="006D7BDA" w:rsidRDefault="006D7BDA" w:rsidP="006D7BDA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D7BDA">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>- We polymerize completely from all sides.</w:t>
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>We</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>polymerize</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>completely</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>from</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>all</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>sides</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="49028FF8" w14:textId="77777777" w:rsidR="006D7BDA" w:rsidRPr="006D7BDA" w:rsidRDefault="006D7BDA" w:rsidP="006D7BDA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D7BDA">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>- We carry out finishing and polishing.</w:t>
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>We</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>carry</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>out</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>finishing</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>polishing</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0259FF67" w14:textId="77777777" w:rsidR="006D7BDA" w:rsidRPr="006D7BDA" w:rsidRDefault="006D7BDA" w:rsidP="006D7BDA">
             <w:pPr>
               <w:spacing w:after="0" w:line="264" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D7BDA">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>- Check the occlusion (if necessary, correct).</w:t>
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Check</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>occlusion</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>if</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>necessary</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>correct</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006D7BDA" w:rsidRPr="006D7BDA" w14:paraId="21D88A59" w14:textId="77777777" w:rsidTr="006D7BDA">
         <w:trPr>
           <w:trHeight w:val="1889"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="16" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
@@ -3055,117 +11685,422 @@
             <w:tcMar>
               <w:top w:w="16" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5A86442F" w14:textId="77777777" w:rsidR="006D7BDA" w:rsidRPr="006D7BDA" w:rsidRDefault="006D7BDA" w:rsidP="006D7BDA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D7BDA">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:spacing w:val="3"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="006D7BDA">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:spacing w:val="3"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Provide recommendations to the patient</w:t>
-            </w:r>
+              <w:t>Provide</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:spacing w:val="3"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:spacing w:val="3"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>recommendations</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:spacing w:val="3"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:spacing w:val="3"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>to</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:spacing w:val="3"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:spacing w:val="3"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:spacing w:val="3"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:spacing w:val="3"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>patient</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="16" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6BF299CF" w14:textId="77777777" w:rsidR="006D7BDA" w:rsidRPr="006D7BDA" w:rsidRDefault="006D7BDA" w:rsidP="006D7BDA">
             <w:pPr>
               <w:spacing w:line="264" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="105" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:spacing w:val="3"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="006D7BDA">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:spacing w:val="3"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Recommendations to the patient:</w:t>
+              <w:t>Recommendations</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:spacing w:val="3"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:spacing w:val="3"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>to</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:spacing w:val="3"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:spacing w:val="3"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:spacing w:val="3"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:spacing w:val="3"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>patient</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:spacing w:val="3"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="55039920" w14:textId="77777777" w:rsidR="006D7BDA" w:rsidRPr="006D7BDA" w:rsidRDefault="006D7BDA" w:rsidP="006D7BDA">
             <w:pPr>
               <w:spacing w:line="264" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="105" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:spacing w:val="3"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D7BDA">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:spacing w:val="3"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>- do not consume food and drinks for 30 minutes.</w:t>
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:spacing w:val="3"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>do</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:spacing w:val="3"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:spacing w:val="3"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>not</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:spacing w:val="3"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:spacing w:val="3"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>consume</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:spacing w:val="3"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:spacing w:val="3"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>food</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:spacing w:val="3"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:spacing w:val="3"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:spacing w:val="3"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:spacing w:val="3"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>drinks</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:spacing w:val="3"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:spacing w:val="3"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>for</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:spacing w:val="3"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 30 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:spacing w:val="3"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>minutes</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:spacing w:val="3"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="06165571" w14:textId="77777777" w:rsidR="006D7BDA" w:rsidRPr="006D7BDA" w:rsidRDefault="006D7BDA" w:rsidP="006D7BDA">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="708"/>
               </w:tabs>
               <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="360" w:hanging="360"/>
               <w:contextualSpacing/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D7BDA">
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>- daily thorough individual oral hygiene using fluoride-containing pastes depending on age</w:t>
@@ -3225,90 +12160,668 @@
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="16" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="39AF20EC" w14:textId="77777777" w:rsidR="006D7BDA" w:rsidRPr="006D7BDA" w:rsidRDefault="006D7BDA" w:rsidP="006D7BDA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="62" w:firstLine="0"/>
               <w:rPr>
                 <w:color w:val="231F20"/>
                 <w:w w:val="105"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006D7BDA">
-[...4 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Familiarize</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>patient</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>with</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>main</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>measures</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>for</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>prevention</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>of</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>development</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>of</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>dental</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>diseases</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>taking</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>into</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>account</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>peculiarities</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>of</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>clinical</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>situation</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="16" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0E8EC7B1" w14:textId="77777777" w:rsidR="006D7BDA" w:rsidRPr="006D7BDA" w:rsidRDefault="006D7BDA" w:rsidP="006D7BDA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="62" w:firstLine="0"/>
               <w:rPr>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006D7BDA">
-[...4 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>The</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>patient</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>is</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>informed</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>by</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>student</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>about</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>main</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>measures</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>to</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>prevent</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>development</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>of</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>dental</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>diseases</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006D7BDA" w:rsidRPr="006D7BDA" w14:paraId="222413EE" w14:textId="77777777" w:rsidTr="006D7BDA">
         <w:trPr>
           <w:trHeight w:val="150"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="16" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1C80A579" w14:textId="77777777" w:rsidR="006D7BDA" w:rsidRPr="006D7BDA" w:rsidRDefault="006D7BDA" w:rsidP="006D7BDA">
@@ -3334,89 +12847,203 @@
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="16" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0E58DE7D" w14:textId="77777777" w:rsidR="006D7BDA" w:rsidRPr="006D7BDA" w:rsidRDefault="006D7BDA" w:rsidP="006D7BDA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="62" w:firstLine="0"/>
               <w:rPr>
                 <w:color w:val="231F20"/>
                 <w:w w:val="105"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006D7BDA">
-[...3 lines deleted...]
-              <w:t>Disposal of personal protective equipment (PPE)</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Disposal</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>of</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>personal</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>protective</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>equipment</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (PPE)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="16" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="025C187D" w14:textId="77777777" w:rsidR="006D7BDA" w:rsidRPr="006D7BDA" w:rsidRDefault="006D7BDA" w:rsidP="006D7BDA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="62" w:firstLine="0"/>
               <w:rPr>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006D7BDA">
-[...3 lines deleted...]
-              <w:t xml:space="preserve">Remove mask and gloves  </w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Remove</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>mask</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>gloves</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D7BDA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:bookmarkEnd w:id="2"/>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="47AE02E3" w14:textId="01DEF69F" w:rsidR="001B5256" w:rsidRPr="001B5256" w:rsidRDefault="001B5256" w:rsidP="003423D8">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6ED361B4" w14:textId="79B187F7" w:rsidR="00AB60E9" w:rsidRDefault="00AB60E9" w:rsidP="001B5256">
       <w:pPr>
         <w:spacing w:line="264" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="708"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="567B9643" w14:textId="77777777" w:rsidR="00AB60E9" w:rsidRDefault="00AB60E9" w:rsidP="0066430A">
@@ -3489,158 +13116,297 @@
         <w:gridCol w:w="1919"/>
         <w:gridCol w:w="1354"/>
         <w:gridCol w:w="1211"/>
       </w:tblGrid>
       <w:tr w:rsidR="00AB60E9" w14:paraId="3FD58E61" w14:textId="77777777" w:rsidTr="009165D4">
         <w:trPr>
           <w:trHeight w:val="1294"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3586" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3515F30C" w14:textId="77777777" w:rsidR="00AB60E9" w:rsidRDefault="00AB60E9" w:rsidP="009165D4">
             <w:pPr>
               <w:spacing w:after="0" w:line="256" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
-              <w:t xml:space="preserve">Student identification, receipt of the task and familiarization with it </w:t>
+              <w:t>Student</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>identification</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>receipt</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>of</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>task</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>and</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>familiarization</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>with</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>it</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1344" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2619F165" w14:textId="77777777" w:rsidR="00AB60E9" w:rsidRDefault="00AB60E9" w:rsidP="009165D4">
             <w:pPr>
               <w:spacing w:after="0" w:line="256" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
-              <w:t xml:space="preserve">Completed Task </w:t>
+              <w:t>Completed</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Task</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1959" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4C4E87F5" w14:textId="77777777" w:rsidR="00AB60E9" w:rsidRDefault="00AB60E9" w:rsidP="009165D4">
             <w:pPr>
               <w:spacing w:after="9" w:line="256" w:lineRule="auto"/>
               <w:ind w:left="29" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Warnings</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="7BC29ACA" w14:textId="77777777" w:rsidR="00AB60E9" w:rsidRDefault="00AB60E9" w:rsidP="009165D4">
             <w:pPr>
               <w:spacing w:after="22" w:line="256" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="73" w:firstLine="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">I </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="73B940F3" w14:textId="77777777" w:rsidR="00AB60E9" w:rsidRDefault="00AB60E9" w:rsidP="009165D4">
             <w:pPr>
               <w:spacing w:after="20" w:line="256" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="73" w:firstLine="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
-              <w:t xml:space="preserve">About time </w:t>
+              <w:t>About</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>time</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="24FD9700" w14:textId="77777777" w:rsidR="00AB60E9" w:rsidRDefault="00AB60E9" w:rsidP="009165D4">
             <w:pPr>
               <w:spacing w:after="0" w:line="256" w:lineRule="auto"/>
               <w:ind w:left="19" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">(substitute) </w:t>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>substitute</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2F96A40E" w14:textId="77777777" w:rsidR="00AB60E9" w:rsidRDefault="00AB60E9" w:rsidP="009165D4">
             <w:pPr>
               <w:spacing w:after="0" w:line="237" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
-              <w:t xml:space="preserve">Switch to </w:t>
+              <w:t>Switch</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>to</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="41208ABF" w14:textId="77777777" w:rsidR="00AB60E9" w:rsidRDefault="00AB60E9" w:rsidP="009165D4">
             <w:pPr>
               <w:spacing w:after="0" w:line="256" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
-              <w:t xml:space="preserve">next station </w:t>
+              <w:t>next</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>station</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1090" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="18779D2D" w14:textId="77777777" w:rsidR="00AB60E9" w:rsidRDefault="00AB60E9" w:rsidP="009165D4">
             <w:pPr>
               <w:spacing w:after="0" w:line="256" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Total</w:t>
@@ -3651,161 +13417,237 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AB60E9" w14:paraId="401A3954" w14:textId="77777777" w:rsidTr="009165D4">
         <w:trPr>
           <w:trHeight w:val="990"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3586" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7EC40091" w14:textId="77777777" w:rsidR="00AB60E9" w:rsidRDefault="00AB60E9" w:rsidP="009165D4">
             <w:pPr>
               <w:spacing w:after="0" w:line="256" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="70" w:firstLine="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve"> 1-2 minutes. </w:t>
+              <w:t xml:space="preserve"> 1-2 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>minutes</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4056B901" w14:textId="77777777" w:rsidR="00AB60E9" w:rsidRDefault="00AB60E9" w:rsidP="009165D4">
             <w:pPr>
               <w:spacing w:after="0" w:line="256" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="3" w:firstLine="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1344" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5A043ECB" w14:textId="77777777" w:rsidR="00AB60E9" w:rsidRDefault="00AB60E9" w:rsidP="009165D4">
             <w:pPr>
               <w:spacing w:after="0" w:line="256" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="72" w:firstLine="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">6-8 </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="009F0B70">
               <w:t>minutes</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1959" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6FE9CD02" w14:textId="77777777" w:rsidR="00AB60E9" w:rsidRDefault="00AB60E9" w:rsidP="009165D4">
             <w:pPr>
               <w:spacing w:after="0" w:line="256" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">2 minutes before the end of the time </w:t>
+              <w:t xml:space="preserve">2 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>minutes</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>before</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>end</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>of</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>time</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="776AA8B4" w14:textId="77777777" w:rsidR="00AB60E9" w:rsidRDefault="00AB60E9" w:rsidP="009165D4">
             <w:pPr>
               <w:spacing w:after="0" w:line="256" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="67" w:firstLine="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">1 </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="009F0B70">
-              <w:t>minutes.</w:t>
+              <w:t>minutes</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="009F0B70">
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1090" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="51D6FFA5" w14:textId="77777777" w:rsidR="00AB60E9" w:rsidRDefault="00AB60E9" w:rsidP="009165D4">
             <w:pPr>
               <w:spacing w:after="0" w:line="256" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="67" w:firstLine="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">10 </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="009F0B70">
-              <w:t>minutes.</w:t>
+              <w:t>minutes</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="009F0B70">
+              <w:t>.</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="491623EE" w14:textId="77777777" w:rsidR="00AB60E9" w:rsidRDefault="00AB60E9" w:rsidP="00AB60E9">
       <w:pPr>
         <w:spacing w:after="0" w:line="256" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="716D482F" w14:textId="77777777" w:rsidR="00AB60E9" w:rsidRDefault="00AB60E9" w:rsidP="00AB60E9">
       <w:pPr>
         <w:spacing w:after="0" w:line="256" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -3867,162 +13709,354 @@
               </w:rPr>
               <w:t>з/п</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6676" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="17662EB9" w14:textId="77777777" w:rsidR="00AB60E9" w:rsidRDefault="00AB60E9" w:rsidP="009165D4">
             <w:pPr>
               <w:spacing w:after="0" w:line="256" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve">Components of the performance of the evaluated clinical case </w:t>
+              <w:t>Components</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>of</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>performance</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>of</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>evaluated</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>clinical</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>case</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2052" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="461B3ACF" w14:textId="77777777" w:rsidR="00AB60E9" w:rsidRDefault="00AB60E9" w:rsidP="009165D4">
             <w:pPr>
               <w:spacing w:after="0" w:line="256" w:lineRule="auto"/>
               <w:ind w:left="216" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:i/>
               </w:rPr>
-              <w:t xml:space="preserve">Duration  </w:t>
+              <w:t>Duration</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AB60E9" w14:paraId="4485BCE4" w14:textId="77777777" w:rsidTr="009165D4">
         <w:trPr>
           <w:trHeight w:val="698"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="552" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="69E02C11" w14:textId="77777777" w:rsidR="00AB60E9" w:rsidRDefault="00AB60E9" w:rsidP="009165D4">
             <w:pPr>
               <w:spacing w:after="0" w:line="256" w:lineRule="auto"/>
               <w:ind w:left="163" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">1 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6676" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5807824F" w14:textId="77777777" w:rsidR="00AB60E9" w:rsidRDefault="00AB60E9" w:rsidP="009165D4">
             <w:pPr>
               <w:spacing w:after="0" w:line="256" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
-              <w:t xml:space="preserve">Communication with the patient (assessment of communication skills) </w:t>
+              <w:t>Communication</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>with</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>patient</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>assessment</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>of</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>communication</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>skills</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2052" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="331EED63" w14:textId="77777777" w:rsidR="00AB60E9" w:rsidRDefault="00AB60E9" w:rsidP="009165D4">
             <w:pPr>
               <w:spacing w:after="0" w:line="256" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">1 </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00197781">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>minute</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AB60E9" w14:paraId="18325D36" w14:textId="77777777" w:rsidTr="009165D4">
         <w:trPr>
           <w:trHeight w:val="354"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="552" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="59AC4D12" w14:textId="77777777" w:rsidR="00AB60E9" w:rsidRDefault="00AB60E9" w:rsidP="009165D4">
@@ -4031,84 +14065,123 @@
               <w:ind w:left="163" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">2 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6676" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="42158800" w14:textId="77777777" w:rsidR="00AB60E9" w:rsidRDefault="00AB60E9" w:rsidP="009165D4">
             <w:pPr>
               <w:spacing w:after="0" w:line="256" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
-              <w:t xml:space="preserve">Collection of complaints and anamnesis </w:t>
+              <w:t>Collection</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>of</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>complaints</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>and</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>anamnesis</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2052" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4F0F4762" w14:textId="77777777" w:rsidR="00AB60E9" w:rsidRDefault="00AB60E9" w:rsidP="009165D4">
             <w:pPr>
               <w:spacing w:after="0" w:line="256" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">1 </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00197781">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>minute</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AB60E9" w14:paraId="07872421" w14:textId="77777777" w:rsidTr="009165D4">
         <w:trPr>
           <w:trHeight w:val="335"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="552" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5F2E9597" w14:textId="77777777" w:rsidR="00AB60E9" w:rsidRDefault="00AB60E9" w:rsidP="009165D4">
@@ -4117,489 +14190,635 @@
               <w:ind w:left="163" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">3 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6676" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="192DABCF" w14:textId="77777777" w:rsidR="00AB60E9" w:rsidRDefault="00AB60E9" w:rsidP="009165D4">
             <w:pPr>
               <w:spacing w:after="0" w:line="256" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
-              <w:t xml:space="preserve">Objective examination </w:t>
+              <w:t>Objective</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>examination</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2052" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0824D189" w14:textId="77777777" w:rsidR="00AB60E9" w:rsidRPr="00197781" w:rsidRDefault="00AB60E9" w:rsidP="009165D4">
             <w:pPr>
               <w:spacing w:after="0" w:line="256" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">1 </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00197781">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>minute</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AB60E9" w14:paraId="49AF3DD6" w14:textId="77777777" w:rsidTr="009165D4">
         <w:trPr>
           <w:trHeight w:val="382"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="552" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6681B1AB" w14:textId="77777777" w:rsidR="00AB60E9" w:rsidRDefault="00AB60E9" w:rsidP="009165D4">
             <w:pPr>
               <w:spacing w:after="0" w:line="256" w:lineRule="auto"/>
               <w:ind w:left="163" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">4 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6676" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1889E95B" w14:textId="77777777" w:rsidR="00AB60E9" w:rsidRDefault="00AB60E9" w:rsidP="009165D4">
             <w:pPr>
               <w:spacing w:after="0" w:line="256" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
-              <w:t xml:space="preserve">Diagnostics </w:t>
+              <w:t>Diagnostics</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2052" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7DCA01AD" w14:textId="77777777" w:rsidR="00AB60E9" w:rsidRDefault="00AB60E9" w:rsidP="009165D4">
             <w:pPr>
               <w:spacing w:after="0" w:line="256" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">1 </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00197781">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>minute</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AB60E9" w14:paraId="16F1DD2B" w14:textId="77777777" w:rsidTr="009165D4">
         <w:trPr>
           <w:trHeight w:val="328"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="552" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="62E41B79" w14:textId="77777777" w:rsidR="00AB60E9" w:rsidRDefault="00AB60E9" w:rsidP="009165D4">
             <w:pPr>
               <w:spacing w:after="0" w:line="256" w:lineRule="auto"/>
               <w:ind w:left="163" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">5 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6676" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="63FEDDE7" w14:textId="77777777" w:rsidR="00AB60E9" w:rsidRDefault="00AB60E9" w:rsidP="009165D4">
             <w:pPr>
               <w:spacing w:after="0" w:line="256" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
-              <w:t xml:space="preserve">Determination of management and treatment tactics </w:t>
+              <w:t>Determination</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>of</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>management</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>and</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>treatment</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>tactics</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2052" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4393C4CE" w14:textId="77777777" w:rsidR="00AB60E9" w:rsidRPr="00197781" w:rsidRDefault="00AB60E9" w:rsidP="009165D4">
             <w:pPr>
               <w:spacing w:after="0" w:line="256" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">1 </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00197781">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>minute</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AB60E9" w14:paraId="7A21FD8D" w14:textId="77777777" w:rsidTr="009165D4">
         <w:trPr>
           <w:trHeight w:val="462"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="552" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="57BE754A" w14:textId="77777777" w:rsidR="00AB60E9" w:rsidRDefault="00AB60E9" w:rsidP="009165D4">
             <w:pPr>
               <w:spacing w:after="0" w:line="256" w:lineRule="auto"/>
               <w:ind w:left="163" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">6 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6676" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="40A67A57" w14:textId="77777777" w:rsidR="00AB60E9" w:rsidRDefault="00AB60E9" w:rsidP="009165D4">
             <w:pPr>
               <w:spacing w:after="0" w:line="256" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
-              <w:t xml:space="preserve">Technical skills (manipulations) </w:t>
+              <w:t>Technical</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>skills</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>manipulations</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2052" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4DB02902" w14:textId="77777777" w:rsidR="00AB60E9" w:rsidRDefault="00AB60E9" w:rsidP="009165D4">
             <w:pPr>
               <w:spacing w:after="0" w:line="256" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">1 </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00197781">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>minute</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AB60E9" w14:paraId="72302EF6" w14:textId="77777777" w:rsidTr="009165D4">
         <w:trPr>
           <w:trHeight w:val="384"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="552" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="05090389" w14:textId="77777777" w:rsidR="00AB60E9" w:rsidRDefault="00AB60E9" w:rsidP="009165D4">
             <w:pPr>
               <w:spacing w:after="0" w:line="256" w:lineRule="auto"/>
               <w:ind w:left="163" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">7 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6676" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="45D9553E" w14:textId="77777777" w:rsidR="00AB60E9" w:rsidRDefault="00AB60E9" w:rsidP="009165D4">
             <w:pPr>
               <w:spacing w:after="0" w:line="256" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
-              <w:t xml:space="preserve">Prevention and promotion of a healthy lifestyle </w:t>
+              <w:t>Prevention</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>and</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>promotion</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>of</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> a </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>healthy</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>lifestyle</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2052" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3DA80763" w14:textId="77777777" w:rsidR="00AB60E9" w:rsidRDefault="00AB60E9" w:rsidP="009165D4">
             <w:pPr>
               <w:spacing w:after="0" w:line="256" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> 1 </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00197781">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>minute</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AB60E9" w14:paraId="3AD846BA" w14:textId="77777777" w:rsidTr="009165D4">
         <w:trPr>
           <w:trHeight w:val="418"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="552" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3D8696F1" w14:textId="77777777" w:rsidR="00AB60E9" w:rsidRDefault="00AB60E9" w:rsidP="009165D4">
             <w:pPr>
               <w:spacing w:after="0" w:line="256" w:lineRule="auto"/>
               <w:ind w:left="163" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">8 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6676" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6F5973E4" w14:textId="77777777" w:rsidR="00AB60E9" w:rsidRDefault="00AB60E9" w:rsidP="009165D4">
             <w:pPr>
               <w:spacing w:after="0" w:line="256" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
-              <w:t xml:space="preserve">Other </w:t>
+              <w:t>Other</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2052" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="55BFD196" w14:textId="77777777" w:rsidR="00AB60E9" w:rsidRDefault="00AB60E9" w:rsidP="009165D4">
             <w:pPr>
               <w:spacing w:after="0" w:line="256" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">1 </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00197781">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>minute</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="161E223E" w14:textId="77777777" w:rsidR="00AB60E9" w:rsidRDefault="00AB60E9" w:rsidP="00AB60E9">
       <w:pPr>
         <w:spacing w:after="0" w:line="256" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D1461BE" w14:textId="77777777" w:rsidR="00AB60E9" w:rsidRDefault="00AB60E9" w:rsidP="00AB60E9">
       <w:pPr>
         <w:spacing w:after="27" w:line="256" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
@@ -4622,267 +14841,2639 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5314BFE0" w14:textId="77777777" w:rsidR="00780D76" w:rsidRPr="00780D76" w:rsidRDefault="00780D76" w:rsidP="00780D76">
       <w:pPr>
         <w:spacing w:after="30" w:line="256" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="6" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="69A0D0FA" w14:textId="386FBC88" w:rsidR="00DC4415" w:rsidRDefault="00DC4415" w:rsidP="00DC4415">
       <w:pPr>
         <w:spacing w:after="30" w:line="256" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="597DFB2F" w14:textId="77777777" w:rsidR="00DC4415" w:rsidRDefault="00DC4415" w:rsidP="00DC4415">
       <w:pPr>
         <w:spacing w:after="13" w:line="268" w:lineRule="auto"/>
         <w:ind w:left="-5" w:hanging="10"/>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Competencies that are evaluated according to the CAP(C)I matrix. </w:t>
+        <w:t>Competencies</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>that</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>are</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>evaluated</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>according</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> CAP(C)I </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>matrix</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="511A1749" w14:textId="77777777" w:rsidR="00DC4415" w:rsidRDefault="00DC4415" w:rsidP="00DC4415">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:hanging="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">COMMUNICATION SKILLS.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70FC23DB" w14:textId="77777777" w:rsidR="00DC4415" w:rsidRDefault="00DC4415" w:rsidP="00DC4415">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:hanging="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">COLLECTION OF COMPLAINTS AND ANAMNESIS: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13F88EAF" w14:textId="77777777" w:rsidR="00DC4415" w:rsidRDefault="00DC4415" w:rsidP="00DC4415">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:hanging="360"/>
       </w:pPr>
-      <w:r>
-        <w:t xml:space="preserve">collect information about the general condition of the patient, assess the psychomotor and physical development of the patient, the condition of the organs of the maxillofacial area, on the basis of the results of laboratory and instrumental studies, evaluate information on the diagnosis; </w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>collect</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>information</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>about</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>general</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>condition</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>patient</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>assess</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>psychomotor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>and</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>physical</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>development</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>patient</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>condition</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>organs</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>maxillofacial</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>area</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>on</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>basis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>results</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>laboratory</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>and</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>instrumental</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>studies</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>evaluate</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>information</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>on</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>diagnosis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="41868872" w14:textId="77777777" w:rsidR="00DC4415" w:rsidRDefault="00DC4415" w:rsidP="00DC4415">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:hanging="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">OBJECTIVE EXAMINATION: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="612D5215" w14:textId="77777777" w:rsidR="00DC4415" w:rsidRDefault="00DC4415" w:rsidP="00DC4415">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:ind w:hanging="360"/>
       </w:pPr>
-      <w:r>
-        <w:t>identify and identify leading clinical symptoms and syndromes; according to standard methods, using preliminary data of the patient's anamnesis, data of the patient's examination, knowledge about the person, his organs and systems,</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>identify</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>and</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>identify</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>leading</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>clinical</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>symptoms</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>and</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>syndromes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>according</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>standard</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>methods</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>using</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>preliminary</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>data</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>patient's</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>anamnesis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>data</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>patient's</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>examination</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>knowledge</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>about</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>person</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>his</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>organs</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>and</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>systems</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="001160C1">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve">establish a probable nosological or syndromic preliminary clinical diagnosis of dental disease. </w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>establish</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>probable</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>nosological</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>or</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>syndromic</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>preliminary</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>clinical</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>diagnosis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>dental</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>disease</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22B2D336" w14:textId="0A706D06" w:rsidR="00DC4415" w:rsidRDefault="00DC4415" w:rsidP="00910FC4">
       <w:pPr>
         <w:pStyle w:val="aa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">TECHNICAL SKILLS (MANIPULATIONS): </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="415D8174" w14:textId="77777777" w:rsidR="00DC4415" w:rsidRDefault="00DC4415" w:rsidP="00910FC4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:hanging="360"/>
       </w:pPr>
-      <w:r>
-        <w:t xml:space="preserve">perform medical dental manipulations based on a preliminary and/or final clinical diagnosis for different segments of the population and in different conditions. </w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>perform</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>medical</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>dental</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>manipulations</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>based</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>on</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>preliminary</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>and</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>or</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>final</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>clinical</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>diagnosis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>for</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>different</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>segments</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>population</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>and</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>in</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>different</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>conditions</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B3C19E1" w14:textId="77777777" w:rsidR="00DC4415" w:rsidRDefault="00DC4415" w:rsidP="00910FC4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:hanging="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">DIAGNOSTICS:  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0BB9A54F" w14:textId="77777777" w:rsidR="00DC4415" w:rsidRDefault="00DC4415" w:rsidP="00910FC4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:hanging="360"/>
       </w:pPr>
-      <w:r>
-        <w:t xml:space="preserve">prescribe and analyze additional (mandatory and optional) methods of examination (laboratory, radiological, functional and/or instrumental) of patients with diseases of the organs and tissues of the oral cavity and maxillofacial region for differential diagnosis of diseases; </w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>prescribe</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>and</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>analyze</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>additional</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>mandatory</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>and</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>optional</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>methods</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>examination</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>laboratory</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>radiological</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>functional</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>and</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>or</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>instrumental</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>patients</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>with</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>diseases</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>organs</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>and</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>tissues</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>oral</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>cavity</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>and</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>maxillofacial</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>region</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>for</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>differential</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>diagnosis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>diseases</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C076FA2" w14:textId="77777777" w:rsidR="00DC4415" w:rsidRDefault="00DC4415" w:rsidP="00910FC4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:hanging="360"/>
       </w:pPr>
-      <w:r>
-        <w:t xml:space="preserve">identify and identify leading clinical symptoms and syndromes; according to standard methods, using preliminary data of the patient's anamnesis, data of the patient's examination, knowledge about the person, his organs and systems, to establish a probable nosological or syndromic preliminary clinical diagnosis of a dental disease; </w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>identify</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>and</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>identify</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>leading</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>clinical</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>symptoms</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>and</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>syndromes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>according</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>standard</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>methods</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>using</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>preliminary</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>data</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>patient's</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>anamnesis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>data</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>patient's</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>examination</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>knowledge</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>about</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>person</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>his</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>organs</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>and</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>systems</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>establish</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>probable</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>nosological</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>or</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>syndromic</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>preliminary</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>clinical</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>diagnosis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>dental</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>disease</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="745292EF" w14:textId="77777777" w:rsidR="00DC4415" w:rsidRDefault="00DC4415" w:rsidP="00910FC4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:hanging="360"/>
       </w:pPr>
-      <w:r>
-        <w:t xml:space="preserve">determine the final clinical diagnosis, observing the relevant ethical and legal norms, by making an informed decision and logical analysis of the obtained subjective and objective data of clinical, additional examination, differential diagnosis under the supervision of a doctor-head in a medical institution. </w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>determine</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>final</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>clinical</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>diagnosis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>observing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>relevant</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>ethical</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>and</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>legal</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>norms</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>by</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>making</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>an</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>informed</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>decision</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>and</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>logical</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>analysis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>obtained</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>subjective</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>and</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>objective</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>data</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>clinical</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>additional</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>examination</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>differential</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>diagnosis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>under</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>supervision</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>doctor-head</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>in</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>medical</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>institution</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1EDBC90C" w14:textId="77777777" w:rsidR="00DC4415" w:rsidRDefault="00DC4415" w:rsidP="00910FC4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:hanging="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">DETERMINATION OF MANAGEMENT AND TREATMENT TACTICS: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70BC8C53" w14:textId="77777777" w:rsidR="00DC4415" w:rsidRDefault="00DC4415" w:rsidP="00910FC4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:hanging="360"/>
       </w:pPr>
-      <w:r>
-        <w:t xml:space="preserve">determine the approach, plan, type and principle of treatment of dental disease by making an informed decision according to existing algorithms and standard schemes. </w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>determine</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>approach</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>plan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>type</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>and</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>principle</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>treatment</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>dental</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>disease</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>by</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>making</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>an</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>informed</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>decision</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>according</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>existing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>algorithms</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>and</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>standard</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>schemes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C604A7C" w14:textId="77777777" w:rsidR="00DC4415" w:rsidRDefault="00DC4415" w:rsidP="00910FC4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="31" w:line="256" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">PREVENTION AND PROMOTION OF A HEALTHY LIFESTYLE: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6516341D" w14:textId="77777777" w:rsidR="00DC4415" w:rsidRDefault="00DC4415" w:rsidP="00910FC4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:hanging="360"/>
       </w:pPr>
-      <w:r>
-        <w:t xml:space="preserve">plan and implement measures for the prevention of dental diseases among the population to prevent the spread of dental diseases. </w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>plan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>and</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>implement</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>measures</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>for</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>prevention</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>dental</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>diseases</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>among</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>population</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>prevent</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>spread</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>dental</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>diseases</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1FDA17CD" w14:textId="77777777" w:rsidR="00DC4415" w:rsidRDefault="00DC4415" w:rsidP="00910FC4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:hanging="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">OTHER: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0CCFD018" w14:textId="77777777" w:rsidR="00DC4415" w:rsidRDefault="00DC4415" w:rsidP="00DC4415">
       <w:pPr>
         <w:spacing w:after="13" w:line="268" w:lineRule="auto"/>
         <w:ind w:left="-5" w:hanging="10"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:t xml:space="preserve">comply with the requirements of ethics, bioethics and deontology in their professional activities. </w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>comply</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>with</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>requirements</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>ethics</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>bioethics</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>and</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>deontology</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>in</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>their</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>professional</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>activities</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7AE3D214" w14:textId="77777777" w:rsidR="00910FC4" w:rsidRDefault="00910FC4" w:rsidP="00DC4415">
       <w:pPr>
         <w:spacing w:after="13" w:line="268" w:lineRule="auto"/>
         <w:ind w:left="-5" w:hanging="10"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2AE66709" w14:textId="77777777" w:rsidR="00910FC4" w:rsidRDefault="00910FC4" w:rsidP="00DC4415">
       <w:pPr>
         <w:spacing w:after="13" w:line="268" w:lineRule="auto"/>
         <w:ind w:left="-5" w:hanging="10"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="290BB465" w14:textId="77777777" w:rsidR="00910FC4" w:rsidRDefault="00910FC4" w:rsidP="00DC4415">
       <w:pPr>
         <w:spacing w:after="13" w:line="268" w:lineRule="auto"/>
         <w:ind w:left="-5" w:hanging="10"/>
         <w:rPr>
@@ -4920,98 +17511,98 @@
     <w:p w14:paraId="38442474" w14:textId="77777777" w:rsidR="00DC4415" w:rsidRDefault="00DC4415" w:rsidP="00DC4415">
       <w:pPr>
         <w:ind w:left="1440" w:firstLine="0"/>
       </w:pPr>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p w14:paraId="32041E5B" w14:textId="77777777" w:rsidR="00AB60E9" w:rsidRDefault="00AB60E9">
       <w:pPr>
         <w:spacing w:after="27" w:line="256" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00AB60E9" w:rsidSect="00286E38">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="850" w:right="850" w:bottom="850" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF88"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="DB307736"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="a"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="039A69B0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="98E29496"/>
     <w:lvl w:ilvl="0" w:tplc="04220011">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
@@ -6160,177 +18751,177 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1901088504">
+  <w:num w:numId="1">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="378866444">
+  <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1086921374">
+  <w:num w:numId="3">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1605652543">
+  <w:num w:numId="4">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1197500151">
+  <w:num w:numId="5">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="1353461736">
+  <w:num w:numId="6">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="637760767">
+  <w:num w:numId="7">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="1500584295">
+  <w:num w:numId="8">
     <w:abstractNumId w:val="3"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="1450709890">
+  <w:num w:numId="9">
     <w:abstractNumId w:val="0"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="1852059742">
+  <w:num w:numId="10">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="57289751">
+  <w:num w:numId="11">
     <w:abstractNumId w:val="7"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="12" w16cid:durableId="320933560">
+  <w:num w:numId="12">
     <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
-  <w:proofState w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00624557"/>
     <w:rsid w:val="00006A6F"/>
     <w:rsid w:val="00024B5F"/>
     <w:rsid w:val="000401FE"/>
     <w:rsid w:val="00056BEC"/>
     <w:rsid w:val="0006109F"/>
     <w:rsid w:val="00090D44"/>
     <w:rsid w:val="000A1806"/>
     <w:rsid w:val="000B2264"/>
     <w:rsid w:val="000D5BA5"/>
     <w:rsid w:val="001059E6"/>
     <w:rsid w:val="00176E51"/>
     <w:rsid w:val="00187707"/>
@@ -6369,50 +18960,51 @@
     <w:rsid w:val="004D4C53"/>
     <w:rsid w:val="004E11CD"/>
     <w:rsid w:val="004F7D75"/>
     <w:rsid w:val="005044CF"/>
     <w:rsid w:val="00530B53"/>
     <w:rsid w:val="0054032B"/>
     <w:rsid w:val="00541A73"/>
     <w:rsid w:val="0054683F"/>
     <w:rsid w:val="005470F6"/>
     <w:rsid w:val="00557258"/>
     <w:rsid w:val="00576D21"/>
     <w:rsid w:val="00582FD9"/>
     <w:rsid w:val="00583151"/>
     <w:rsid w:val="0058598F"/>
     <w:rsid w:val="00587F01"/>
     <w:rsid w:val="00590C04"/>
     <w:rsid w:val="00591DDA"/>
     <w:rsid w:val="005941C8"/>
     <w:rsid w:val="005A68E1"/>
     <w:rsid w:val="005C2CF6"/>
     <w:rsid w:val="006220E0"/>
     <w:rsid w:val="00624557"/>
     <w:rsid w:val="00636E79"/>
     <w:rsid w:val="006715F3"/>
     <w:rsid w:val="006847A0"/>
+    <w:rsid w:val="006A2170"/>
     <w:rsid w:val="006D7BDA"/>
     <w:rsid w:val="006E5D0C"/>
     <w:rsid w:val="006F1344"/>
     <w:rsid w:val="00725FD1"/>
     <w:rsid w:val="00747A67"/>
     <w:rsid w:val="00764719"/>
     <w:rsid w:val="00777745"/>
     <w:rsid w:val="00780D76"/>
     <w:rsid w:val="007A7DE3"/>
     <w:rsid w:val="007C55C7"/>
     <w:rsid w:val="007F20F9"/>
     <w:rsid w:val="00820769"/>
     <w:rsid w:val="00821DC2"/>
     <w:rsid w:val="00851D4F"/>
     <w:rsid w:val="00882BE9"/>
     <w:rsid w:val="008962F1"/>
     <w:rsid w:val="008A56AF"/>
     <w:rsid w:val="008A5975"/>
     <w:rsid w:val="008A7FCD"/>
     <w:rsid w:val="008B039A"/>
     <w:rsid w:val="008E510A"/>
     <w:rsid w:val="00910FC4"/>
     <w:rsid w:val="00935FC1"/>
     <w:rsid w:val="0095747F"/>
     <w:rsid w:val="009963CE"/>
@@ -6474,51 +19066,51 @@
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="uk-UA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="30A1573A"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{8EE64503-460D-449D-ACDD-726431BB82C4}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="uk-UA" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -7090,50 +19682,51 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="a0"/>
     <w:next w:val="a0"/>
     <w:link w:val="90"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00624557"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a2">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a3">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="10">
     <w:name w:val="Заголовок 1 Знак"/>
@@ -7521,51 +20114,51 @@
       <w:lang w:val="ru-RU" w:eastAsia="uk-UA"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="21">
     <w:name w:val="Обычный2"/>
     <w:rsid w:val="00006A6F"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="ru-RU" w:eastAsia="uk-UA"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="8309">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="4333048">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -9408,50 +22001,63 @@
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1695887326">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="1700010293">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="1718502576">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1719431615">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
@@ -10118,72 +22724,72 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>5664</Words>
-  <Characters>3229</Characters>
+  <Words>5712</Words>
+  <Characters>3256</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>26</Lines>
+  <Lines>27</Lines>
   <Paragraphs>17</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Назва</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8876</CharactersWithSpaces>
+  <CharactersWithSpaces>8951</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>admin</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>