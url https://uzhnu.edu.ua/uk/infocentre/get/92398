--- v0 (2026-05-01)
+++ v1 (2026-09-04)
@@ -1,444 +1,1044 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="475D6BAC" w14:textId="77777777" w:rsidR="00286E38" w:rsidRDefault="00286E38" w:rsidP="00286E38">
+    <w:p w14:paraId="3ED9410F" w14:textId="77777777" w:rsidR="00A86A3F" w:rsidRPr="00A86A3F" w:rsidRDefault="00A86A3F" w:rsidP="00A86A3F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="6607"/>
         </w:tabs>
-        <w:spacing w:after="63" w:line="256" w:lineRule="auto"/>
-[...24 lines deleted...]
-        <w:spacing w:after="63" w:line="256" w:lineRule="auto"/>
+        <w:spacing w:after="63" w:line="254" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:r>
+      <w:bookmarkStart w:id="0" w:name="_Hlk198213175"/>
+      <w:r w:rsidRPr="00A86A3F">
         <w:rPr>
           <w:sz w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A86A3F">
+        <w:rPr>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">APPROVED"  </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00A86A3F">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BC5E779" w14:textId="77777777" w:rsidR="00286E38" w:rsidRDefault="00286E38" w:rsidP="00286E38">
+    <w:p w14:paraId="2FA1ABF3" w14:textId="77777777" w:rsidR="00A86A3F" w:rsidRPr="00A86A3F" w:rsidRDefault="00A86A3F" w:rsidP="00A86A3F">
       <w:pPr>
-        <w:spacing w:after="63" w:line="256" w:lineRule="auto"/>
+        <w:spacing w:after="63" w:line="254" w:lineRule="auto"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A86A3F">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">at the meeting of the department                            </w:t>
+        <w:t>at</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A86A3F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A86A3F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A86A3F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A86A3F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>meeting</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A86A3F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A86A3F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A86A3F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A86A3F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A86A3F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A86A3F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>department</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A86A3F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                            </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="424DB139" w14:textId="77777777" w:rsidR="00286E38" w:rsidRDefault="00286E38" w:rsidP="00286E38">
+    <w:p w14:paraId="684E5866" w14:textId="77777777" w:rsidR="00A86A3F" w:rsidRPr="00A86A3F" w:rsidRDefault="00A86A3F" w:rsidP="00A86A3F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="7097"/>
         </w:tabs>
-        <w:spacing w:after="63" w:line="256" w:lineRule="auto"/>
+        <w:spacing w:after="63" w:line="254" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A86A3F">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pediatric dentistry                                                     </w:t>
+        <w:t>Pediatric</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A86A3F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A86A3F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>dentistry</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A86A3F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                     </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3994AE40" w14:textId="61AF04FA" w:rsidR="00286E38" w:rsidRDefault="00286E38" w:rsidP="00286E38">
+    <w:p w14:paraId="20A23A11" w14:textId="77777777" w:rsidR="00A86A3F" w:rsidRPr="00A86A3F" w:rsidRDefault="00A86A3F" w:rsidP="00A86A3F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="7316"/>
         </w:tabs>
-        <w:spacing w:after="63" w:line="256" w:lineRule="auto"/>
+        <w:spacing w:after="63" w:line="254" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A86A3F">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Minutes No. </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="001059E6">
+        <w:t>Minutes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A86A3F">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>__</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A86A3F">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> of </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="001059E6">
+        <w:t>No</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A86A3F">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>____________2025</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A86A3F">
         <w:rPr>
           <w:sz w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A86A3F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A86A3F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A86A3F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A86A3F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>March 23</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A86A3F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>, 202</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A86A3F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A86A3F">
+        <w:rPr>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">                                </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17ED9F39" w14:textId="77777777" w:rsidR="00286E38" w:rsidRDefault="00286E38" w:rsidP="00286E38">
+    <w:p w14:paraId="0A9A5F11" w14:textId="77777777" w:rsidR="00A86A3F" w:rsidRPr="00A86A3F" w:rsidRDefault="00A86A3F" w:rsidP="00A86A3F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="7138"/>
         </w:tabs>
-        <w:spacing w:after="63" w:line="256" w:lineRule="auto"/>
+        <w:spacing w:after="63" w:line="254" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A86A3F">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Acting Head of the Department  </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>Acting</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A86A3F">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A86A3F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Head</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A86A3F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A86A3F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A86A3F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A86A3F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A86A3F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A86A3F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Department</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A86A3F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A86A3F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12021C9C" w14:textId="77777777" w:rsidR="00286E38" w:rsidRDefault="00286E38" w:rsidP="00286E38">
+    <w:p w14:paraId="5F3DCE30" w14:textId="77777777" w:rsidR="00A86A3F" w:rsidRPr="00A86A3F" w:rsidRDefault="00A86A3F" w:rsidP="00A86A3F">
       <w:pPr>
-        <w:spacing w:after="17" w:line="256" w:lineRule="auto"/>
+        <w:spacing w:after="17" w:line="254" w:lineRule="auto"/>
         <w:ind w:left="10" w:hanging="10"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A86A3F">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Candidate of Medical Sciences,                              </w:t>
+        <w:t>Candidate</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A86A3F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A86A3F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A86A3F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A86A3F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Medical</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A86A3F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A86A3F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Sciences</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A86A3F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">,                              </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76104A69" w14:textId="77777777" w:rsidR="00286E38" w:rsidRDefault="00286E38" w:rsidP="00286E38">
+    <w:p w14:paraId="611BFE6C" w14:textId="77777777" w:rsidR="00A86A3F" w:rsidRPr="00A86A3F" w:rsidRDefault="00A86A3F" w:rsidP="00A86A3F">
       <w:pPr>
-        <w:spacing w:after="17" w:line="256" w:lineRule="auto"/>
+        <w:spacing w:after="17" w:line="254" w:lineRule="auto"/>
         <w:ind w:left="10" w:hanging="10"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A86A3F">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>Associate Professor Bilyshchuk L.M.                       .</w:t>
+        <w:t>Associate</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A86A3F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A86A3F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Professor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A86A3F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A86A3F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Bilyshchuk</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A86A3F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> L.M.                       .</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A0391C2" w14:textId="77777777" w:rsidR="00286E38" w:rsidRDefault="00286E38" w:rsidP="00286E38">
+    <w:p w14:paraId="09FC6029" w14:textId="77777777" w:rsidR="00A86A3F" w:rsidRPr="00A86A3F" w:rsidRDefault="00A86A3F" w:rsidP="00A86A3F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="6961"/>
         </w:tabs>
-        <w:spacing w:after="63" w:line="256" w:lineRule="auto"/>
+        <w:spacing w:after="63" w:line="254" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00A86A3F">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">_______________________                                   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25FBA3CF" w14:textId="77777777" w:rsidR="00286E38" w:rsidRDefault="00286E38" w:rsidP="00286E38">
+    <w:p w14:paraId="3201C017" w14:textId="77777777" w:rsidR="00A86A3F" w:rsidRPr="00A86A3F" w:rsidRDefault="00A86A3F" w:rsidP="00A86A3F">
       <w:pPr>
+        <w:spacing w:line="264" w:lineRule="auto"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="41C7F7FE" w14:textId="77777777" w:rsidR="00286E38" w:rsidRDefault="00286E38" w:rsidP="00286E38">
+    <w:p w14:paraId="0832F8DE" w14:textId="77777777" w:rsidR="00A86A3F" w:rsidRPr="00A86A3F" w:rsidRDefault="00A86A3F" w:rsidP="00A86A3F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="6961"/>
         </w:tabs>
-        <w:spacing w:after="63" w:line="256" w:lineRule="auto"/>
+        <w:spacing w:after="63" w:line="254" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00A86A3F">
         <w:rPr>
           <w:sz w:val="24"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A86A3F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>APPROVED"</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A86A3F">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"> " </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F81A32A" w14:textId="77777777" w:rsidR="00286E38" w:rsidRDefault="00286E38" w:rsidP="00286E38">
+    <w:p w14:paraId="26820D34" w14:textId="77777777" w:rsidR="00A86A3F" w:rsidRPr="00A86A3F" w:rsidRDefault="00A86A3F" w:rsidP="00A86A3F">
       <w:pPr>
-        <w:spacing w:after="63" w:line="256" w:lineRule="auto"/>
+        <w:spacing w:after="63" w:line="254" w:lineRule="auto"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A86A3F">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">at the meeting of the Academic Council  </w:t>
+        <w:t>at</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A86A3F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A86A3F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A86A3F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A86A3F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>meeting</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A86A3F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A86A3F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A86A3F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A86A3F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A86A3F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A86A3F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Academic</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A86A3F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A86A3F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Council</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A86A3F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B5D5E92" w14:textId="77777777" w:rsidR="00286E38" w:rsidRDefault="00286E38" w:rsidP="00286E38">
+    <w:p w14:paraId="66415257" w14:textId="77777777" w:rsidR="00A86A3F" w:rsidRPr="00A86A3F" w:rsidRDefault="00A86A3F" w:rsidP="00A86A3F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="7097"/>
         </w:tabs>
-        <w:spacing w:after="63" w:line="256" w:lineRule="auto"/>
+        <w:spacing w:after="63" w:line="254" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A86A3F">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>of the Faculty of Dentistry</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A86A3F">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A86A3F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A86A3F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A86A3F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ESI of Dental and Laboratory Medicine</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A86A3F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6801D87C" w14:textId="3C613EF0" w:rsidR="00286E38" w:rsidRDefault="00286E38" w:rsidP="00286E38">
+    <w:p w14:paraId="7300B443" w14:textId="77777777" w:rsidR="00A86A3F" w:rsidRPr="00A86A3F" w:rsidRDefault="00A86A3F" w:rsidP="00A86A3F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="7316"/>
         </w:tabs>
-        <w:spacing w:after="63" w:line="256" w:lineRule="auto"/>
+        <w:spacing w:after="63" w:line="254" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A86A3F">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Minutes No. </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="001059E6">
+        <w:t>Minutes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A86A3F">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>__</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A86A3F">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>No</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A86A3F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A86A3F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">of </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>4 of  March 30</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A86A3F">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...13 lines deleted...]
-      <w:r>
+        <w:t>, 202</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A86A3F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>5</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">6 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29DAF7E5" w14:textId="77777777" w:rsidR="00286E38" w:rsidRDefault="00286E38" w:rsidP="00286E38">
+    <w:p w14:paraId="7D105450" w14:textId="77777777" w:rsidR="00A86A3F" w:rsidRPr="00A86A3F" w:rsidRDefault="00A86A3F" w:rsidP="00A86A3F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="7138"/>
         </w:tabs>
-        <w:spacing w:after="63" w:line="256" w:lineRule="auto"/>
+        <w:spacing w:after="63" w:line="254" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A86A3F">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>Chairman of the Academic Council of the Faculty of Dentistrу</w:t>
+        <w:t>Chairman</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A86A3F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A86A3F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A86A3F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A86A3F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A86A3F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A86A3F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Academic</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A86A3F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A86A3F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Council</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A86A3F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A86A3F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A86A3F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A86A3F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A86A3F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A86A3F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ESI of Dental and Laboratory Medicine</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5064E6C7" w14:textId="77777777" w:rsidR="00286E38" w:rsidRDefault="00286E38" w:rsidP="00286E38">
+    <w:p w14:paraId="767F8981" w14:textId="77777777" w:rsidR="00A86A3F" w:rsidRPr="00A86A3F" w:rsidRDefault="00A86A3F" w:rsidP="00A86A3F">
       <w:pPr>
-        <w:spacing w:after="17" w:line="256" w:lineRule="auto"/>
+        <w:spacing w:after="17" w:line="254" w:lineRule="auto"/>
         <w:ind w:left="10" w:hanging="10"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A86A3F">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Doctor of Medical Sciences.      </w:t>
+        <w:t>Doctor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A86A3F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A86A3F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A86A3F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A86A3F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Medical</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A86A3F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A86A3F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Sciences</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A86A3F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.      </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49F65149" w14:textId="77777777" w:rsidR="00286E38" w:rsidRDefault="00286E38" w:rsidP="00286E38">
+    <w:p w14:paraId="15CB113A" w14:textId="77777777" w:rsidR="00A86A3F" w:rsidRPr="00A86A3F" w:rsidRDefault="00A86A3F" w:rsidP="00A86A3F">
       <w:pPr>
-        <w:spacing w:after="17" w:line="256" w:lineRule="auto"/>
+        <w:spacing w:after="17" w:line="254" w:lineRule="auto"/>
         <w:ind w:left="10" w:hanging="10"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A86A3F">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Prof.Kostenko E.Y                </w:t>
+        <w:t>Prof.Kostenko</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A86A3F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> E.Y                </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09993411" w14:textId="77777777" w:rsidR="00286E38" w:rsidRDefault="00286E38" w:rsidP="00286E38">
+    <w:p w14:paraId="2A609F2F" w14:textId="77777777" w:rsidR="00A86A3F" w:rsidRPr="00A86A3F" w:rsidRDefault="00A86A3F" w:rsidP="00A86A3F">
       <w:pPr>
+        <w:spacing w:line="264" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:sectPr w:rsidR="00286E38" w:rsidSect="00286E38">
-          <w:type w:val="continuous"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A86A3F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>_______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57C7A1FE" w14:textId="77777777" w:rsidR="00A86A3F" w:rsidRPr="00A86A3F" w:rsidRDefault="00A86A3F" w:rsidP="00A86A3F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="264" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00A86A3F" w:rsidRPr="00A86A3F">
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="850" w:right="850" w:bottom="850" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
           <w:cols w:num="2" w:space="708"/>
-          <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
-      <w:r>
-[...4 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="556F1BC8" w14:textId="77777777" w:rsidR="00286E38" w:rsidRDefault="00286E38" w:rsidP="00286E38"/>
-    <w:p w14:paraId="2289BCEC" w14:textId="77777777" w:rsidR="00286E38" w:rsidRDefault="00286E38" w:rsidP="00286E38">
+    <w:p w14:paraId="209E77E6" w14:textId="77777777" w:rsidR="00A86A3F" w:rsidRPr="00A86A3F" w:rsidRDefault="00A86A3F" w:rsidP="00A86A3F">
       <w:pPr>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
+        <w:spacing w:line="264" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="34C55DBD" w14:textId="77777777" w:rsidR="00DC4415" w:rsidRPr="00842462" w:rsidRDefault="00DC4415" w:rsidP="00DC4415">
+    <w:p w14:paraId="7A6A783C" w14:textId="77777777" w:rsidR="00A86A3F" w:rsidRPr="00A86A3F" w:rsidRDefault="00A86A3F" w:rsidP="00A86A3F">
       <w:pPr>
-        <w:spacing w:after="13" w:line="268" w:lineRule="auto"/>
+        <w:spacing w:line="264" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61939326" w14:textId="77777777" w:rsidR="00A86A3F" w:rsidRPr="00A86A3F" w:rsidRDefault="00A86A3F" w:rsidP="00A86A3F">
+      <w:pPr>
+        <w:spacing w:after="13"/>
         <w:ind w:left="2357" w:hanging="1642"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Hlk198213175"/>
-      <w:r w:rsidRPr="00842462">
+      <w:r w:rsidRPr="00A86A3F">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">STATE HIGHER EDUCATIONAL INSTITUTION "UZHHOROD NATIONAL UNIVERSITY" FACULTY OF DENTISTRY </w:t>
+        <w:t>STATE HIGHER EDUCATIONAL INSTITUTION "UZHHOROD NATIONAL UNIVERSITY"</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="758114A9" w14:textId="77777777" w:rsidR="00A86A3F" w:rsidRPr="00A86A3F" w:rsidRDefault="00A86A3F" w:rsidP="00A86A3F">
+      <w:pPr>
+        <w:spacing w:after="13"/>
+        <w:ind w:left="2357" w:hanging="1642"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A86A3F">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Educational and Scientific Institute of Dental and Laboratory Medicine</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12A9F25B" w14:textId="77777777" w:rsidR="00DC4415" w:rsidRPr="00842462" w:rsidRDefault="00DC4415" w:rsidP="00DC4415">
       <w:pPr>
         <w:spacing w:after="28" w:line="256" w:lineRule="auto"/>
         <w:ind w:left="65" w:firstLine="0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="00842462">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1CC3469B" w14:textId="77777777" w:rsidR="00DC4415" w:rsidRPr="00842462" w:rsidRDefault="00DC4415" w:rsidP="00DC4415">
       <w:pPr>
         <w:spacing w:after="13" w:line="268" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="10"/>
       </w:pPr>
       <w:r w:rsidRPr="00842462">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">OBJECTIVE STRUCTURED PRACTICAL (CLINICAL) </w:t>
@@ -559,78 +1159,413 @@
     <w:p w14:paraId="62F6FDB4" w14:textId="77777777" w:rsidR="00AB60E9" w:rsidRPr="00AB60E9" w:rsidRDefault="00AB60E9" w:rsidP="00E51A1E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB60E9">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00AB60E9">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Episode of exogenous prophylaxis of dental caries in a 6-year-old child: non-invasive sealing of fissures and blind pits </w:t>
+        <w:t>Episode</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>exogenous</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>prophylaxis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>dental</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>caries</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a 6-year-old </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>child</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>non-invasive</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>sealing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>fissures</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>blind</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>pits</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AB60E9">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> of 16, 26, 36, 46 </w:t>
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 16, 26, 36, 46 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00AB60E9">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>teeth</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00AB60E9">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E1053CC" w14:textId="73F0464F" w:rsidR="00576D21" w:rsidRPr="00E8048D" w:rsidRDefault="00576D21" w:rsidP="0089448E">
       <w:pPr>
         <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:firstLine="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
@@ -638,172 +1573,2144 @@
     <w:p w14:paraId="7963A3CD" w14:textId="63D097B4" w:rsidR="00B94D2C" w:rsidRPr="00E64D74" w:rsidRDefault="00B94D2C" w:rsidP="00050772">
       <w:pPr>
         <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:firstLine="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1DFB369F" w14:textId="77777777" w:rsidR="00AB60E9" w:rsidRPr="00AB60E9" w:rsidRDefault="00AB60E9" w:rsidP="0066430A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="708"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00AB60E9">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>In the course of working on clinical scenarios, you will be assigned tasks that require clinical argumentation and/or practical solution (diagnosis, determination of management and treatment tactics, implementation of practical skills).</w:t>
+        <w:t>In</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>course</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>working</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>on</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>clinical</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>scenarios</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>you</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>will</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>be</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>assigned</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>tasks</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>that</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>require</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>clinical</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>argumentation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>practical</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>solution</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>diagnosis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>determination</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>management</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>treatment</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>tactics</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>implementation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>practical</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>skills</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="496B3CB1" w14:textId="77777777" w:rsidR="00AB60E9" w:rsidRDefault="00AB60E9" w:rsidP="0066430A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="708"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00AB60E9">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">The content of the clinical scenario related to the implementation of the practical skill </w:t>
+        <w:t>The</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>content</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>clinical</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>scenario</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>related</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>implementation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>practical</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>skill</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AB60E9">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">"Episode of exogenous prophylaxis of dental caries in a 6-year-old child: non-invasive sealing of fissures and blind pits </w:t>
+        <w:t>"</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Episode</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>exogenous</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>prophylaxis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>dental</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>caries</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a 6-year-old </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>child</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>non-invasive</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>sealing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>fissures</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>blind</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>pits</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AB60E9">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> of 16, 26, 36, 46 </w:t>
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 16, 26, 36, 46 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00AB60E9">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">teeth" </w:t>
-      </w:r>
+        <w:t>teeth</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">" </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00AB60E9">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">involves solving a clinical task with the implementation of practical skills, the algorithm of which is presented below. </w:t>
+        <w:t>involves</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>solving</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>clinical</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>task</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>with</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>implementation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>practical</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>skills</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>algorithm</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>which</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>presented</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>below</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AB60E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57876AA9" w14:textId="77777777" w:rsidR="00AB60E9" w:rsidRDefault="00AB60E9" w:rsidP="0066430A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="708"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2373E17F" w14:textId="77777777" w:rsidR="00AB60E9" w:rsidRDefault="00AB60E9" w:rsidP="0066430A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="708"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="01416B03" w14:textId="77777777" w:rsidR="00242E01" w:rsidRPr="00242E01" w:rsidRDefault="00242E01" w:rsidP="00242E01">
       <w:pPr>
         <w:spacing w:line="264" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="708"/>
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00242E01">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"> Algorithm of work at the station during </w:t>
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00242E01">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Algorithm</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00242E01">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00242E01">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00242E01">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00242E01">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>work</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00242E01">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00242E01">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>at</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00242E01">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00242E01">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00242E01">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00242E01">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>station</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00242E01">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00242E01">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>during</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00242E01">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00242E01">
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>non-invasive sealing of fissures and blind pits of the chewing group of teeth</w:t>
-      </w:r>
+        <w:t>non-invasive</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00242E01">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00242E01">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>sealing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00242E01">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00242E01">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00242E01">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00242E01">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>fissures</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00242E01">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00242E01">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00242E01">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00242E01">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>blind</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00242E01">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00242E01">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>pits</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00242E01">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00242E01">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00242E01">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00242E01">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00242E01">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00242E01">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>chewing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00242E01">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00242E01">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>group</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00242E01">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00242E01">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00242E01">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00242E01">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>teeth</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="45B2EFFC" w14:textId="77777777" w:rsidR="00242E01" w:rsidRPr="00242E01" w:rsidRDefault="00242E01" w:rsidP="00242E01">
       <w:pPr>
         <w:spacing w:line="264" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="708"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9465" w:type="dxa"/>
         <w:tblInd w:w="89" w:type="dxa"/>
         <w:tblCellMar>
           <w:top w:w="16" w:type="dxa"/>
           <w:left w:w="108" w:type="dxa"/>
           <w:right w:w="38" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="907"/>
         <w:gridCol w:w="4731"/>
@@ -843,88 +3750,180 @@
               <w:t xml:space="preserve">№ </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4731" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2777E3AD" w14:textId="77777777" w:rsidR="00242E01" w:rsidRPr="00242E01" w:rsidRDefault="00242E01" w:rsidP="00242E01">
             <w:pPr>
               <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="69" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00242E01">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sequencing </w:t>
+              <w:t>Sequencing</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3D663166" w14:textId="77777777" w:rsidR="00242E01" w:rsidRPr="00242E01" w:rsidRDefault="00242E01" w:rsidP="00242E01">
             <w:pPr>
               <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00242E01">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Criteria for controlling correct execution </w:t>
+              <w:t>Criteria</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>for</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>controlling</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>correct</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>execution</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00242E01" w:rsidRPr="00242E01" w14:paraId="6251C574" w14:textId="77777777" w:rsidTr="00242E01">
         <w:trPr>
           <w:trHeight w:val="715"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="907" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="57DA15FE" w14:textId="77777777" w:rsidR="00242E01" w:rsidRPr="00242E01" w:rsidRDefault="00242E01" w:rsidP="00242E01">
             <w:pPr>
               <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="70" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
@@ -939,137 +3938,270 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4731" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="648A8EC8" w14:textId="77777777" w:rsidR="00242E01" w:rsidRPr="00242E01" w:rsidRDefault="00242E01" w:rsidP="00242E01">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="4586"/>
               </w:tabs>
               <w:spacing w:after="35" w:line="254" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00242E01">
-[...3 lines deleted...]
-              <w:t xml:space="preserve">Say hello, </w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Say</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>hello</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidRPr="00242E01">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:tab/>
-              <w:t xml:space="preserve">name </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>name</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="329482DF" w14:textId="77777777" w:rsidR="00242E01" w:rsidRPr="00242E01" w:rsidRDefault="00242E01" w:rsidP="00242E01">
             <w:pPr>
               <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00242E01">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">(identify) yourself </w:t>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>identify</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>yourself</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="066D744A" w14:textId="77777777" w:rsidR="00242E01" w:rsidRPr="00242E01" w:rsidRDefault="00242E01" w:rsidP="00242E01">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="2176"/>
                 <w:tab w:val="right" w:pos="3681"/>
               </w:tabs>
               <w:spacing w:after="35" w:line="254" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00242E01">
-[...3 lines deleted...]
-              <w:t xml:space="preserve">The student </w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>The</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>student</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00242E01">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:tab/>
-              <w:t xml:space="preserve">greeted </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>greeted</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00242E01">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:tab/>
-              <w:t xml:space="preserve">and </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3012F51A" w14:textId="77777777" w:rsidR="00242E01" w:rsidRPr="00242E01" w:rsidRDefault="00242E01" w:rsidP="00242E01">
             <w:pPr>
               <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00242E01">
-[...3 lines deleted...]
-              <w:t xml:space="preserve">identified himself </w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>identified</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>himself</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00242E01" w:rsidRPr="00242E01" w14:paraId="06FE50DD" w14:textId="77777777" w:rsidTr="00242E01">
         <w:trPr>
           <w:trHeight w:val="527"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="907" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7610D944" w14:textId="77777777" w:rsidR="00242E01" w:rsidRPr="00242E01" w:rsidRDefault="00242E01" w:rsidP="00242E01">
             <w:pPr>
               <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="70" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
@@ -1085,111 +4217,301 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4731" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7F6BF5A4" w14:textId="77777777" w:rsidR="00242E01" w:rsidRPr="00242E01" w:rsidRDefault="00242E01" w:rsidP="00242E01">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="2412"/>
                 <w:tab w:val="right" w:pos="4586"/>
               </w:tabs>
               <w:spacing w:after="31" w:line="254" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00242E01">
-[...3 lines deleted...]
-              <w:t xml:space="preserve">Get </w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Get</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00242E01">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:tab/>
-              <w:t xml:space="preserve">the task, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>task</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidRPr="00242E01">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:tab/>
-              <w:t xml:space="preserve">carefully </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>carefully</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6BBBA32A" w14:textId="77777777" w:rsidR="00242E01" w:rsidRPr="00242E01" w:rsidRDefault="00242E01" w:rsidP="00242E01">
             <w:pPr>
               <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00242E01">
-[...3 lines deleted...]
-              <w:t xml:space="preserve">read it </w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>read</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>it</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="186F7593" w14:textId="77777777" w:rsidR="00242E01" w:rsidRPr="00242E01" w:rsidRDefault="00242E01" w:rsidP="00242E01">
             <w:pPr>
               <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00242E01">
-[...3 lines deleted...]
-              <w:t xml:space="preserve">The student chose an assignment and read it carefully </w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>The</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>student</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>chose</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>an</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>assignment</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>read</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>it</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>carefully</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00242E01" w:rsidRPr="00242E01" w14:paraId="648647B5" w14:textId="77777777" w:rsidTr="00242E01">
         <w:trPr>
           <w:trHeight w:val="331"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="907" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6570D432" w14:textId="77777777" w:rsidR="00242E01" w:rsidRPr="00242E01" w:rsidRDefault="00242E01" w:rsidP="00242E01">
             <w:pPr>
               <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="70" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
@@ -1201,82 +4523,196 @@
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4731" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="34897EEC" w14:textId="77777777" w:rsidR="00242E01" w:rsidRPr="00242E01" w:rsidRDefault="00242E01" w:rsidP="00242E01">
             <w:pPr>
               <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00242E01">
-[...3 lines deleted...]
-              <w:t xml:space="preserve">Wash and dry your hands </w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Wash</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>dry</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>your</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>hands</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="19D6E7C6" w14:textId="77777777" w:rsidR="00242E01" w:rsidRPr="00242E01" w:rsidRDefault="00242E01" w:rsidP="00242E01">
             <w:pPr>
               <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00242E01">
-[...3 lines deleted...]
-              <w:t xml:space="preserve">Hands washed and dried </w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Hands</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>washed</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>dried</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00242E01" w:rsidRPr="00242E01" w14:paraId="0C489C53" w14:textId="77777777" w:rsidTr="00242E01">
         <w:trPr>
           <w:trHeight w:val="331"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="907" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0E79CE1D" w14:textId="77777777" w:rsidR="00242E01" w:rsidRPr="00242E01" w:rsidRDefault="00242E01" w:rsidP="00242E01">
             <w:pPr>
               <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="70" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
@@ -1288,82 +4724,188 @@
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4731" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="71E4DC77" w14:textId="77777777" w:rsidR="00242E01" w:rsidRPr="00242E01" w:rsidRDefault="00242E01" w:rsidP="00242E01">
             <w:pPr>
               <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00242E01">
-[...3 lines deleted...]
-              <w:t xml:space="preserve">Put on a medical mask </w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Put</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>on</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> a </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>medical</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>mask</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="73EAA854" w14:textId="77777777" w:rsidR="00242E01" w:rsidRPr="00242E01" w:rsidRDefault="00242E01" w:rsidP="00242E01">
             <w:pPr>
               <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00242E01">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">A medical mask is worn </w:t>
+              <w:t xml:space="preserve">A </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>medical</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>mask</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>is</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>worn</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00242E01" w:rsidRPr="00242E01" w14:paraId="01AB4F51" w14:textId="77777777" w:rsidTr="00242E01">
         <w:trPr>
           <w:trHeight w:val="334"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="907" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="58A1CEBA" w14:textId="77777777" w:rsidR="00242E01" w:rsidRPr="00242E01" w:rsidRDefault="00242E01" w:rsidP="00242E01">
             <w:pPr>
               <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="70" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
@@ -1375,82 +4917,168 @@
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4731" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5284A6B6" w14:textId="77777777" w:rsidR="00242E01" w:rsidRPr="00242E01" w:rsidRDefault="00242E01" w:rsidP="00242E01">
             <w:pPr>
               <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00242E01">
-[...3 lines deleted...]
-              <w:t xml:space="preserve">Wear medical gloves </w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Wear</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>medical</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>gloves</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="45FC7899" w14:textId="77777777" w:rsidR="00242E01" w:rsidRPr="00242E01" w:rsidRDefault="00242E01" w:rsidP="00242E01">
             <w:pPr>
               <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00242E01">
-[...3 lines deleted...]
-              <w:t xml:space="preserve">Medical gloves are worn </w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Medical</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>gloves</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>are</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>worn</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00242E01" w:rsidRPr="00242E01" w14:paraId="267F41D6" w14:textId="77777777" w:rsidTr="00242E01">
         <w:trPr>
           <w:trHeight w:val="214"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="907" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="240E7FB7" w14:textId="77777777" w:rsidR="00242E01" w:rsidRPr="00242E01" w:rsidRDefault="00242E01" w:rsidP="00242E01">
             <w:pPr>
               <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="70" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
@@ -1462,82 +5090,210 @@
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>6.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4731" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5B46462E" w14:textId="77777777" w:rsidR="00242E01" w:rsidRPr="00242E01" w:rsidRDefault="00242E01" w:rsidP="00242E01">
             <w:pPr>
               <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00242E01">
-[...3 lines deleted...]
-              <w:t xml:space="preserve">Treat hands with an antiseptic </w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Treat</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>hands</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>with</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>an</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>antiseptic</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="31FF341E" w14:textId="77777777" w:rsidR="00242E01" w:rsidRPr="00242E01" w:rsidRDefault="00242E01" w:rsidP="00242E01">
             <w:pPr>
               <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="28" w:firstLine="0"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00242E01">
-[...3 lines deleted...]
-              <w:t xml:space="preserve">Hands are coated with antiseptic </w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Hands</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>are</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>coated</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>with</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>antiseptic</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00242E01" w:rsidRPr="00242E01" w14:paraId="308104F6" w14:textId="77777777" w:rsidTr="00242E01">
         <w:trPr>
           <w:trHeight w:val="977"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="907" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7B0D6789" w14:textId="77777777" w:rsidR="00242E01" w:rsidRPr="00242E01" w:rsidRDefault="00242E01" w:rsidP="00242E01">
             <w:pPr>
               <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="70" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
@@ -1549,82 +5305,322 @@
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>7.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4731" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4C49E6D5" w14:textId="77777777" w:rsidR="00242E01" w:rsidRPr="00242E01" w:rsidRDefault="00242E01" w:rsidP="00242E01">
             <w:pPr>
               <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00242E01">
-[...3 lines deleted...]
-              <w:t xml:space="preserve">Start communication with the patient </w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Start</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>communication</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>with</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>patient</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4A296127" w14:textId="77777777" w:rsidR="00242E01" w:rsidRPr="00242E01" w:rsidRDefault="00242E01" w:rsidP="00242E01">
             <w:pPr>
               <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="299" w:firstLine="0"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00242E01">
-[...3 lines deleted...]
-              <w:t xml:space="preserve">The student initiated the communication process, adhering to the correct form of dialogue </w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>The</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>student</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>initiated</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>communication</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>process</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>adhering</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>to</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>correct</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>form</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>of</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>dialogue</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00242E01" w:rsidRPr="00242E01" w14:paraId="4117BC72" w14:textId="77777777" w:rsidTr="00242E01">
         <w:trPr>
           <w:trHeight w:val="1942"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="907" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="60A82B81" w14:textId="77777777" w:rsidR="00242E01" w:rsidRPr="00242E01" w:rsidRDefault="00242E01" w:rsidP="00242E01">
             <w:pPr>
               <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="70" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
@@ -1636,82 +5632,714 @@
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>8.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4731" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2E99E169" w14:textId="77777777" w:rsidR="00242E01" w:rsidRPr="00242E01" w:rsidRDefault="00242E01" w:rsidP="00242E01">
             <w:pPr>
               <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="45" w:firstLine="0"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00242E01">
-[...3 lines deleted...]
-              <w:t xml:space="preserve">Collect the patient's existing complaints and anamnesis, clarify them in accordance with the data given in the description of the clinical scenario </w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Collect</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>patient's</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>existing</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>complaints</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>anamnesis</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>clarify</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>them</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>in</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>accordance</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>with</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>data</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>given</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>in</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>description</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>of</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>clinical</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>scenario</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6069420C" w14:textId="77777777" w:rsidR="00242E01" w:rsidRPr="00242E01" w:rsidRDefault="00242E01" w:rsidP="00242E01">
             <w:pPr>
               <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00242E01">
-[...3 lines deleted...]
-              <w:t xml:space="preserve">The student collected all the necessary anamnesis and clarified the complaints, asked all additional questions provided for by the conditions of the clinical scenario </w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>The</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>student</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>collected</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>all</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>necessary</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>anamnesis</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>clarified</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>complaints</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>asked</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>all</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>additional</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>questions</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>provided</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>for</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>by</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>conditions</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>of</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>clinical</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>scenario</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00242E01" w:rsidRPr="00242E01" w14:paraId="70CFC771" w14:textId="77777777" w:rsidTr="00242E01">
         <w:trPr>
           <w:trHeight w:val="3229"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="907" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="46A54571" w14:textId="77777777" w:rsidR="00242E01" w:rsidRPr="00242E01" w:rsidRDefault="00242E01" w:rsidP="00242E01">
             <w:pPr>
               <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="70" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
@@ -1723,82 +6351,644 @@
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>9.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4731" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4D65ECB2" w14:textId="77777777" w:rsidR="00242E01" w:rsidRPr="00242E01" w:rsidRDefault="00242E01" w:rsidP="00242E01">
             <w:pPr>
               <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00242E01">
-[...3 lines deleted...]
-              <w:t xml:space="preserve">Conduct a clinical examination, determine the need for additional examinations </w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Conduct</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> a </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>clinical</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>examination</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>determine</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>need</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>for</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>additional</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>examinations</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5A36510A" w14:textId="77777777" w:rsidR="00242E01" w:rsidRPr="00242E01" w:rsidRDefault="00242E01" w:rsidP="00242E01">
             <w:pPr>
               <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00242E01">
-[...3 lines deleted...]
-              <w:t xml:space="preserve">The student correctly uses the examination tools for the examination, adheres to the proper positioning of the patient, informs the patient about the peculiarities of the examination, properly conducts the clinical examination </w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>The</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>student</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>correctly</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>uses</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>examination</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>tools</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>for</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>examination</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>adheres</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>to</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>proper</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>positioning</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>of</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>patient</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>informs</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>patient</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>about</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>peculiarities</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>of</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>examination</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>properly</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>conducts</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>clinical</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>examination</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00242E01" w:rsidRPr="00242E01" w14:paraId="7AE4400A" w14:textId="77777777" w:rsidTr="00242E01">
         <w:trPr>
           <w:trHeight w:val="2111"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="907" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6E233FF2" w14:textId="77777777" w:rsidR="00242E01" w:rsidRPr="00242E01" w:rsidRDefault="00242E01" w:rsidP="00242E01">
             <w:pPr>
               <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="67" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
@@ -1810,82 +7000,392 @@
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>10.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4731" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="59591788" w14:textId="77777777" w:rsidR="00242E01" w:rsidRPr="00242E01" w:rsidRDefault="00242E01" w:rsidP="00242E01">
             <w:pPr>
               <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00242E01">
-[...3 lines deleted...]
-              <w:t xml:space="preserve">Determine the tactics of management and treatment </w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Determine</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>tactics</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>of</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>management</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>treatment</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="49E8968B" w14:textId="77777777" w:rsidR="00242E01" w:rsidRPr="00242E01" w:rsidRDefault="00242E01" w:rsidP="00242E01">
             <w:pPr>
               <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00242E01">
-[...3 lines deleted...]
-              <w:t xml:space="preserve">The student correctly formulated a preliminary diagnosis and determined the necessary set of therapeutic and preventive measures </w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>The</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>student</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>correctly</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>formulated</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> a </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>preliminary</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>diagnosis</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>determined</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>necessary</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>set</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>of</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>therapeutic</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>preventive</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>measures</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00242E01" w:rsidRPr="00242E01" w14:paraId="45B6C6D8" w14:textId="77777777" w:rsidTr="00242E01">
         <w:trPr>
           <w:trHeight w:val="1296"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="907" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="16" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
@@ -1909,88 +7409,440 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4731" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="16" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5437A3B7" w14:textId="77777777" w:rsidR="00242E01" w:rsidRPr="00242E01" w:rsidRDefault="00242E01" w:rsidP="00242E01">
             <w:pPr>
               <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00242E01">
-[...3 lines deleted...]
-              <w:t xml:space="preserve">Conduct technical skills in accordance with the task given in the clinical scenario </w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Conduct</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>technical</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>skills</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>in</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>accordance</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>with</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>task</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>given</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>in</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>clinical</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>scenario</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="16" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="75908E7A" w14:textId="77777777" w:rsidR="00242E01" w:rsidRPr="00242E01" w:rsidRDefault="00242E01" w:rsidP="00242E01">
             <w:pPr>
               <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00242E01">
-[...3 lines deleted...]
-              <w:t xml:space="preserve">The student correctly conducts technical skills in accordance with the target practical task </w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>The</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>student</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>correctly</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>conducts</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>technical</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>skills</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>in</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>accordance</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>with</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>target</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>practical</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>task</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00242E01" w:rsidRPr="00242E01" w14:paraId="16AA5BB3" w14:textId="77777777" w:rsidTr="00242E01">
         <w:trPr>
           <w:trHeight w:val="1995"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="907" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="16" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
@@ -2015,89 +7867,457 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4731" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="16" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="19C45C82" w14:textId="77777777" w:rsidR="00242E01" w:rsidRPr="00242E01" w:rsidRDefault="00242E01" w:rsidP="00242E01">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00242E01">
-[...4 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Determine</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>chewing</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>group</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>of</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>teeth</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="16" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1D1DAE09" w14:textId="77777777" w:rsidR="00242E01" w:rsidRPr="00242E01" w:rsidRDefault="00242E01" w:rsidP="00242E01">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="75" w:firstLine="0"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00242E01">
-[...4 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>The</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>student</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>is</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>selected</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>from</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>available</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>set</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>of</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>materials</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>technical</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>support</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>prepared</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>for</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>further</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>work</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>of</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>patient</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>model</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00242E01" w:rsidRPr="00242E01" w14:paraId="60C7CB81" w14:textId="77777777" w:rsidTr="00242E01">
         <w:trPr>
           <w:trHeight w:val="767"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="907" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="16" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="208C9FFF" w14:textId="77777777" w:rsidR="00242E01" w:rsidRPr="00242E01" w:rsidRDefault="00242E01" w:rsidP="00242E01">
@@ -2121,94 +8341,351 @@
           <w:tcPr>
             <w:tcW w:w="4731" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="16" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4DE2B56E" w14:textId="77777777" w:rsidR="00242E01" w:rsidRPr="00242E01" w:rsidRDefault="00242E01" w:rsidP="00242E01">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="62" w:firstLine="0"/>
               <w:rPr>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00242E01">
               <w:rPr>
                 <w:color w:val="231F20"/>
                 <w:w w:val="105"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Choose a tooth acceptable for non-invasive sealing </w:t>
+              <w:t>Choose</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> a </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>tooth</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>acceptable</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>for</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>non-invasive</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>sealing</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="16" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0D5714DB" w14:textId="77777777" w:rsidR="00242E01" w:rsidRPr="00242E01" w:rsidRDefault="00242E01" w:rsidP="00242E01">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="48" w:firstLine="0"/>
               <w:rPr>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00242E01">
-[...5 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Closed</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>intact</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>fissures</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>at</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>stage</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>of</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>tooth</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>root</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>formation</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00242E01" w:rsidRPr="00242E01" w14:paraId="5DB390F6" w14:textId="77777777" w:rsidTr="00242E01">
         <w:trPr>
           <w:trHeight w:val="1298"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="907" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="16" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6BD70BAC" w14:textId="77777777" w:rsidR="00242E01" w:rsidRPr="00242E01" w:rsidRDefault="00242E01" w:rsidP="00242E01">
@@ -2232,94 +8709,587 @@
           <w:tcPr>
             <w:tcW w:w="4731" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="16" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="33E7B055" w14:textId="77777777" w:rsidR="00242E01" w:rsidRPr="00242E01" w:rsidRDefault="00242E01" w:rsidP="00242E01">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="62" w:firstLine="0"/>
               <w:rPr>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00242E01">
               <w:rPr>
                 <w:color w:val="231F20"/>
                 <w:w w:val="105"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clean the chewing, vestibular and oral surfaces of the tooth with end brushes and a medium abrasiveness paste </w:t>
+              <w:t>Clean</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>chewing</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>vestibular</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>oral</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>surfaces</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>of</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>tooth</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>with</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>end</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>brushes</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> a </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>medium</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>abrasiveness</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>paste</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="16" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5A64879E" w14:textId="77777777" w:rsidR="00242E01" w:rsidRPr="00242E01" w:rsidRDefault="00242E01" w:rsidP="00242E01">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="61" w:firstLine="0"/>
               <w:rPr>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00242E01">
-[...5 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>The</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>chewing</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>vestibular</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>oral</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>surfaces</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>are</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>free</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>of</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>soft</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>plaque</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00242E01" w:rsidRPr="00242E01" w14:paraId="0D36F04E" w14:textId="77777777" w:rsidTr="00242E01">
         <w:trPr>
           <w:trHeight w:val="641"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="907" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="16" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4CCD2208" w14:textId="77777777" w:rsidR="00242E01" w:rsidRPr="00242E01" w:rsidRDefault="00242E01" w:rsidP="00242E01">
@@ -2343,101 +9313,412 @@
           <w:tcPr>
             <w:tcW w:w="4731" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="16" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="749F5FA0" w14:textId="77777777" w:rsidR="00242E01" w:rsidRPr="00242E01" w:rsidRDefault="00242E01" w:rsidP="00242E01">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00242E01">
               <w:rPr>
                 <w:color w:val="231F20"/>
                 <w:w w:val="105"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clean the contact surfaces of the tooth </w:t>
-[...7 lines deleted...]
-            </w:r>
+              <w:t>Clean</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>contact</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>surfaces</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>of</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>tooth</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>with</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>floss</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="16" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="21246B59" w14:textId="77777777" w:rsidR="00242E01" w:rsidRPr="00242E01" w:rsidRDefault="00242E01" w:rsidP="00242E01">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="61" w:firstLine="0"/>
               <w:rPr>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00242E01">
-[...5 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>The</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>contact</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>surfaces</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>of</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>tooth</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>are</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>free</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>of</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>soft</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>plaque</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00242E01" w:rsidRPr="00242E01" w14:paraId="7FCDA348" w14:textId="77777777" w:rsidTr="00242E01">
         <w:trPr>
           <w:trHeight w:val="609"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="907" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="16" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0FAD91F1" w14:textId="77777777" w:rsidR="00242E01" w:rsidRPr="00242E01" w:rsidRDefault="00242E01" w:rsidP="00242E01">
@@ -2463,113 +9744,312 @@
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="16" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="10C48778" w14:textId="77777777" w:rsidR="00242E01" w:rsidRPr="00242E01" w:rsidRDefault="00242E01" w:rsidP="00242E01">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:color w:val="231F20"/>
                 <w:w w:val="105"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00242E01">
               <w:rPr>
                 <w:color w:val="231F20"/>
                 <w:w w:val="105"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rinse all tooth surfaces with water </w:t>
+              <w:t>Rinse</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>all</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>tooth</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>surfaces</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>with</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>water</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5E8DD3EB" w14:textId="77777777" w:rsidR="00242E01" w:rsidRPr="00242E01" w:rsidRDefault="00242E01" w:rsidP="00242E01">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00242E01">
               <w:rPr>
                 <w:color w:val="231F20"/>
                 <w:w w:val="105"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>within 20 – 30 seconds</w:t>
-            </w:r>
+              <w:t>within</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 20 – 30 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>seconds</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="16" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0207C999" w14:textId="77777777" w:rsidR="00242E01" w:rsidRPr="00242E01" w:rsidRDefault="00242E01" w:rsidP="00242E01">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="75" w:firstLine="0"/>
               <w:rPr>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00242E01">
-[...5 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>All</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>tooth</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>surfaces</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>are</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>clean</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00242E01" w:rsidRPr="00242E01" w14:paraId="2081F048" w14:textId="77777777" w:rsidTr="00242E01">
         <w:trPr>
           <w:trHeight w:val="1038"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="907" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="16" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="0EFE03E9" w14:textId="77777777" w:rsidR="00242E01" w:rsidRPr="00242E01" w:rsidRDefault="00242E01" w:rsidP="00242E01">
             <w:pPr>
@@ -2612,92 +10092,416 @@
           <w:tcPr>
             <w:tcW w:w="4731" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="16" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2F9AC5BA" w14:textId="77777777" w:rsidR="00242E01" w:rsidRPr="00242E01" w:rsidRDefault="00242E01" w:rsidP="00242E01">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="62" w:firstLine="0"/>
               <w:rPr>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00242E01">
-[...5 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Isolate</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>tooth</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>from</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>saliva</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>with</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>cotton</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>or</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>cotton</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>rollers</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> a </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>saliva</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>extractor</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="16" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5FA0379A" w14:textId="77777777" w:rsidR="00242E01" w:rsidRPr="00242E01" w:rsidRDefault="00242E01" w:rsidP="00242E01">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00242E01">
-[...5 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>The</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>tooth</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>does</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>not</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>come</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>into</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>contact</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>with</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>saliva</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00242E01" w:rsidRPr="00242E01" w14:paraId="5B805AB2" w14:textId="77777777" w:rsidTr="00242E01">
         <w:trPr>
           <w:trHeight w:val="330"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="907" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="16" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="33EBABC3" w14:textId="77777777" w:rsidR="00242E01" w:rsidRPr="00242E01" w:rsidRDefault="00242E01" w:rsidP="00242E01">
@@ -2721,94 +10525,262 @@
           <w:tcPr>
             <w:tcW w:w="4731" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="16" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="732914C1" w14:textId="77777777" w:rsidR="00242E01" w:rsidRPr="00242E01" w:rsidRDefault="00242E01" w:rsidP="00242E01">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="62" w:firstLine="0"/>
               <w:rPr>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00242E01">
               <w:rPr>
                 <w:color w:val="231F20"/>
                 <w:w w:val="105"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Dry all tooth surfaces for 10-15 seconds</w:t>
-            </w:r>
+              <w:t>Dry</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>all</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>tooth</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>surfaces</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>for</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 10-15 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>seconds</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="16" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0A0E23CE" w14:textId="77777777" w:rsidR="00242E01" w:rsidRPr="00242E01" w:rsidRDefault="00242E01" w:rsidP="00242E01">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:hanging="28"/>
               <w:rPr>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00242E01">
-[...5 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>All</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>tooth</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>surfaces</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>are</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>dry</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00242E01" w:rsidRPr="00242E01" w14:paraId="38496BE5" w14:textId="77777777" w:rsidTr="00242E01">
         <w:trPr>
           <w:trHeight w:val="1889"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="907" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="16" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="662435BB" w14:textId="77777777" w:rsidR="00242E01" w:rsidRPr="00242E01" w:rsidRDefault="00242E01" w:rsidP="00242E01">
@@ -2832,151 +10804,920 @@
           <w:tcPr>
             <w:tcW w:w="4731" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="16" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="162E2353" w14:textId="77777777" w:rsidR="00242E01" w:rsidRPr="00242E01" w:rsidRDefault="00242E01" w:rsidP="00242E01">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="62" w:firstLine="0"/>
               <w:rPr>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00242E01">
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Apply an etching gel containing 37% phosphoric acid to </w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Apply</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>an</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>etching</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>gel</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>containing</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 37% </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>phosphoric</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>acid</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>to</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00242E01">
               <w:rPr>
                 <w:color w:val="231F20"/>
                 <w:w w:val="105"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> the area of fissures and blind fossa </w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">(if available), </w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>area</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>of</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>fissures</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>blind</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>fossa</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>if</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>available</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">), </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="030DD935" w14:textId="77777777" w:rsidR="00242E01" w:rsidRPr="00242E01" w:rsidRDefault="00242E01" w:rsidP="00242E01">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00242E01">
-[...4 lines deleted...]
-              <w:t>at 15 s</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>at</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 15 s</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="16" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4552869E" w14:textId="77777777" w:rsidR="00242E01" w:rsidRPr="00242E01" w:rsidRDefault="00242E01" w:rsidP="00242E01">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="61" w:firstLine="0"/>
               <w:rPr>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00242E01">
-[...4 lines deleted...]
-              <w:t xml:space="preserve">The etching gel is evenly distributed over the fissure and in the blind socket </w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>The</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>etching</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>gel</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>is</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>evenly</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>distributed</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>over</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>fissure</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>in</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>blind</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>socket</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00242E01">
               <w:rPr>
                 <w:color w:val="231F20"/>
                 <w:w w:val="105"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>(if any).</w:t>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>if</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>any</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>).</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0A03365E" w14:textId="77777777" w:rsidR="00242E01" w:rsidRPr="00242E01" w:rsidRDefault="00242E01" w:rsidP="00242E01">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="61" w:hanging="28"/>
               <w:rPr>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00242E01">
-[...5 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Compliance</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>with</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>enamel</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>etching</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>time</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>in</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>area</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>of</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>fissures</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>blind</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>fossa</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00242E01" w:rsidRPr="00242E01" w14:paraId="5AC8FC18" w14:textId="77777777" w:rsidTr="00242E01">
         <w:trPr>
           <w:trHeight w:val="811"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="907" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="16" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="73BD0F6C" w14:textId="77777777" w:rsidR="00242E01" w:rsidRPr="00242E01" w:rsidRDefault="00242E01" w:rsidP="00242E01">
@@ -3000,92 +11741,391 @@
           <w:tcPr>
             <w:tcW w:w="4731" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="16" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="37059D44" w14:textId="77777777" w:rsidR="00242E01" w:rsidRPr="00242E01" w:rsidRDefault="00242E01" w:rsidP="00242E01">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="62" w:firstLine="0"/>
               <w:rPr>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00242E01">
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Rinse the etched area(s) with water for 30 seconds </w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Rinse</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>etched</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>area</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(s) </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>with</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>water</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>for</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 30 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>seconds</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="16" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6D6F1D6E" w14:textId="77777777" w:rsidR="00242E01" w:rsidRPr="00242E01" w:rsidRDefault="00242E01" w:rsidP="00242E01">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="203" w:firstLine="0"/>
               <w:rPr>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00242E01">
-[...5 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Fissures</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>blind</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>fossa</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>if</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>any</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>do</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>not</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>contain</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>etching</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>gel</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>residues</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00242E01" w:rsidRPr="00242E01" w14:paraId="2E5E007D" w14:textId="77777777" w:rsidTr="00242E01">
         <w:trPr>
           <w:trHeight w:val="411"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="907" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="16" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6B7C1DBA" w14:textId="77777777" w:rsidR="00242E01" w:rsidRPr="00242E01" w:rsidRDefault="00242E01" w:rsidP="00242E01">
@@ -3109,92 +12149,224 @@
           <w:tcPr>
             <w:tcW w:w="4731" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="16" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="138D4FD3" w14:textId="77777777" w:rsidR="00242E01" w:rsidRPr="00242E01" w:rsidRDefault="00242E01" w:rsidP="00242E01">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00242E01">
-[...5 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Replace</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>cotton</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>or</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>cotton</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>rollers</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="16" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2F3C10D1" w14:textId="77777777" w:rsidR="00242E01" w:rsidRPr="00242E01" w:rsidRDefault="00242E01" w:rsidP="00242E01">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="203" w:firstLine="0"/>
               <w:rPr>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00242E01">
-[...5 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Cotton</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>or</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>cotton</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>rollers</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>dry</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00242E01" w:rsidRPr="00242E01" w14:paraId="03A75070" w14:textId="77777777" w:rsidTr="00242E01">
         <w:trPr>
           <w:trHeight w:val="1283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="907" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="16" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="674577BA" w14:textId="77777777" w:rsidR="00242E01" w:rsidRPr="00242E01" w:rsidRDefault="00242E01" w:rsidP="00242E01">
@@ -3218,111 +12390,528 @@
           <w:tcPr>
             <w:tcW w:w="4731" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="16" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6F0EFCE0" w14:textId="77777777" w:rsidR="00242E01" w:rsidRPr="00242E01" w:rsidRDefault="00242E01" w:rsidP="00242E01">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="62" w:firstLine="0"/>
               <w:rPr>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00242E01">
               <w:rPr>
                 <w:color w:val="231F20"/>
                 <w:w w:val="105"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Dry all tooth surfaces for 10-15 seconds</w:t>
-            </w:r>
+              <w:t>Dry</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>all</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>tooth</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>surfaces</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>for</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 10-15 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>seconds</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="16" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2D080334" w14:textId="77777777" w:rsidR="00242E01" w:rsidRPr="00242E01" w:rsidRDefault="00242E01" w:rsidP="00242E01">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="203" w:firstLine="0"/>
               <w:rPr>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00242E01">
-[...4 lines deleted...]
-              <w:t>All tooth surfaces are dry.</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>All</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>tooth</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>surfaces</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>are</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>dry</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="276FB609" w14:textId="77777777" w:rsidR="00242E01" w:rsidRPr="00242E01" w:rsidRDefault="00242E01" w:rsidP="00242E01">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="203" w:firstLine="0"/>
               <w:rPr>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00242E01">
-[...5 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>The</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>enamel</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>in</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>area</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>of</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>fissures</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>blind</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>fossa</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>if</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>any</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>has</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>acquired</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> a </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>chalky</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>color</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00242E01" w:rsidRPr="00242E01" w14:paraId="0368383E" w14:textId="77777777" w:rsidTr="00242E01">
         <w:trPr>
           <w:trHeight w:val="1374"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="907" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="16" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="44C59202" w14:textId="77777777" w:rsidR="00242E01" w:rsidRPr="00242E01" w:rsidRDefault="00242E01" w:rsidP="00242E01">
@@ -3348,102 +12937,564 @@
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="16" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6A7F2ED7" w14:textId="77777777" w:rsidR="00242E01" w:rsidRPr="00242E01" w:rsidRDefault="00242E01" w:rsidP="00242E01">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="62" w:firstLine="0"/>
               <w:rPr>
                 <w:color w:val="231F20"/>
                 <w:w w:val="105"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00242E01">
               <w:rPr>
                 <w:color w:val="231F20"/>
                 <w:w w:val="105"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Apply light-curing composite sealant to the fissure and blind fossa (if available) using a cannula syringe</w:t>
-            </w:r>
+              <w:t>Apply</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>light-curing</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>composite</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>sealant</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>to</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>fissure</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>blind</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>fossa</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>if</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>available</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>using</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> a </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>cannula</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>syringe</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="16" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2C34DF53" w14:textId="77777777" w:rsidR="00242E01" w:rsidRPr="00242E01" w:rsidRDefault="00242E01" w:rsidP="00242E01">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="203" w:firstLine="0"/>
               <w:rPr>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00242E01">
-[...5 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Composite</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00242E01">
               <w:rPr>
                 <w:color w:val="231F20"/>
                 <w:w w:val="105"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>sealant fills the fissure and blind fossa (if any)</w:t>
+              <w:t>sealant</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>fills</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>fissure</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>blind</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>fossa</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>if</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>any</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00242E01" w:rsidRPr="00242E01" w14:paraId="222C52DB" w14:textId="77777777" w:rsidTr="00242E01">
         <w:trPr>
           <w:trHeight w:val="345"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="907" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="16" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
@@ -3470,103 +13521,572 @@
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="16" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="18E1F298" w14:textId="77777777" w:rsidR="00242E01" w:rsidRPr="00242E01" w:rsidRDefault="00242E01" w:rsidP="00242E01">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="62" w:firstLine="0"/>
               <w:rPr>
                 <w:color w:val="231F20"/>
                 <w:w w:val="105"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00242E01">
               <w:rPr>
                 <w:color w:val="231F20"/>
                 <w:w w:val="105"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Evenly distribute the sealant along the entire length of the fissure with a probe</w:t>
-            </w:r>
+              <w:t>Evenly</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>distribute</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>sealant</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>along</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>entire</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>length</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>of</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>fissure</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>with</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> a </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>probe</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="16" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2F246465" w14:textId="77777777" w:rsidR="00242E01" w:rsidRPr="00242E01" w:rsidRDefault="00242E01" w:rsidP="00242E01">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="62" w:firstLine="0"/>
               <w:rPr>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00242E01">
-[...5 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>The</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>composite</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00242E01">
               <w:rPr>
                 <w:color w:val="231F20"/>
                 <w:w w:val="105"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>sealant is evenly distributed along the entire length of the fissure</w:t>
-            </w:r>
+              <w:t>sealant</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>is</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>evenly</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>distributed</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>along</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>entire</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>length</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>of</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>fissure</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00242E01" w:rsidRPr="00242E01" w14:paraId="145B5CE2" w14:textId="77777777" w:rsidTr="00242E01">
         <w:trPr>
           <w:trHeight w:val="405"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="907" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="16" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="19735F12" w14:textId="77777777" w:rsidR="00242E01" w:rsidRPr="00242E01" w:rsidRDefault="00242E01" w:rsidP="00242E01">
@@ -3591,111 +14111,282 @@
           <w:tcPr>
             <w:tcW w:w="4731" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="16" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7A130243" w14:textId="77777777" w:rsidR="00242E01" w:rsidRPr="00242E01" w:rsidRDefault="00242E01" w:rsidP="00242E01">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="62" w:firstLine="0"/>
               <w:rPr>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00242E01">
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Polymerize the sealant during </w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Polymerize</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>sealant</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>during</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="464AC48B" w14:textId="77777777" w:rsidR="00242E01" w:rsidRPr="00242E01" w:rsidRDefault="00242E01" w:rsidP="00242E01">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="62" w:firstLine="0"/>
               <w:rPr>
                 <w:color w:val="231F20"/>
                 <w:w w:val="105"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00242E01">
               <w:rPr>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>20 s</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="16" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3D62DA3E" w14:textId="77777777" w:rsidR="00242E01" w:rsidRPr="00242E01" w:rsidRDefault="00242E01" w:rsidP="00242E01">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="62" w:firstLine="0"/>
               <w:rPr>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00242E01">
-[...5 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Compliance</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>with</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>polymerization</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>time</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>of</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>sealant</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00242E01" w:rsidRPr="00242E01" w14:paraId="716E6CCC" w14:textId="77777777" w:rsidTr="00242E01">
         <w:trPr>
           <w:trHeight w:val="330"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="907" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="16" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="10071435" w14:textId="77777777" w:rsidR="00242E01" w:rsidRPr="00242E01" w:rsidRDefault="00242E01" w:rsidP="00242E01">
@@ -3721,100 +14412,880 @@
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="16" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7A9F0161" w14:textId="77777777" w:rsidR="00242E01" w:rsidRPr="00242E01" w:rsidRDefault="00242E01" w:rsidP="00242E01">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="62" w:firstLine="0"/>
               <w:rPr>
                 <w:color w:val="231F20"/>
                 <w:w w:val="105"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00242E01">
               <w:rPr>
                 <w:color w:val="231F20"/>
                 <w:w w:val="105"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Check the occlusal contacts with articulation paper, </w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve"> if necessary, grind the sealant with diamond heads for the turbine tip of spherical or olive-shaped fine grain (red marking), polish the sealant with polishing heads for the mechanical tip </w:t>
+              <w:t>Check</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>occlusal</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>contacts</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>with</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>articulation</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>paper</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>if</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>necessary</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>grind</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>sealant</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>with</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>diamond</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>heads</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>for</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>turbine</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>tip</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>of</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>spherical</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>or</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>olive-shaped</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>fine</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>grain</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>red</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>marking</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">), </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>polish</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>sealant</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>with</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>polishing</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>heads</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>for</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>mechanical</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>tip</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="16" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4104D50F" w14:textId="77777777" w:rsidR="00242E01" w:rsidRPr="00242E01" w:rsidRDefault="00242E01" w:rsidP="00242E01">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="62" w:firstLine="0"/>
               <w:rPr>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00242E01">
-[...4 lines deleted...]
-              <w:t xml:space="preserve">The sealant does not exceed occlusive contacts and has a smooth surface  </w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>The</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>sealant</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>does</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>not</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>exceed</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>occlusive</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>contacts</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>has</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> a </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>smooth</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>surface</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00242E01" w:rsidRPr="00242E01" w14:paraId="0883FB22" w14:textId="77777777" w:rsidTr="00242E01">
         <w:trPr>
           <w:trHeight w:val="105"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="907" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="16" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
@@ -3841,150 +15312,684 @@
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="16" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1B8EBECF" w14:textId="77777777" w:rsidR="00242E01" w:rsidRPr="00242E01" w:rsidRDefault="00242E01" w:rsidP="00242E01">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="62" w:firstLine="0"/>
               <w:rPr>
                 <w:color w:val="231F20"/>
                 <w:w w:val="105"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00242E01">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:spacing w:val="3"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Provide recommendations to the patient</w:t>
-            </w:r>
+              <w:t>Provide</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:spacing w:val="3"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:spacing w:val="3"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>recommendations</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:spacing w:val="3"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:spacing w:val="3"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>to</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:spacing w:val="3"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:spacing w:val="3"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:spacing w:val="3"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:spacing w:val="3"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>patient</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="16" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4E3ACA4A" w14:textId="77777777" w:rsidR="00242E01" w:rsidRPr="00242E01" w:rsidRDefault="00242E01" w:rsidP="00242E01">
             <w:pPr>
               <w:spacing w:line="264" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="105" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:spacing w:val="3"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00242E01">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:spacing w:val="3"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Recommendations to the patient:</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:spacing w:val="3"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Recommendations</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:spacing w:val="3"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:spacing w:val="3"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>to</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:spacing w:val="3"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:spacing w:val="3"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:spacing w:val="3"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:spacing w:val="3"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>patient</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:spacing w:val="3"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="406F5079" w14:textId="77777777" w:rsidR="00242E01" w:rsidRPr="00242E01" w:rsidRDefault="00242E01" w:rsidP="00242E01">
             <w:pPr>
               <w:spacing w:line="264" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="105" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:spacing w:val="3"/>
                 <w:lang w:val="ru-RU" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00242E01">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:spacing w:val="3"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>- do not eat food for 2 hours;</w:t>
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:spacing w:val="3"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>do</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:spacing w:val="3"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:spacing w:val="3"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>not</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:spacing w:val="3"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:spacing w:val="3"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>eat</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:spacing w:val="3"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:spacing w:val="3"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>food</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:spacing w:val="3"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:spacing w:val="3"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>for</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:spacing w:val="3"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:spacing w:val="3"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>hours</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:spacing w:val="3"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="096F18C3" w14:textId="77777777" w:rsidR="00242E01" w:rsidRPr="00242E01" w:rsidRDefault="00242E01" w:rsidP="00242E01">
             <w:pPr>
               <w:spacing w:line="264" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="105" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:spacing w:val="3"/>
                 <w:lang w:val="ru-RU" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00242E01">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:spacing w:val="3"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>- brush your teeth 2 times a day, using basic and additional hygiene products;</w:t>
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:spacing w:val="3"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>brush</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:spacing w:val="3"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:spacing w:val="3"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>your</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:spacing w:val="3"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:spacing w:val="3"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>teeth</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:spacing w:val="3"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:spacing w:val="3"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>times</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:spacing w:val="3"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> a </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:spacing w:val="3"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>day</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:spacing w:val="3"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:spacing w:val="3"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>using</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:spacing w:val="3"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:spacing w:val="3"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>basic</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:spacing w:val="3"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:spacing w:val="3"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:spacing w:val="3"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:spacing w:val="3"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>additional</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:spacing w:val="3"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:spacing w:val="3"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>hygiene</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:spacing w:val="3"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:spacing w:val="3"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>products</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:spacing w:val="3"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0615AC69" w14:textId="77777777" w:rsidR="00242E01" w:rsidRPr="00242E01" w:rsidRDefault="00242E01" w:rsidP="00242E01">
             <w:pPr>
               <w:spacing w:after="25" w:line="252" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="105" w:firstLine="0"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00242E01">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:spacing w:val="3"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>- visit the dentist 2 times a year</w:t>
-            </w:r>
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:spacing w:val="3"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>visit</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:spacing w:val="3"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:spacing w:val="3"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:spacing w:val="3"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:spacing w:val="3"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>dentist</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:spacing w:val="3"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:spacing w:val="3"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>times</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:spacing w:val="3"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> a </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:spacing w:val="3"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>year</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00242E01" w:rsidRPr="00242E01" w14:paraId="2F42C9F7" w14:textId="77777777" w:rsidTr="00242E01">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="907" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="16" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4A4609AA" w14:textId="77777777" w:rsidR="00242E01" w:rsidRPr="00242E01" w:rsidRDefault="00242E01" w:rsidP="00242E01">
@@ -4010,90 +16015,668 @@
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="16" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7BED8F14" w14:textId="77777777" w:rsidR="00242E01" w:rsidRPr="00242E01" w:rsidRDefault="00242E01" w:rsidP="00242E01">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="62" w:firstLine="0"/>
               <w:rPr>
                 <w:color w:val="231F20"/>
                 <w:w w:val="105"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00242E01">
-[...4 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Familiarize</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>patient</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>with</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>main</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>measures</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>for</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>prevention</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>of</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>development</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>of</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>dental</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>diseases</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>taking</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>into</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>account</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>peculiarities</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>of</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>clinical</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>situation</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="16" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6396E7AD" w14:textId="77777777" w:rsidR="00242E01" w:rsidRPr="00242E01" w:rsidRDefault="00242E01" w:rsidP="00242E01">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="62" w:firstLine="0"/>
               <w:rPr>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00242E01">
-[...4 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>The</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>patient</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>is</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>informed</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>by</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>student</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>about</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>main</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>measures</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>to</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>prevent</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>development</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>of</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>dental</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>diseases</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00242E01" w:rsidRPr="00242E01" w14:paraId="7CD5C2F0" w14:textId="77777777" w:rsidTr="00242E01">
         <w:trPr>
           <w:trHeight w:val="150"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="907" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="16" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="304AD4B6" w14:textId="77777777" w:rsidR="00242E01" w:rsidRPr="00242E01" w:rsidRDefault="00242E01" w:rsidP="00242E01">
@@ -4119,89 +16702,203 @@
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="16" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="41CF04A3" w14:textId="77777777" w:rsidR="00242E01" w:rsidRPr="00242E01" w:rsidRDefault="00242E01" w:rsidP="00242E01">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="62" w:firstLine="0"/>
               <w:rPr>
                 <w:color w:val="231F20"/>
                 <w:w w:val="105"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00242E01">
-[...3 lines deleted...]
-              <w:t>Disposal of personal protective equipment (PPE)</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Disposal</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>of</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>personal</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>protective</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>equipment</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (PPE)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="16" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3DF1B5BC" w14:textId="77777777" w:rsidR="00242E01" w:rsidRPr="00242E01" w:rsidRDefault="00242E01" w:rsidP="00242E01">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="62" w:firstLine="0"/>
               <w:rPr>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00242E01">
-[...3 lines deleted...]
-              <w:t xml:space="preserve">Remove mask and gloves  </w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Remove</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>mask</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>gloves</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00242E01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6ED361B4" w14:textId="77777777" w:rsidR="00AB60E9" w:rsidRDefault="00AB60E9" w:rsidP="0066430A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="708"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="567B9643" w14:textId="77777777" w:rsidR="00AB60E9" w:rsidRDefault="00AB60E9" w:rsidP="0066430A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="708"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="28"/>
@@ -4267,158 +16964,297 @@
         <w:gridCol w:w="1919"/>
         <w:gridCol w:w="1354"/>
         <w:gridCol w:w="1211"/>
       </w:tblGrid>
       <w:tr w:rsidR="00AB60E9" w14:paraId="3FD58E61" w14:textId="77777777" w:rsidTr="009165D4">
         <w:trPr>
           <w:trHeight w:val="1294"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3586" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3515F30C" w14:textId="77777777" w:rsidR="00AB60E9" w:rsidRDefault="00AB60E9" w:rsidP="009165D4">
             <w:pPr>
               <w:spacing w:after="0" w:line="256" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
-              <w:t xml:space="preserve">Student identification, receipt of the task and familiarization with it </w:t>
+              <w:t>Student</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>identification</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>receipt</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>of</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>task</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>and</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>familiarization</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>with</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>it</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1344" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2619F165" w14:textId="77777777" w:rsidR="00AB60E9" w:rsidRDefault="00AB60E9" w:rsidP="009165D4">
             <w:pPr>
               <w:spacing w:after="0" w:line="256" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
-              <w:t xml:space="preserve">Completed Task </w:t>
+              <w:t>Completed</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Task</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1959" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4C4E87F5" w14:textId="77777777" w:rsidR="00AB60E9" w:rsidRDefault="00AB60E9" w:rsidP="009165D4">
             <w:pPr>
               <w:spacing w:after="9" w:line="256" w:lineRule="auto"/>
               <w:ind w:left="29" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Warnings</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="7BC29ACA" w14:textId="77777777" w:rsidR="00AB60E9" w:rsidRDefault="00AB60E9" w:rsidP="009165D4">
             <w:pPr>
               <w:spacing w:after="22" w:line="256" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="73" w:firstLine="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">I </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="73B940F3" w14:textId="77777777" w:rsidR="00AB60E9" w:rsidRDefault="00AB60E9" w:rsidP="009165D4">
             <w:pPr>
               <w:spacing w:after="20" w:line="256" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="73" w:firstLine="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
-              <w:t xml:space="preserve">About time </w:t>
+              <w:t>About</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>time</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="24FD9700" w14:textId="77777777" w:rsidR="00AB60E9" w:rsidRDefault="00AB60E9" w:rsidP="009165D4">
             <w:pPr>
               <w:spacing w:after="0" w:line="256" w:lineRule="auto"/>
               <w:ind w:left="19" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">(substitute) </w:t>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>substitute</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2F96A40E" w14:textId="77777777" w:rsidR="00AB60E9" w:rsidRDefault="00AB60E9" w:rsidP="009165D4">
             <w:pPr>
               <w:spacing w:after="0" w:line="237" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
-              <w:t xml:space="preserve">Switch to </w:t>
+              <w:t>Switch</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>to</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="41208ABF" w14:textId="77777777" w:rsidR="00AB60E9" w:rsidRDefault="00AB60E9" w:rsidP="009165D4">
             <w:pPr>
               <w:spacing w:after="0" w:line="256" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
-              <w:t xml:space="preserve">next station </w:t>
+              <w:t>next</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>station</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1090" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="18779D2D" w14:textId="77777777" w:rsidR="00AB60E9" w:rsidRDefault="00AB60E9" w:rsidP="009165D4">
             <w:pPr>
               <w:spacing w:after="0" w:line="256" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Total</w:t>
@@ -4429,161 +17265,237 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AB60E9" w14:paraId="401A3954" w14:textId="77777777" w:rsidTr="009165D4">
         <w:trPr>
           <w:trHeight w:val="990"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3586" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7EC40091" w14:textId="77777777" w:rsidR="00AB60E9" w:rsidRDefault="00AB60E9" w:rsidP="009165D4">
             <w:pPr>
               <w:spacing w:after="0" w:line="256" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="70" w:firstLine="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve"> 1-2 minutes. </w:t>
+              <w:t xml:space="preserve"> 1-2 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>minutes</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4056B901" w14:textId="77777777" w:rsidR="00AB60E9" w:rsidRDefault="00AB60E9" w:rsidP="009165D4">
             <w:pPr>
               <w:spacing w:after="0" w:line="256" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="3" w:firstLine="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1344" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5A043ECB" w14:textId="77777777" w:rsidR="00AB60E9" w:rsidRDefault="00AB60E9" w:rsidP="009165D4">
             <w:pPr>
               <w:spacing w:after="0" w:line="256" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="72" w:firstLine="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">6-8 </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="009F0B70">
               <w:t>minutes</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1959" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6FE9CD02" w14:textId="77777777" w:rsidR="00AB60E9" w:rsidRDefault="00AB60E9" w:rsidP="009165D4">
             <w:pPr>
               <w:spacing w:after="0" w:line="256" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">2 minutes before the end of the time </w:t>
+              <w:t xml:space="preserve">2 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>minutes</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>before</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>end</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>of</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>time</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="776AA8B4" w14:textId="77777777" w:rsidR="00AB60E9" w:rsidRDefault="00AB60E9" w:rsidP="009165D4">
             <w:pPr>
               <w:spacing w:after="0" w:line="256" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="67" w:firstLine="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">1 </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="009F0B70">
-              <w:t>minutes.</w:t>
+              <w:t>minutes</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="009F0B70">
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1090" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="51D6FFA5" w14:textId="77777777" w:rsidR="00AB60E9" w:rsidRDefault="00AB60E9" w:rsidP="009165D4">
             <w:pPr>
               <w:spacing w:after="0" w:line="256" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="67" w:firstLine="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">10 </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="009F0B70">
-              <w:t>minutes.</w:t>
+              <w:t>minutes</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="009F0B70">
+              <w:t>.</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="491623EE" w14:textId="77777777" w:rsidR="00AB60E9" w:rsidRDefault="00AB60E9" w:rsidP="00AB60E9">
       <w:pPr>
         <w:spacing w:after="0" w:line="256" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="716D482F" w14:textId="77777777" w:rsidR="00AB60E9" w:rsidRDefault="00AB60E9" w:rsidP="00AB60E9">
       <w:pPr>
         <w:spacing w:after="0" w:line="256" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -4645,162 +17557,354 @@
               </w:rPr>
               <w:t>з/п</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6676" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="17662EB9" w14:textId="77777777" w:rsidR="00AB60E9" w:rsidRDefault="00AB60E9" w:rsidP="009165D4">
             <w:pPr>
               <w:spacing w:after="0" w:line="256" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve">Components of the performance of the evaluated clinical case </w:t>
+              <w:t>Components</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>of</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>performance</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>of</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>evaluated</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>clinical</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>case</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2052" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="461B3ACF" w14:textId="77777777" w:rsidR="00AB60E9" w:rsidRDefault="00AB60E9" w:rsidP="009165D4">
             <w:pPr>
               <w:spacing w:after="0" w:line="256" w:lineRule="auto"/>
               <w:ind w:left="216" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:i/>
               </w:rPr>
-              <w:t xml:space="preserve">Duration  </w:t>
+              <w:t>Duration</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AB60E9" w14:paraId="4485BCE4" w14:textId="77777777" w:rsidTr="009165D4">
         <w:trPr>
           <w:trHeight w:val="698"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="552" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="69E02C11" w14:textId="77777777" w:rsidR="00AB60E9" w:rsidRDefault="00AB60E9" w:rsidP="009165D4">
             <w:pPr>
               <w:spacing w:after="0" w:line="256" w:lineRule="auto"/>
               <w:ind w:left="163" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">1 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6676" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5807824F" w14:textId="77777777" w:rsidR="00AB60E9" w:rsidRDefault="00AB60E9" w:rsidP="009165D4">
             <w:pPr>
               <w:spacing w:after="0" w:line="256" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
-              <w:t xml:space="preserve">Communication with the patient (assessment of communication skills) </w:t>
+              <w:t>Communication</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>with</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>patient</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>assessment</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>of</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>communication</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>skills</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2052" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="331EED63" w14:textId="77777777" w:rsidR="00AB60E9" w:rsidRDefault="00AB60E9" w:rsidP="009165D4">
             <w:pPr>
               <w:spacing w:after="0" w:line="256" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">1 </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00197781">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>minute</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AB60E9" w14:paraId="18325D36" w14:textId="77777777" w:rsidTr="009165D4">
         <w:trPr>
           <w:trHeight w:val="354"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="552" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="59AC4D12" w14:textId="77777777" w:rsidR="00AB60E9" w:rsidRDefault="00AB60E9" w:rsidP="009165D4">
@@ -4809,84 +17913,123 @@
               <w:ind w:left="163" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">2 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6676" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="42158800" w14:textId="77777777" w:rsidR="00AB60E9" w:rsidRDefault="00AB60E9" w:rsidP="009165D4">
             <w:pPr>
               <w:spacing w:after="0" w:line="256" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
-              <w:t xml:space="preserve">Collection of complaints and anamnesis </w:t>
+              <w:t>Collection</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>of</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>complaints</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>and</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>anamnesis</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2052" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4F0F4762" w14:textId="77777777" w:rsidR="00AB60E9" w:rsidRDefault="00AB60E9" w:rsidP="009165D4">
             <w:pPr>
               <w:spacing w:after="0" w:line="256" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">1 </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00197781">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>minute</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AB60E9" w14:paraId="07872421" w14:textId="77777777" w:rsidTr="009165D4">
         <w:trPr>
           <w:trHeight w:val="335"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="552" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5F2E9597" w14:textId="77777777" w:rsidR="00AB60E9" w:rsidRDefault="00AB60E9" w:rsidP="009165D4">
@@ -4896,489 +18039,635 @@
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">3 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6676" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="192DABCF" w14:textId="77777777" w:rsidR="00AB60E9" w:rsidRDefault="00AB60E9" w:rsidP="009165D4">
             <w:pPr>
               <w:spacing w:after="0" w:line="256" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
-              <w:t xml:space="preserve">Objective examination </w:t>
+              <w:t>Objective</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>examination</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2052" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0824D189" w14:textId="77777777" w:rsidR="00AB60E9" w:rsidRPr="00197781" w:rsidRDefault="00AB60E9" w:rsidP="009165D4">
             <w:pPr>
               <w:spacing w:after="0" w:line="256" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">1 </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00197781">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>minute</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AB60E9" w14:paraId="49AF3DD6" w14:textId="77777777" w:rsidTr="009165D4">
         <w:trPr>
           <w:trHeight w:val="382"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="552" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6681B1AB" w14:textId="77777777" w:rsidR="00AB60E9" w:rsidRDefault="00AB60E9" w:rsidP="009165D4">
             <w:pPr>
               <w:spacing w:after="0" w:line="256" w:lineRule="auto"/>
               <w:ind w:left="163" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">4 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6676" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1889E95B" w14:textId="77777777" w:rsidR="00AB60E9" w:rsidRDefault="00AB60E9" w:rsidP="009165D4">
             <w:pPr>
               <w:spacing w:after="0" w:line="256" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
-              <w:t xml:space="preserve">Diagnostics </w:t>
+              <w:t>Diagnostics</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2052" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7DCA01AD" w14:textId="77777777" w:rsidR="00AB60E9" w:rsidRDefault="00AB60E9" w:rsidP="009165D4">
             <w:pPr>
               <w:spacing w:after="0" w:line="256" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">1 </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00197781">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>minute</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AB60E9" w14:paraId="16F1DD2B" w14:textId="77777777" w:rsidTr="009165D4">
         <w:trPr>
           <w:trHeight w:val="328"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="552" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="62E41B79" w14:textId="77777777" w:rsidR="00AB60E9" w:rsidRDefault="00AB60E9" w:rsidP="009165D4">
             <w:pPr>
               <w:spacing w:after="0" w:line="256" w:lineRule="auto"/>
               <w:ind w:left="163" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">5 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6676" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="63FEDDE7" w14:textId="77777777" w:rsidR="00AB60E9" w:rsidRDefault="00AB60E9" w:rsidP="009165D4">
             <w:pPr>
               <w:spacing w:after="0" w:line="256" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
-              <w:t xml:space="preserve">Determination of management and treatment tactics </w:t>
+              <w:t>Determination</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>of</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>management</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>and</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>treatment</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>tactics</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2052" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4393C4CE" w14:textId="77777777" w:rsidR="00AB60E9" w:rsidRPr="00197781" w:rsidRDefault="00AB60E9" w:rsidP="009165D4">
             <w:pPr>
               <w:spacing w:after="0" w:line="256" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">1 </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00197781">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>minute</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AB60E9" w14:paraId="7A21FD8D" w14:textId="77777777" w:rsidTr="009165D4">
         <w:trPr>
           <w:trHeight w:val="462"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="552" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="57BE754A" w14:textId="77777777" w:rsidR="00AB60E9" w:rsidRDefault="00AB60E9" w:rsidP="009165D4">
             <w:pPr>
               <w:spacing w:after="0" w:line="256" w:lineRule="auto"/>
               <w:ind w:left="163" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">6 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6676" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="40A67A57" w14:textId="77777777" w:rsidR="00AB60E9" w:rsidRDefault="00AB60E9" w:rsidP="009165D4">
             <w:pPr>
               <w:spacing w:after="0" w:line="256" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
-              <w:t xml:space="preserve">Technical skills (manipulations) </w:t>
+              <w:t>Technical</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>skills</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>manipulations</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2052" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4DB02902" w14:textId="77777777" w:rsidR="00AB60E9" w:rsidRDefault="00AB60E9" w:rsidP="009165D4">
             <w:pPr>
               <w:spacing w:after="0" w:line="256" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">1 </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00197781">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>minute</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AB60E9" w14:paraId="72302EF6" w14:textId="77777777" w:rsidTr="009165D4">
         <w:trPr>
           <w:trHeight w:val="384"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="552" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="05090389" w14:textId="77777777" w:rsidR="00AB60E9" w:rsidRDefault="00AB60E9" w:rsidP="009165D4">
             <w:pPr>
               <w:spacing w:after="0" w:line="256" w:lineRule="auto"/>
               <w:ind w:left="163" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">7 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6676" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="45D9553E" w14:textId="77777777" w:rsidR="00AB60E9" w:rsidRDefault="00AB60E9" w:rsidP="009165D4">
             <w:pPr>
               <w:spacing w:after="0" w:line="256" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
-              <w:t xml:space="preserve">Prevention and promotion of a healthy lifestyle </w:t>
+              <w:t>Prevention</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>and</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>promotion</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>of</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> a </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>healthy</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>lifestyle</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2052" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3DA80763" w14:textId="77777777" w:rsidR="00AB60E9" w:rsidRDefault="00AB60E9" w:rsidP="009165D4">
             <w:pPr>
               <w:spacing w:after="0" w:line="256" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> 1 </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00197781">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>minute</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AB60E9" w14:paraId="3AD846BA" w14:textId="77777777" w:rsidTr="009165D4">
         <w:trPr>
           <w:trHeight w:val="418"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="552" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3D8696F1" w14:textId="77777777" w:rsidR="00AB60E9" w:rsidRDefault="00AB60E9" w:rsidP="009165D4">
             <w:pPr>
               <w:spacing w:after="0" w:line="256" w:lineRule="auto"/>
               <w:ind w:left="163" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">8 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6676" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6F5973E4" w14:textId="77777777" w:rsidR="00AB60E9" w:rsidRDefault="00AB60E9" w:rsidP="009165D4">
             <w:pPr>
               <w:spacing w:after="0" w:line="256" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
-              <w:t xml:space="preserve">Other </w:t>
+              <w:t>Other</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2052" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="55BFD196" w14:textId="77777777" w:rsidR="00AB60E9" w:rsidRDefault="00AB60E9" w:rsidP="009165D4">
             <w:pPr>
               <w:spacing w:after="0" w:line="256" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">1 </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00197781">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>minute</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="161E223E" w14:textId="77777777" w:rsidR="00AB60E9" w:rsidRDefault="00AB60E9" w:rsidP="00AB60E9">
       <w:pPr>
         <w:spacing w:after="0" w:line="256" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D1461BE" w14:textId="77777777" w:rsidR="00AB60E9" w:rsidRDefault="00AB60E9" w:rsidP="00AB60E9">
       <w:pPr>
         <w:spacing w:after="27" w:line="256" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
@@ -5400,270 +18689,2639 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5314BFE0" w14:textId="77777777" w:rsidR="00780D76" w:rsidRPr="00780D76" w:rsidRDefault="00780D76" w:rsidP="00780D76">
       <w:pPr>
         <w:spacing w:after="30" w:line="256" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="6" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="69A0D0FA" w14:textId="386FBC88" w:rsidR="00DC4415" w:rsidRDefault="00DC4415" w:rsidP="00DC4415">
       <w:pPr>
         <w:spacing w:after="30" w:line="256" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="597DFB2F" w14:textId="77777777" w:rsidR="00DC4415" w:rsidRDefault="00DC4415" w:rsidP="00DC4415">
       <w:pPr>
         <w:spacing w:after="13" w:line="268" w:lineRule="auto"/>
         <w:ind w:left="-5" w:hanging="10"/>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Competencies that are evaluated according to the CAP(C)I matrix. </w:t>
+        <w:t>Competencies</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>that</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>are</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>evaluated</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>according</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> CAP(C)I </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>matrix</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="511A1749" w14:textId="77777777" w:rsidR="00DC4415" w:rsidRDefault="00DC4415" w:rsidP="00DC4415">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:hanging="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">COMMUNICATION SKILLS.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70FC23DB" w14:textId="77777777" w:rsidR="00DC4415" w:rsidRDefault="00DC4415" w:rsidP="00DC4415">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:hanging="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">COLLECTION OF COMPLAINTS AND ANAMNESIS: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13F88EAF" w14:textId="77777777" w:rsidR="00DC4415" w:rsidRDefault="00DC4415" w:rsidP="00DC4415">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:hanging="360"/>
       </w:pPr>
-      <w:r>
-        <w:t xml:space="preserve">collect information about the general condition of the patient, assess the psychomotor and physical development of the patient, the condition of the organs of the maxillofacial area, on the basis of the results of laboratory and instrumental studies, evaluate information on the diagnosis; </w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>collect</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>information</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>about</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>general</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>condition</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>patient</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>assess</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>psychomotor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>and</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>physical</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>development</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>patient</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>condition</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>organs</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>maxillofacial</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>area</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>on</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>basis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>results</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>laboratory</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>and</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>instrumental</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>studies</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>evaluate</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>information</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>on</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>diagnosis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="41868872" w14:textId="77777777" w:rsidR="00DC4415" w:rsidRDefault="00DC4415" w:rsidP="00DC4415">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:hanging="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">OBJECTIVE EXAMINATION: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="612D5215" w14:textId="77777777" w:rsidR="00DC4415" w:rsidRDefault="00DC4415" w:rsidP="00DC4415">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:ind w:hanging="360"/>
       </w:pPr>
-      <w:r>
-        <w:t>identify and identify leading clinical symptoms and syndromes; according to standard methods, using preliminary data of the patient's anamnesis, data of the patient's examination, knowledge about the person, his organs and systems,</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>identify</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>and</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>identify</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>leading</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>clinical</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>symptoms</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>and</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>syndromes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>according</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>standard</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>methods</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>using</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>preliminary</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>data</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>patient's</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>anamnesis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>data</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>patient's</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>examination</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>knowledge</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>about</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>person</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>his</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>organs</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>and</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>systems</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="001160C1">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve">establish a probable nosological or syndromic preliminary clinical diagnosis of dental disease. </w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>establish</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>probable</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>nosological</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>or</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>syndromic</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>preliminary</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>clinical</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>diagnosis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>dental</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>disease</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22B2D336" w14:textId="0A706D06" w:rsidR="00DC4415" w:rsidRDefault="00DC4415" w:rsidP="00910FC4">
       <w:pPr>
         <w:pStyle w:val="aa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">TECHNICAL SKILLS (MANIPULATIONS): </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="415D8174" w14:textId="77777777" w:rsidR="00DC4415" w:rsidRDefault="00DC4415" w:rsidP="00910FC4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:hanging="360"/>
       </w:pPr>
-      <w:r>
-        <w:t xml:space="preserve">perform medical dental manipulations based on a preliminary and/or final clinical diagnosis for different segments of the population and in different conditions. </w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>perform</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>medical</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>dental</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>manipulations</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>based</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>on</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>preliminary</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>and</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>or</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>final</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>clinical</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>diagnosis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>for</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>different</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>segments</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>population</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>and</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>in</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>different</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>conditions</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B3C19E1" w14:textId="77777777" w:rsidR="00DC4415" w:rsidRDefault="00DC4415" w:rsidP="00910FC4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:hanging="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">DIAGNOSTICS:  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0BB9A54F" w14:textId="77777777" w:rsidR="00DC4415" w:rsidRDefault="00DC4415" w:rsidP="00910FC4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:hanging="360"/>
       </w:pPr>
-      <w:r>
-        <w:t xml:space="preserve">prescribe and analyze additional (mandatory and optional) methods of examination (laboratory, radiological, functional and/or instrumental) of patients with diseases of the organs and tissues of the oral cavity and maxillofacial region for differential diagnosis of diseases; </w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>prescribe</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>and</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>analyze</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>additional</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>mandatory</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>and</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>optional</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>methods</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>examination</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>laboratory</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>radiological</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>functional</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>and</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>or</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>instrumental</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>patients</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>with</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>diseases</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>organs</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>and</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>tissues</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>oral</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>cavity</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>and</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>maxillofacial</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>region</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>for</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>differential</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>diagnosis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>diseases</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C076FA2" w14:textId="77777777" w:rsidR="00DC4415" w:rsidRDefault="00DC4415" w:rsidP="00910FC4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:hanging="360"/>
       </w:pPr>
-      <w:r>
-        <w:t xml:space="preserve">identify and identify leading clinical symptoms and syndromes; according to standard methods, using preliminary data of the patient's anamnesis, data of the patient's examination, knowledge about the person, his organs and systems, to establish a probable nosological or syndromic preliminary clinical diagnosis of a dental disease; </w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>identify</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>and</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>identify</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>leading</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>clinical</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>symptoms</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>and</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>syndromes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>according</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>standard</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>methods</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>using</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>preliminary</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>data</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>patient's</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>anamnesis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>data</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>patient's</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>examination</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>knowledge</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>about</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>person</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>his</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>organs</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>and</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>systems</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>establish</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>probable</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>nosological</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>or</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>syndromic</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>preliminary</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>clinical</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>diagnosis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>dental</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>disease</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="745292EF" w14:textId="77777777" w:rsidR="00DC4415" w:rsidRDefault="00DC4415" w:rsidP="00910FC4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:hanging="360"/>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>determine</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>final</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>clinical</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>diagnosis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>observing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>relevant</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>ethical</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>and</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>legal</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>norms</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>by</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>making</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>an</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>informed</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>decision</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>and</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>logical</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>analysis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">obtained subjective and objective data of clinical, additional examination, differential diagnosis under the supervision of a doctor-head in a medical institution. </w:t>
+        <w:t>obtained</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>subjective</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>and</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>objective</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>data</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>clinical</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>additional</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>examination</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>differential</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>diagnosis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>under</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>supervision</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>doctor-head</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>in</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>medical</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>institution</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1EDBC90C" w14:textId="77777777" w:rsidR="00DC4415" w:rsidRDefault="00DC4415" w:rsidP="00910FC4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:hanging="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">DETERMINATION OF MANAGEMENT AND TREATMENT TACTICS: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70BC8C53" w14:textId="77777777" w:rsidR="00DC4415" w:rsidRDefault="00DC4415" w:rsidP="00910FC4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:hanging="360"/>
       </w:pPr>
-      <w:r>
-        <w:t xml:space="preserve">determine the approach, plan, type and principle of treatment of dental disease by making an informed decision according to existing algorithms and standard schemes. </w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>determine</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>approach</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>plan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>type</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>and</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>principle</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>treatment</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>dental</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>disease</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>by</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>making</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>an</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>informed</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>decision</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>according</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>existing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>algorithms</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>and</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>standard</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>schemes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C604A7C" w14:textId="77777777" w:rsidR="00DC4415" w:rsidRDefault="00DC4415" w:rsidP="00910FC4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="31" w:line="256" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">PREVENTION AND PROMOTION OF A HEALTHY LIFESTYLE: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6516341D" w14:textId="77777777" w:rsidR="00DC4415" w:rsidRDefault="00DC4415" w:rsidP="00910FC4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:hanging="360"/>
       </w:pPr>
-      <w:r>
-        <w:t xml:space="preserve">plan and implement measures for the prevention of dental diseases among the population to prevent the spread of dental diseases. </w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>plan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>and</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>implement</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>measures</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>for</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>prevention</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>dental</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>diseases</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>among</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>population</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>prevent</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>spread</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>dental</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>diseases</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1FDA17CD" w14:textId="77777777" w:rsidR="00DC4415" w:rsidRDefault="00DC4415" w:rsidP="00910FC4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:hanging="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">OTHER: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0CCFD018" w14:textId="77777777" w:rsidR="00DC4415" w:rsidRDefault="00DC4415" w:rsidP="00DC4415">
       <w:pPr>
         <w:spacing w:after="13" w:line="268" w:lineRule="auto"/>
         <w:ind w:left="-5" w:hanging="10"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:t xml:space="preserve">comply with the requirements of ethics, bioethics and deontology in their professional activities. </w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>comply</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>with</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>requirements</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>ethics</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>bioethics</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>and</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>deontology</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>in</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>their</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>professional</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>activities</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7AE3D214" w14:textId="77777777" w:rsidR="00910FC4" w:rsidRDefault="00910FC4" w:rsidP="00DC4415">
       <w:pPr>
         <w:spacing w:after="13" w:line="268" w:lineRule="auto"/>
         <w:ind w:left="-5" w:hanging="10"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2AE66709" w14:textId="77777777" w:rsidR="00910FC4" w:rsidRDefault="00910FC4" w:rsidP="00DC4415">
       <w:pPr>
         <w:spacing w:after="13" w:line="268" w:lineRule="auto"/>
         <w:ind w:left="-5" w:hanging="10"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="290BB465" w14:textId="77777777" w:rsidR="00910FC4" w:rsidRDefault="00910FC4" w:rsidP="00DC4415">
       <w:pPr>
         <w:spacing w:after="13" w:line="268" w:lineRule="auto"/>
         <w:ind w:left="-5" w:hanging="10"/>
         <w:rPr>
@@ -5701,98 +21359,98 @@
     <w:p w14:paraId="38442474" w14:textId="77777777" w:rsidR="00DC4415" w:rsidRDefault="00DC4415" w:rsidP="00DC4415">
       <w:pPr>
         <w:ind w:left="1440" w:firstLine="0"/>
       </w:pPr>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p w14:paraId="32041E5B" w14:textId="77777777" w:rsidR="00AB60E9" w:rsidRDefault="00AB60E9">
       <w:pPr>
         <w:spacing w:after="27" w:line="256" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00AB60E9" w:rsidSect="00286E38">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="850" w:right="850" w:bottom="850" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF88"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="DB307736"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="a"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="039A69B0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="98E29496"/>
     <w:lvl w:ilvl="0" w:tplc="04220011">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
@@ -6941,177 +22599,177 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1901088504">
+  <w:num w:numId="1">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="378866444">
+  <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1086921374">
+  <w:num w:numId="3">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1605652543">
+  <w:num w:numId="4">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1197500151">
+  <w:num w:numId="5">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="1353461736">
+  <w:num w:numId="6">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="637760767">
+  <w:num w:numId="7">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="1500584295">
+  <w:num w:numId="8">
     <w:abstractNumId w:val="3"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="1450709890">
+  <w:num w:numId="9">
     <w:abstractNumId w:val="0"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="1852059742">
+  <w:num w:numId="10">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="57289751">
+  <w:num w:numId="11">
     <w:abstractNumId w:val="7"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="12" w16cid:durableId="320933560">
+  <w:num w:numId="12">
     <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
-  <w:proofState w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00624557"/>
     <w:rsid w:val="00006A6F"/>
     <w:rsid w:val="00024B5F"/>
     <w:rsid w:val="000401FE"/>
     <w:rsid w:val="00056BEC"/>
     <w:rsid w:val="0006109F"/>
     <w:rsid w:val="00090D44"/>
     <w:rsid w:val="000A1806"/>
     <w:rsid w:val="000B2264"/>
     <w:rsid w:val="000D5BA5"/>
     <w:rsid w:val="001059E6"/>
     <w:rsid w:val="00176E51"/>
     <w:rsid w:val="00187707"/>
@@ -7167,50 +22825,51 @@
     <w:rsid w:val="006847A0"/>
     <w:rsid w:val="006E5D0C"/>
     <w:rsid w:val="006F1344"/>
     <w:rsid w:val="00725FD1"/>
     <w:rsid w:val="00747A67"/>
     <w:rsid w:val="00764719"/>
     <w:rsid w:val="00777745"/>
     <w:rsid w:val="00780D76"/>
     <w:rsid w:val="007A7DE3"/>
     <w:rsid w:val="007C55C7"/>
     <w:rsid w:val="007F20F9"/>
     <w:rsid w:val="00821DC2"/>
     <w:rsid w:val="00851D4F"/>
     <w:rsid w:val="00882BE9"/>
     <w:rsid w:val="008962F1"/>
     <w:rsid w:val="008A56AF"/>
     <w:rsid w:val="008A5975"/>
     <w:rsid w:val="008A7FCD"/>
     <w:rsid w:val="008B039A"/>
     <w:rsid w:val="008E510A"/>
     <w:rsid w:val="00910FC4"/>
     <w:rsid w:val="00935FC1"/>
     <w:rsid w:val="0095747F"/>
     <w:rsid w:val="009963CE"/>
     <w:rsid w:val="00A85C5D"/>
+    <w:rsid w:val="00A86A3F"/>
     <w:rsid w:val="00A9416C"/>
     <w:rsid w:val="00AA53A3"/>
     <w:rsid w:val="00AB2E28"/>
     <w:rsid w:val="00AB60E9"/>
     <w:rsid w:val="00AD244D"/>
     <w:rsid w:val="00AE25A9"/>
     <w:rsid w:val="00AF43FB"/>
     <w:rsid w:val="00AF67F9"/>
     <w:rsid w:val="00B57478"/>
     <w:rsid w:val="00B73E49"/>
     <w:rsid w:val="00B748EE"/>
     <w:rsid w:val="00B94D2C"/>
     <w:rsid w:val="00BE5072"/>
     <w:rsid w:val="00BF071E"/>
     <w:rsid w:val="00C554FD"/>
     <w:rsid w:val="00C86CB6"/>
     <w:rsid w:val="00CB169A"/>
     <w:rsid w:val="00CD3980"/>
     <w:rsid w:val="00CD5B2C"/>
     <w:rsid w:val="00CF49A9"/>
     <w:rsid w:val="00CF7CDD"/>
     <w:rsid w:val="00D267F9"/>
     <w:rsid w:val="00D77CA6"/>
     <w:rsid w:val="00DC4415"/>
     <w:rsid w:val="00DD0285"/>
@@ -7244,51 +22903,51 @@
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="uk-UA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="30A1573A"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{8EE64503-460D-449D-ACDD-726431BB82C4}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="uk-UA" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -8292,51 +23951,51 @@
       <w:lang w:val="ru-RU" w:eastAsia="uk-UA"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="21">
     <w:name w:val="Обычный2"/>
     <w:rsid w:val="00006A6F"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="ru-RU" w:eastAsia="uk-UA"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="8309">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="4333048">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -8789,50 +24448,63 @@
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="424611972">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="440952545">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="454907309">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="525951633">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
@@ -10655,72 +26327,72 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>6221</Words>
-  <Characters>3547</Characters>
+  <Words>6270</Words>
+  <Characters>3575</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>29</Lines>
   <Paragraphs>19</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Назва</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9749</CharactersWithSpaces>
+  <CharactersWithSpaces>9826</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>admin</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>