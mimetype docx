--- v0 (2026-04-22)
+++ v1 (2026-05-26)
@@ -21,98 +21,105 @@
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="1C23132E" w14:textId="77777777" w:rsidR="00D14D84" w:rsidRDefault="00DD51CF" w:rsidP="00D76BF7">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="4395"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD51CF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Голові Вченої ради ДВНЗ «УжНУ»</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08A3888E" w14:textId="77777777" w:rsidR="00DD51CF" w:rsidRDefault="00162FDD" w:rsidP="00D76BF7">
+    <w:p w14:paraId="08A3888E" w14:textId="266B21DC" w:rsidR="00DD51CF" w:rsidRDefault="00162FDD" w:rsidP="00D76BF7">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="4395"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>п</w:t>
       </w:r>
       <w:r w:rsidR="00DD51CF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">роф. </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="0053799F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Миронюку</w:t>
+      </w:r>
       <w:r w:rsidR="00DD51CF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>Смоланці</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> В.І.</w:t>
+        <w:t xml:space="preserve"> І.</w:t>
+      </w:r>
+      <w:r w:rsidR="0053799F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>С.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="642460DA" w14:textId="77777777" w:rsidR="002869B3" w:rsidRDefault="002869B3" w:rsidP="002869B3">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="4395"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>здобувача ступеня доктора філософії,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62A4706C" w14:textId="77777777" w:rsidR="002869B3" w:rsidRDefault="002869B3" w:rsidP="002869B3">
       <w:pPr>
@@ -597,51 +604,51 @@
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="700884DD" w14:textId="77777777" w:rsidR="00B655F3" w:rsidRDefault="00B655F3" w:rsidP="00B655F3">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="11DE06CD" w14:textId="77777777" w:rsidR="00B0248E" w:rsidRDefault="00B0248E" w:rsidP="00B655F3">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0DB7AB56" w14:textId="26DE0D9E" w:rsidR="00D3697E" w:rsidRDefault="00D3697E" w:rsidP="00D3697E">
+    <w:p w14:paraId="0DB7AB56" w14:textId="5B517C4C" w:rsidR="00D3697E" w:rsidRDefault="00D3697E" w:rsidP="00D3697E">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Д</w:t>
       </w:r>
       <w:r w:rsidRPr="006E31FA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="FF0000"/>
@@ -664,50 +671,60 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00710ED9" w:rsidRPr="00710ED9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Підпис</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
@@ -852,84 +869,85 @@
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00B655F3" w:rsidRPr="00DD51CF" w:rsidSect="00D14D84">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
-    <w:altName w:val="Times New Roman PSMT"/>
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
+  <w:zoom w:percent="120"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00DD51CF"/>
     <w:rsid w:val="00115B57"/>
     <w:rsid w:val="00162FDD"/>
     <w:rsid w:val="002869B3"/>
+    <w:rsid w:val="0053799F"/>
     <w:rsid w:val="00541916"/>
+    <w:rsid w:val="00710ED9"/>
     <w:rsid w:val="007C7D19"/>
     <w:rsid w:val="00897CE0"/>
     <w:rsid w:val="00967259"/>
     <w:rsid w:val="00B0248E"/>
     <w:rsid w:val="00B1537D"/>
     <w:rsid w:val="00B655F3"/>
     <w:rsid w:val="00CC4C69"/>
     <w:rsid w:val="00CD0B7B"/>
     <w:rsid w:val="00CF1E69"/>
     <w:rsid w:val="00D14D84"/>
     <w:rsid w:val="00D25091"/>
     <w:rsid w:val="00D3697E"/>
     <w:rsid w:val="00D76BF7"/>
     <w:rsid w:val="00DD51CF"/>
     <w:rsid w:val="00E312BF"/>
     <w:rsid w:val="00E76A4F"/>
     <w:rsid w:val="00E77F3B"/>
     <w:rsid w:val="00EC19B5"/>
     <w:rsid w:val="00F0211B"/>
     <w:rsid w:val="00F82411"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
@@ -1661,77 +1679,77 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>76</Words>
-  <Characters>521</Characters>
+  <Words>384</Words>
+  <Characters>219</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>27</Lines>
-  <Paragraphs>17</Paragraphs>
+  <Lines>1</Lines>
+  <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>580</CharactersWithSpaces>
+  <CharactersWithSpaces>602</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Aspirantyra</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
     <vt:lpwstr>747d2e8ba81cfe77423fc227a6365b5e918e1e0ea39e40a905f5f3ed7fcea05d</vt:lpwstr>
   </property>
 </Properties>
 </file>