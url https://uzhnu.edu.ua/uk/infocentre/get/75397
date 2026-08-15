--- v0 (2026-04-22)
+++ v1 (2026-08-15)
@@ -212,75 +212,87 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007460E1" w:rsidRPr="00515A6C">
         <w:rPr>
           <w:b/>
           <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
       <w:r w:rsidR="00DF19BA">
         <w:rPr>
           <w:b/>
           <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidR="00560C3E" w:rsidRPr="00515A6C">
         <w:rPr>
           <w:b/>
           <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> року</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E92FDEC" w14:textId="50EA0315" w:rsidR="0043385B" w:rsidRPr="00515A6C" w:rsidRDefault="00B51ECC" w:rsidP="00BA2F4D">
+    <w:p w14:paraId="4E92FDEC" w14:textId="1475DFF0" w:rsidR="0043385B" w:rsidRPr="00515A6C" w:rsidRDefault="00B51ECC" w:rsidP="00BA2F4D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00515A6C">
         <w:rPr>
           <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00BA2F4D" w:rsidRPr="00515A6C">
         <w:rPr>
           <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
         </w:rPr>
-        <w:t xml:space="preserve">Наказ ректора Державного вищого навчального закладу «Ужгородський національний університет» про утворення спеціалізованої вченої ради з метою присудження ступеня доктора філософії </w:t>
+        <w:t>Наказ</w:t>
+      </w:r>
+      <w:r w:rsidR="001C450B">
+        <w:rPr>
+          <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BA2F4D" w:rsidRPr="00515A6C">
+        <w:rPr>
+          <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Державного вищого навчального закладу «Ужгородський національний університет» про утворення спеціалізованої вченої ради з метою присудження ступеня доктора філософії </w:t>
       </w:r>
       <w:r w:rsidR="00777E02" w:rsidRPr="00515A6C">
         <w:rPr>
           <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t>№ 2</w:t>
       </w:r>
       <w:r w:rsidR="00521B42">
         <w:rPr>
           <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00777E02" w:rsidRPr="00515A6C">
         <w:rPr>
           <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t>/01-04 від 06</w:t>
       </w:r>
       <w:r w:rsidR="00777E02" w:rsidRPr="003F19C1">
         <w:rPr>
           <w:lang w:val="ru-RU" w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -1169,51 +1181,51 @@
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:bCs/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="007460E1" w:rsidRPr="00DF19BA" w:rsidSect="00F72C77">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="818" w:right="850" w:bottom="850" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
@@ -1401,50 +1413,51 @@
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00560C3E"/>
     <w:rsid w:val="00065299"/>
     <w:rsid w:val="000C6411"/>
     <w:rsid w:val="000E0B0F"/>
     <w:rsid w:val="00157CF5"/>
     <w:rsid w:val="001A637D"/>
+    <w:rsid w:val="001C450B"/>
     <w:rsid w:val="00206EB0"/>
     <w:rsid w:val="00221742"/>
     <w:rsid w:val="0023660B"/>
     <w:rsid w:val="002D657D"/>
     <w:rsid w:val="00325300"/>
     <w:rsid w:val="00391DA2"/>
     <w:rsid w:val="003E0A4C"/>
     <w:rsid w:val="003E641C"/>
     <w:rsid w:val="003F19C1"/>
     <w:rsid w:val="0043385B"/>
     <w:rsid w:val="0046052A"/>
     <w:rsid w:val="004701FC"/>
     <w:rsid w:val="00484285"/>
     <w:rsid w:val="00501B53"/>
     <w:rsid w:val="00515A6C"/>
     <w:rsid w:val="00521B42"/>
     <w:rsid w:val="00560C3E"/>
     <w:rsid w:val="005801FB"/>
     <w:rsid w:val="005838FB"/>
     <w:rsid w:val="005A347D"/>
     <w:rsid w:val="006334DA"/>
     <w:rsid w:val="00657C1F"/>
     <w:rsid w:val="00691B00"/>
     <w:rsid w:val="006F6E20"/>
     <w:rsid w:val="007321F3"/>
@@ -2406,77 +2419,77 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>165</Words>
-  <Characters>1105</Characters>
+  <Words>803</Words>
+  <Characters>459</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>26</Lines>
-  <Paragraphs>12</Paragraphs>
+  <Lines>3</Lines>
+  <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>SPecialiST RePack</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1258</CharactersWithSpaces>
+  <CharactersWithSpaces>1260</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>User</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
     <vt:lpwstr>cab89d4f649ad11f4eb589b6530490123ef945ef70f2c96829096b18f6e9d901</vt:lpwstr>
   </property>
 </Properties>
 </file>