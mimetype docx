--- v0 (2026-04-22)
+++ v1 (2026-05-26)
@@ -79,69 +79,81 @@
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Д</w:t>
             </w:r>
             <w:r w:rsidRPr="0026152D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>о публічної презентації здобувачем наукових результатів дисертації</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5E5F6ADF" w14:textId="77777777" w:rsidR="0026152D" w:rsidRDefault="0026152D">
+          <w:p w14:paraId="7B3CA1D1" w14:textId="77777777" w:rsidR="0026152D" w:rsidRDefault="0026152D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="24"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t>(документи приносяться складені в папці)</w:t>
             </w:r>
+          </w:p>
+          <w:p w14:paraId="5E5F6ADF" w14:textId="469E9C23" w:rsidR="00950343" w:rsidRDefault="00950343">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002200EC" w14:paraId="19268E4E" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1005" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="7AA4DAD4" w14:textId="77777777" w:rsidR="002200EC" w:rsidRDefault="00DA6EF4">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -250,618 +262,601 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6915" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="396DF6E4" w14:textId="6F80B043" w:rsidR="002200EC" w:rsidRDefault="00DA6EF4">
-[...425 lines deleted...]
-          <w:p w14:paraId="07104089" w14:textId="51DEA9A9" w:rsidR="0026152D" w:rsidRDefault="000A406B">
+          <w:p w14:paraId="5D5BC50A" w14:textId="77777777" w:rsidR="00950343" w:rsidRDefault="00950343" w:rsidP="00950343">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Дисертація (оформлена згідно вимог чинного законодавства, завірена електронним підписом до написання заяви)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="24A2EA2D" w14:textId="77777777" w:rsidR="00950343" w:rsidRDefault="00950343" w:rsidP="00950343">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="18FE7626" w14:textId="77777777" w:rsidR="00950343" w:rsidRDefault="00950343" w:rsidP="00950343">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Нормативна база (детальна інформація за цим посиланням):</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="75075350" w14:textId="77777777" w:rsidR="00950343" w:rsidRDefault="00090414" w:rsidP="00950343">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId6" w:history="1">
-              <w:r w:rsidR="00E47C53" w:rsidRPr="00E4405F">
+              <w:r w:rsidR="00950343" w:rsidRPr="00E4405F">
                 <w:rPr>
                   <w:rStyle w:val="a7"/>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:t>https://www.uzhnu.edu.ua/uk/infocentre/60275</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="63766243" w14:textId="77777777" w:rsidR="00E47C53" w:rsidRDefault="00E47C53">
-[...36 lines deleted...]
-            <w:r w:rsidR="00424B6E">
+          <w:p w14:paraId="35141727" w14:textId="77777777" w:rsidR="00950343" w:rsidRDefault="00950343" w:rsidP="00950343">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5EC90D01" w14:textId="77777777" w:rsidR="00950343" w:rsidRDefault="00950343" w:rsidP="00950343">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Електронний варіант до перевірки на плагіат надсилається на </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>mail</w:t>
             </w:r>
-            <w:r w:rsidR="00424B6E">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
-            <w:r w:rsidR="00424B6E" w:rsidRPr="00424B6E">
-              <w:t>maryana.kayla@uzhnu.edu.ua</w:t>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r w:rsidRPr="00607BC9">
+                <w:rPr>
+                  <w:rStyle w:val="a7"/>
+                </w:rPr>
+                <w:t>maryana.kayla@uzhnu.edu.ua</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p w14:paraId="6204D766" w14:textId="77777777" w:rsidR="00950343" w:rsidRDefault="00950343" w:rsidP="00950343">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="396DF6E4" w14:textId="6EC83D71" w:rsidR="00950343" w:rsidRDefault="00950343" w:rsidP="00950343">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Перевірка проводиться </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B15C18">
+              <w:t>Центром наукометрії та інформаційної підтримки (наукова бібліотека)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1665" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2B594AAC" w14:textId="77777777" w:rsidR="002200EC" w:rsidRDefault="005F0AE5">
+          <w:p w14:paraId="7994040B" w14:textId="77777777" w:rsidR="00950343" w:rsidRDefault="00950343" w:rsidP="00950343">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Мінімум 2 примірника</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="06631720" w14:textId="16DBB9DB" w:rsidR="002F5349" w:rsidRDefault="002F5349">
+          <w:p w14:paraId="4AA55D46" w14:textId="3E6C24EA" w:rsidR="00950343" w:rsidRDefault="00950343" w:rsidP="00950343">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(друковані примірники подаються на 2 ЕТАП)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002200EC" w14:paraId="0B65100E" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1005" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7C4E7C01" w14:textId="77777777" w:rsidR="002200EC" w:rsidRDefault="00DA6EF4">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6915" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="69F83257" w14:textId="77777777" w:rsidR="002200EC" w:rsidRDefault="00DA6EF4">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Копія 1-ої сторінки паспорта</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1665" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="71B016BC" w14:textId="368467D2" w:rsidR="002200EC" w:rsidRDefault="005F0AE5">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1 примірник</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002200EC" w14:paraId="14D5285A" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1005" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3F258FF9" w14:textId="77777777" w:rsidR="002200EC" w:rsidRDefault="00DA6EF4">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6915" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1F1127B7" w14:textId="77777777" w:rsidR="002200EC" w:rsidRDefault="00DA6EF4">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Копія диплому</w:t>
+            </w:r>
+            <w:r w:rsidR="0026152D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> по якому відбувався вступ/прикріплення до аспірантури</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1665" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="702D4C4D" w14:textId="108FB7F6" w:rsidR="002200EC" w:rsidRDefault="005F0AE5">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1 примірник</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002200EC" w14:paraId="227AC8DF" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1005" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5079BA45" w14:textId="77777777" w:rsidR="002200EC" w:rsidRDefault="00DA6EF4">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>4.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6915" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="41E4ECF4" w14:textId="6EA59DCC" w:rsidR="00B15C18" w:rsidRPr="00424B6E" w:rsidRDefault="00950343">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Титульна сторінка атестаційної справи </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1665" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="06631720" w14:textId="791325FF" w:rsidR="002F5349" w:rsidRDefault="00950343" w:rsidP="00950343">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1 примірник</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002200EC" w14:paraId="5D50A492" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1005" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="5B78C6DC" w14:textId="77777777" w:rsidR="002200EC" w:rsidRDefault="00DA6EF4">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
@@ -1730,88 +1725,98 @@
             <w:tcW w:w="6915" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="71158B88" w14:textId="2BF49B71" w:rsidR="00485A80" w:rsidRDefault="00485A80" w:rsidP="00485A80">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Витяг з наказу про завершення навчання (якщо було відрахування!!!;  береться у відділі аспірантури, вул. Підгірна, 46)</w:t>
+              <w:t xml:space="preserve">Витяг з наказу про завершення навчання (якщо було відрахування!!!;  береться у відділі аспірантури, вул. Підгірна, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>46)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1665" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="6296E015" w14:textId="2B40C122" w:rsidR="00485A80" w:rsidRDefault="00485A80" w:rsidP="00485A80">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>1 примірник</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00485A80" w14:paraId="637E71E1" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1005" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="35082E53" w14:textId="66724101" w:rsidR="00485A80" w:rsidRDefault="00485A80" w:rsidP="00485A80">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
@@ -1840,69 +1845,51 @@
             <w:tcW w:w="6915" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="15E600F8" w14:textId="7007D542" w:rsidR="00485A80" w:rsidRDefault="00485A80" w:rsidP="00485A80">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Витяг з протоколу про затвердження теми (у службі Вченого секретаря; </w:t>
-[...17 lines deleted...]
-              <w:t>. Народна, 3)</w:t>
+              <w:t>Витяг з протоколу про затвердження теми (у службі Вченого секретаря; пл. Народна, 3)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1665" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="33BFE344" w14:textId="4D9601A2" w:rsidR="00485A80" w:rsidRDefault="00485A80" w:rsidP="00485A80">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1984,116 +1971,96 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000E0C49">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Витяг з протоколу про уточнення теми та витяг з наказу </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">про </w:t>
             </w:r>
             <w:r w:rsidRPr="000E0C49">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>зміну керівника</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> (у службі Вченого секретаря; </w:t>
-[...17 lines deleted...]
-              <w:t>. Народна, 3)</w:t>
+              <w:t xml:space="preserve"> (у службі Вченого секретаря; пл. Народна, 3)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1665" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="4DFE85E1" w14:textId="00750F78" w:rsidR="00485A80" w:rsidRDefault="00485A80" w:rsidP="00485A80">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>1 примірник</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00485A80" w14:paraId="797FA275" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1005" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="7589F341" w14:textId="77777777" w:rsidR="00485A80" w:rsidRDefault="00485A80" w:rsidP="00485A80">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
@@ -2145,62 +2112,52 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Біоетика (</w:t>
             </w:r>
             <w:r w:rsidR="00741160">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Потрібно тільки для </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Галузі знань: Охорона </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Галузі знань: Охорона здоров</w:t>
+            </w:r>
             <w:r w:rsidRPr="003C697D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>’</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>я, Біологія)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1665" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
@@ -2305,62 +2262,52 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Акт перевірки первинної документації (</w:t>
             </w:r>
             <w:r w:rsidR="00741160">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Потрібно тільки для </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Галузі знань: Охорона </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Галузі знань: Охорона здоров</w:t>
+            </w:r>
             <w:r w:rsidRPr="003C697D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>’</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>я)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1665" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
@@ -3027,69 +2974,51 @@
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="4BF6E1E8" w14:textId="77777777" w:rsidR="00485A80" w:rsidRDefault="00485A80" w:rsidP="00485A80">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Заява (завірена </w:t>
-[...17 lines deleted...]
-              <w:t>. і деканом)</w:t>
+              <w:t>Заява (завірена зав.каф. і деканом)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1665" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="59455D38" w14:textId="69EDD7E7" w:rsidR="00485A80" w:rsidRDefault="00485A80" w:rsidP="00485A80">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -3283,61 +3212,59 @@
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Дані на членів РСВР (в </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Exel</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="003C697D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>таблиці- згідно зразку)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="331C99ED" w14:textId="77777777" w:rsidR="00485A80" w:rsidRDefault="00485A80" w:rsidP="00485A80">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
@@ -3610,181 +3537,248 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>mail</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00485A80" w14:paraId="2E9E00E2" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="480"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9585" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4DA15EF6" w14:textId="77777777" w:rsidR="00485A80" w:rsidRDefault="00485A80" w:rsidP="00485A80">
+          <w:p w14:paraId="365F8248" w14:textId="77777777" w:rsidR="00950343" w:rsidRDefault="00950343" w:rsidP="00485A80">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+          </w:p>
+          <w:p w14:paraId="23DBD4E0" w14:textId="77777777" w:rsidR="00950343" w:rsidRDefault="00950343" w:rsidP="00485A80">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2F832EC1" w14:textId="77777777" w:rsidR="008D34D4" w:rsidRDefault="00485A80" w:rsidP="00485A80">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t>Після апробації (дається 2 тижні для написання заяви на захист та накладання електронного ключа)</w:t>
             </w:r>
+            <w:r w:rsidR="008D34D4" w:rsidRPr="00216366">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4DA15EF6" w14:textId="62173618" w:rsidR="00485A80" w:rsidRPr="008D34D4" w:rsidRDefault="008D34D4" w:rsidP="00485A80">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008D34D4">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Заява не приймається, якщо відсутній хоча б один із необхідних документів!</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="183B6B57" w14:textId="5CC9CA46" w:rsidR="00485A80" w:rsidRDefault="00485A80" w:rsidP="00485A80">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ДО ВЧЕНОЇ РАДИ ПОВИННІ БУТИ ВСІ ДОКУМЕНТИ 1 та 2 ЕТАПУ</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="48639027" w14:textId="077DE548" w:rsidR="00485A80" w:rsidRPr="00216366" w:rsidRDefault="00485A80" w:rsidP="00485A80">
+          <w:p w14:paraId="48639027" w14:textId="48E1F990" w:rsidR="00485A80" w:rsidRPr="00216366" w:rsidRDefault="00485A80" w:rsidP="00485A80">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Для затвердження на Вченій раді ДВНЗ «УжНУ» </w:t>
             </w:r>
             <w:r w:rsidR="00216366" w:rsidRPr="00216366">
-              <w:t>документи для створення РСВР подаються не пізніше ніж за 2 тижні до засідання Вченої ради ДВНЗ "УжНУ". У разі порушення цього терміну їх розгляд переноситься на наступне засідання. Зверніть увагу! Заява не приймається, якщо відсутній хоча б один із необх</w:t>
-[...2 lines deleted...]
-              <w:t>ідних документів!</w:t>
+              <w:t xml:space="preserve">документи для створення РСВР подаються не пізніше ніж за 2 тижні до засідання Вченої ради ДВНЗ "УжНУ". У разі порушення </w:t>
+            </w:r>
+            <w:r w:rsidR="00216366" w:rsidRPr="00216366">
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">цього терміну їх розгляд переноситься на наступне засідання. Зверніть увагу! </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00485A80" w14:paraId="4FFBE189" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1005" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="7E94BA56" w14:textId="77777777" w:rsidR="00485A80" w:rsidRDefault="00485A80" w:rsidP="00485A80">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6915" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="40CCDCA8" w14:textId="77777777" w:rsidR="00485A80" w:rsidRDefault="00485A80" w:rsidP="00485A80">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
@@ -3823,62 +3817,52 @@
             </w:pPr>
           </w:p>
           <w:p w14:paraId="217AB047" w14:textId="77777777" w:rsidR="00485A80" w:rsidRDefault="00485A80" w:rsidP="00485A80">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Для галузі знань Охорона </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Для галузі знань Охорона здоров</w:t>
+            </w:r>
             <w:r w:rsidRPr="003C697D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>’</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>я та Біологія у висновку про наукову новизну потрібно надати інформацію по:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="27824B8D" w14:textId="77777777" w:rsidR="00485A80" w:rsidRDefault="00485A80" w:rsidP="00485A80">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
@@ -3959,159 +3943,218 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6A4C4F2B" w14:textId="77777777" w:rsidR="00485A80" w:rsidRDefault="00485A80" w:rsidP="00485A80">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0E0E4EE0" w14:textId="77777777" w:rsidR="00485A80" w:rsidRPr="00FE7592" w:rsidRDefault="00485A80" w:rsidP="00485A80">
+          <w:p w14:paraId="0E0E4EE0" w14:textId="77777777" w:rsidR="00485A80" w:rsidRPr="00950343" w:rsidRDefault="00485A80" w:rsidP="00485A80">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FE7592">
+            <w:r w:rsidRPr="00950343">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Аспірант/Аспірантка</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FE7592">
+            <w:r w:rsidRPr="00950343">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> – </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FE7592">
+            <w:r w:rsidRPr="00950343">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>навчається в аспірантурі</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2ABD6616" w14:textId="255B30A4" w:rsidR="00485A80" w:rsidRPr="00FE7592" w:rsidRDefault="00485A80" w:rsidP="00485A80">
-[...18 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="4CA00333" w14:textId="77777777" w:rsidR="00485A80" w:rsidRPr="00950343" w:rsidRDefault="00485A80" w:rsidP="00485A80">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00950343">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Здобувач/Здобувачка – прикріпленні до кафедри</w:t>
             </w:r>
           </w:p>
+          <w:p w14:paraId="031A5FD8" w14:textId="77777777" w:rsidR="0045384E" w:rsidRPr="00950343" w:rsidRDefault="0045384E" w:rsidP="00485A80">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2ABD6616" w14:textId="50AFF50E" w:rsidR="0045384E" w:rsidRPr="00FE7592" w:rsidRDefault="0045384E" w:rsidP="00485A80">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00950343">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>*Головуючий не може бути науковим керівником</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1665" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="3F0222BF" w14:textId="77777777" w:rsidR="00485A80" w:rsidRDefault="00485A80" w:rsidP="00485A80">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>2 примірники</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00485A80" w14:paraId="2528C688" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1005" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="0D08310B" w14:textId="77777777" w:rsidR="00485A80" w:rsidRDefault="00485A80" w:rsidP="00485A80">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
@@ -4124,101 +4167,147 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6915" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0E4E3888" w14:textId="39164B98" w:rsidR="00485A80" w:rsidRPr="008F36C2" w:rsidRDefault="00485A80" w:rsidP="00485A80">
+          <w:p w14:paraId="0534E562" w14:textId="77777777" w:rsidR="00485A80" w:rsidRDefault="00485A80" w:rsidP="00485A80">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Витяг з розширеного засідання </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">(2/3 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>членів кафедри для кворуму</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="054A5E0D" w14:textId="77777777" w:rsidR="0045384E" w:rsidRDefault="0045384E" w:rsidP="00485A80">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0E4E3888" w14:textId="1106CB3A" w:rsidR="0045384E" w:rsidRPr="008F36C2" w:rsidRDefault="0045384E" w:rsidP="00485A80">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>*Головуючий не може бути науковим керівником</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1665" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="69DB8276" w14:textId="77777777" w:rsidR="00485A80" w:rsidRDefault="00485A80" w:rsidP="00485A80">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -4527,61 +4616,59 @@
           <w:p w14:paraId="18DFB164" w14:textId="77777777" w:rsidR="00485A80" w:rsidRPr="00DA6EF4" w:rsidRDefault="00485A80" w:rsidP="00485A80">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Дані на членів РСВР (в </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Exel</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="003C697D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>таблиці- згідно зразку)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1665" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
@@ -5033,67 +5120,75 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Примірник дисертації </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1665" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3422593C" w14:textId="77777777" w:rsidR="00485A80" w:rsidRDefault="00485A80" w:rsidP="00485A80">
-[...15 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="3422593C" w14:textId="4010FFA4" w:rsidR="00485A80" w:rsidRPr="00090414" w:rsidRDefault="00090414" w:rsidP="00485A80">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2 примірника</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00485A80" w14:paraId="2950CC22" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1005" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="56F993AA" w14:textId="5CD9A8CA" w:rsidR="00485A80" w:rsidRDefault="00485A80" w:rsidP="00485A80">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
@@ -5122,60 +5217,58 @@
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="57B71EEE" w14:textId="2BE2B6B9" w:rsidR="00485A80" w:rsidRDefault="00485A80" w:rsidP="00485A80">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Після затвердження Вченою радою ДВНЗ «УжНУ» членів РСВР дається 5 днів, щоб здати примірник дисертації в Бібліотеку ДВНЗ «УжНУ» та 5 робочих днів для внесення в систему НАЗЯВО, </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="002A28A7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>УКрІНТЕІ</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> та на сайт навчального закладу всієї необхідної інформації.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="15A69C50" w14:textId="5DE28FE5" w:rsidR="00485A80" w:rsidRPr="00A40402" w:rsidRDefault="00485A80" w:rsidP="00485A80">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A40402">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -5201,50 +5294,51 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Визначення строків після завантаження матеріалів у систему НАЗЯВО</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0124D818" w14:textId="77777777" w:rsidR="00485A80" w:rsidRPr="00A40402" w:rsidRDefault="00485A80" w:rsidP="00485A80">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A40402">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Від дати завантаження дисертації та супровідних матеріалів у систему Національного агентства із забезпечення якості вищої освіти (НАЗЯВО) має пройти:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7D82CB9C" w14:textId="77777777" w:rsidR="00485A80" w:rsidRPr="00A40402" w:rsidRDefault="00485A80" w:rsidP="00485A80">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A40402">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>не менше ніж 31 день,</w:t>
             </w:r>
           </w:p>
@@ -5419,60 +5513,51 @@
               </w:rPr>
               <w:t>звернень</w:t>
             </w:r>
             <w:r w:rsidRPr="0020119B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> інших осіб з оцінкою дисертації</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
             <w:r w:rsidRPr="0020119B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> разова рада озвучує їх під час публічного захисту дисертації та з урахуванням результатів їх розгляду приймає відповідне рішення. Такі звернення беруться до </w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">розгляду у разі їх надходження не пізніше ніж за три </w:t>
+              <w:t xml:space="preserve"> разова рада озвучує їх під час публічного захисту дисертації та з урахуванням результатів їх розгляду приймає відповідне рішення. Такі звернення беруться до розгляду у разі їх надходження не пізніше ніж за три </w:t>
             </w:r>
             <w:r w:rsidR="00216366">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>робочі</w:t>
             </w:r>
             <w:r w:rsidRPr="0020119B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> дні до дня захисту дисертації.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4878B09B" w14:textId="77777777" w:rsidR="00485A80" w:rsidRPr="00A40402" w:rsidRDefault="00485A80" w:rsidP="00485A80">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
@@ -6006,69 +6091,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="00DB2524" w14:textId="5EA4961C" w:rsidR="00115D4A" w:rsidRPr="00115D4A" w:rsidRDefault="000A406B" w:rsidP="000A406B">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000A406B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Важливо! Необхідно </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> всю інформацію, передбачену Рішенням, зокрема обов’язково зазначити аналіз щодо дотримання встановлених вимог.</w:t>
+              <w:t>Важливо! Необхідно внести всю інформацію, передбачену Рішенням, зокрема обов’язково зазначити аналіз щодо дотримання встановлених вимог.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1665" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="722C73AC" w14:textId="51AEC931" w:rsidR="00485A80" w:rsidRDefault="00485A80" w:rsidP="00485A80">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -6252,51 +6319,60 @@
           </w:tcPr>
           <w:p w14:paraId="3265A746" w14:textId="0F4BBE27" w:rsidR="00485A80" w:rsidRDefault="00485A80" w:rsidP="00485A80">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Відео захисту. </w:t>
             </w:r>
             <w:r w:rsidRPr="00D63912">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Публічний захист дисертації проводиться на засіданні разової спеціалізованої вченої ради, яке вважається правомочним за умови присутності повного складу ради. Усі члени ради повинні бути присутні на захисті з можливістю їхньої належної ідентифікації. У разі проведення захисту в онлайн-форматі веб-камера кожного з учасників повинна бути увімкнена. Якість трансляції та тривалість її відеозапису мають забезпечувати повне, безперервне і нередаговане відтворення всієї процедури захисту дисертації. Це стосується виступу здобувача, виступів членів ради, наукової дискусії, а також поіменного голосування кожного члена ради.</w:t>
+              <w:t xml:space="preserve">Публічний захист дисертації проводиться на засіданні разової спеціалізованої вченої ради, яке вважається </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D63912">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>правомочним за умови присутності повного складу ради. Усі члени ради повинні бути присутні на захисті з можливістю їхньої належної ідентифікації. У разі проведення захисту в онлайн-форматі веб-камера кожного з учасників повинна бути увімкнена. Якість трансляції та тривалість її відеозапису мають забезпечувати повне, безперервне і нередаговане відтворення всієї процедури захисту дисертації. Це стосується виступу здобувача, виступів членів ради, наукової дискусії, а також поіменного голосування кожного члена ради.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1665" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="00CEE773" w14:textId="77777777" w:rsidR="00485A80" w:rsidRDefault="00485A80" w:rsidP="00485A80">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -6534,53 +6610,53 @@
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="46DAA150" w14:textId="77777777" w:rsidR="002200EC" w:rsidRDefault="002200EC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="002200EC" w:rsidSect="009E0F89">
+    <w:sectPr w:rsidR="002200EC" w:rsidSect="00FB1FE5">
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="850" w:right="850" w:bottom="850" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:pgMar w:top="1135" w:right="850" w:bottom="993" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
@@ -6723,140 +6799,149 @@
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="002200EC"/>
     <w:rsid w:val="00017296"/>
     <w:rsid w:val="00030A86"/>
+    <w:rsid w:val="00090414"/>
     <w:rsid w:val="00092958"/>
     <w:rsid w:val="000A406B"/>
     <w:rsid w:val="000D2CA8"/>
     <w:rsid w:val="000E0C49"/>
     <w:rsid w:val="000E5C99"/>
     <w:rsid w:val="00115D4A"/>
     <w:rsid w:val="001449B0"/>
     <w:rsid w:val="0015794E"/>
     <w:rsid w:val="001C6520"/>
     <w:rsid w:val="001C6E26"/>
     <w:rsid w:val="001E0E56"/>
     <w:rsid w:val="001F1128"/>
     <w:rsid w:val="0020119B"/>
     <w:rsid w:val="00216366"/>
     <w:rsid w:val="002200EC"/>
     <w:rsid w:val="0026152D"/>
     <w:rsid w:val="00293BA5"/>
     <w:rsid w:val="002A28A7"/>
     <w:rsid w:val="002F5349"/>
     <w:rsid w:val="003937BF"/>
     <w:rsid w:val="003C697D"/>
     <w:rsid w:val="003E4F99"/>
     <w:rsid w:val="00424B6E"/>
+    <w:rsid w:val="00452248"/>
+    <w:rsid w:val="0045384E"/>
     <w:rsid w:val="00460662"/>
     <w:rsid w:val="00485A80"/>
     <w:rsid w:val="004D372E"/>
     <w:rsid w:val="004D3D67"/>
     <w:rsid w:val="004D4468"/>
     <w:rsid w:val="004E62B2"/>
     <w:rsid w:val="00542160"/>
     <w:rsid w:val="00555293"/>
+    <w:rsid w:val="005A5498"/>
     <w:rsid w:val="005C31C1"/>
     <w:rsid w:val="005C42E0"/>
     <w:rsid w:val="005F0AE5"/>
     <w:rsid w:val="006119B5"/>
     <w:rsid w:val="00625342"/>
     <w:rsid w:val="00657DA7"/>
     <w:rsid w:val="00712E95"/>
     <w:rsid w:val="00741160"/>
     <w:rsid w:val="00753E29"/>
     <w:rsid w:val="007A3891"/>
     <w:rsid w:val="007B41D1"/>
     <w:rsid w:val="007B5D92"/>
     <w:rsid w:val="007C18CB"/>
     <w:rsid w:val="0081444E"/>
     <w:rsid w:val="00893E2A"/>
     <w:rsid w:val="008A0AD1"/>
     <w:rsid w:val="008B6672"/>
+    <w:rsid w:val="008D34D4"/>
     <w:rsid w:val="008F36C2"/>
+    <w:rsid w:val="00950343"/>
     <w:rsid w:val="00954576"/>
     <w:rsid w:val="0097143C"/>
     <w:rsid w:val="009A3400"/>
     <w:rsid w:val="009D67B9"/>
     <w:rsid w:val="009E0F89"/>
     <w:rsid w:val="00A06CFD"/>
     <w:rsid w:val="00A571F6"/>
+    <w:rsid w:val="00AB5690"/>
     <w:rsid w:val="00AC1A9C"/>
     <w:rsid w:val="00AE05FC"/>
     <w:rsid w:val="00B04460"/>
     <w:rsid w:val="00B1443A"/>
+    <w:rsid w:val="00B15C18"/>
     <w:rsid w:val="00B65C69"/>
     <w:rsid w:val="00BA1328"/>
     <w:rsid w:val="00C10D4E"/>
+    <w:rsid w:val="00C219FF"/>
     <w:rsid w:val="00C4207A"/>
     <w:rsid w:val="00C43C11"/>
     <w:rsid w:val="00CA2A45"/>
     <w:rsid w:val="00D14330"/>
     <w:rsid w:val="00DA3371"/>
     <w:rsid w:val="00DA6EF4"/>
     <w:rsid w:val="00DD6AEE"/>
     <w:rsid w:val="00DE3AC9"/>
     <w:rsid w:val="00E46F5F"/>
     <w:rsid w:val="00E47C53"/>
     <w:rsid w:val="00E81372"/>
     <w:rsid w:val="00EC67AF"/>
     <w:rsid w:val="00EE2FCC"/>
     <w:rsid w:val="00EF77AB"/>
     <w:rsid w:val="00F203DA"/>
+    <w:rsid w:val="00FB1FE5"/>
     <w:rsid w:val="00FE01A1"/>
     <w:rsid w:val="00FE7592"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
@@ -7516,51 +7601,51 @@
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="626619920">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uzhnu.edu.ua/uk/infocentre/60275" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:maryana.kayla@uzhnu.edu.ua" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uzhnu.edu.ua/uk/infocentre/60275" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Офіс">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -7837,75 +7922,75 @@
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
   <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mhPZ3Uhbl6jKxXT7gAmJ1Q9YXjfXA==">CgMxLjA4AHIhMTJyMTlWaU1PNnY1MTJUbmhqS25UT0hRZm1TaExKNDZr</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>4</Pages>
-[...1 lines deleted...]
-  <Characters>2775</Characters>
+  <Pages>5</Pages>
+  <Words>5027</Words>
+  <Characters>2866</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>23</Lines>
   <Paragraphs>15</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Назва</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7627</CharactersWithSpaces>
+  <CharactersWithSpaces>7878</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>User</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
     <vt:lpwstr>c77a6ede5fed06fe85aadbe2a1cc458293fe9f71ab86d626ab8b846546808165</vt:lpwstr>
   </property>
 </Properties>
 </file>