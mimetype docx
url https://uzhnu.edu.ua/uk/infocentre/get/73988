--- v1 (2026-05-26)
+++ v2 (2026-09-15)
@@ -311,51 +311,51 @@
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="18FE7626" w14:textId="77777777" w:rsidR="00950343" w:rsidRDefault="00950343" w:rsidP="00950343">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Нормативна база (детальна інформація за цим посиланням):</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="75075350" w14:textId="77777777" w:rsidR="00950343" w:rsidRDefault="00090414" w:rsidP="00950343">
+          <w:p w14:paraId="75075350" w14:textId="77777777" w:rsidR="00950343" w:rsidRDefault="00041C10" w:rsidP="00950343">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId6" w:history="1">
               <w:r w:rsidR="00950343" w:rsidRPr="00E4405F">
                 <w:rPr>
                   <w:rStyle w:val="a7"/>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:t>https://www.uzhnu.edu.ua/uk/infocentre/60275</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="35141727" w14:textId="77777777" w:rsidR="00950343" w:rsidRDefault="00950343" w:rsidP="00950343">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -410,51 +410,59 @@
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="396DF6E4" w14:textId="6EC83D71" w:rsidR="00950343" w:rsidRDefault="00950343" w:rsidP="00950343">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Перевірка проводиться </w:t>
             </w:r>
             <w:r w:rsidRPr="00B15C18">
-              <w:t>Центром наукометрії та інформаційної підтримки (наукова бібліотека)</w:t>
+              <w:t xml:space="preserve">Центром </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B15C18">
+              <w:t>наукометрії</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B15C18">
+              <w:t xml:space="preserve"> та інформаційної підтримки (наукова бібліотека)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1665" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="7994040B" w14:textId="77777777" w:rsidR="00950343" w:rsidRDefault="00950343" w:rsidP="00950343">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1845,51 +1853,69 @@
             <w:tcW w:w="6915" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="15E600F8" w14:textId="7007D542" w:rsidR="00485A80" w:rsidRDefault="00485A80" w:rsidP="00485A80">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Витяг з протоколу про затвердження теми (у службі Вченого секретаря; пл. Народна, 3)</w:t>
+              <w:t xml:space="preserve">Витяг з протоколу про затвердження теми (у службі Вченого секретаря; </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>пл</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>. Народна, 3)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1665" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="33BFE344" w14:textId="4D9601A2" w:rsidR="00485A80" w:rsidRDefault="00485A80" w:rsidP="00485A80">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1979,51 +2005,69 @@
               </w:rPr>
               <w:t xml:space="preserve">Витяг з протоколу про уточнення теми та витяг з наказу </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">про </w:t>
             </w:r>
             <w:r w:rsidRPr="000E0C49">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>зміну керівника</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> (у службі Вченого секретаря; пл. Народна, 3)</w:t>
+              <w:t xml:space="preserve"> (у службі Вченого секретаря; </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>пл</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>. Народна, 3)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1665" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="4DFE85E1" w14:textId="00750F78" w:rsidR="00485A80" w:rsidRDefault="00485A80" w:rsidP="00485A80">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -2112,52 +2156,62 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Біоетика (</w:t>
             </w:r>
             <w:r w:rsidR="00741160">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Потрібно тільки для </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Галузі знань: Охорона здоров</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Галузі знань: Охорона </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>здоров</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="003C697D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>’</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>я, Біологія)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1665" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
@@ -2262,52 +2316,62 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Акт перевірки первинної документації (</w:t>
             </w:r>
             <w:r w:rsidR="00741160">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Потрібно тільки для </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Галузі знань: Охорона здоров</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Галузі знань: Охорона </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>здоров</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="003C697D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>’</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>я)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1665" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
@@ -2753,93 +2817,109 @@
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Список публікацій, завірений науковим керівником</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="273BD01B" w14:textId="20724BCF" w:rsidR="00A06CFD" w:rsidRPr="00A06CFD" w:rsidRDefault="00A06CFD" w:rsidP="00485A80">
+          <w:p w14:paraId="273BD01B" w14:textId="243056A0" w:rsidR="00041C10" w:rsidRPr="00A06CFD" w:rsidRDefault="00A06CFD" w:rsidP="00041C10">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">також надсилається електронний варіант на </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>mail</w:t>
             </w:r>
+            <w:r w:rsidR="00041C10">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r w:rsidR="00041C10" w:rsidRPr="00607BC9">
+                <w:rPr>
+                  <w:rStyle w:val="a7"/>
+                </w:rPr>
+                <w:t>maryana.kayla@uzhnu.edu.ua</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1665" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="00B98422" w14:textId="77777777" w:rsidR="00485A80" w:rsidRDefault="00485A80" w:rsidP="00485A80">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
@@ -2974,51 +3054,69 @@
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="4BF6E1E8" w14:textId="77777777" w:rsidR="00485A80" w:rsidRDefault="00485A80" w:rsidP="00485A80">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Заява (завірена зав.каф. і деканом)</w:t>
+              <w:t xml:space="preserve">Заява (завірена </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>зав.каф</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>. і деканом)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1665" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="59455D38" w14:textId="69EDD7E7" w:rsidR="00485A80" w:rsidRDefault="00485A80" w:rsidP="00485A80">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -3212,59 +3310,61 @@
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Дані на членів РСВР (в </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Exel</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="003C697D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>таблиці- згідно зразку)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="331C99ED" w14:textId="77777777" w:rsidR="00485A80" w:rsidRDefault="00485A80" w:rsidP="00485A80">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
@@ -3817,52 +3917,62 @@
             </w:pPr>
           </w:p>
           <w:p w14:paraId="217AB047" w14:textId="77777777" w:rsidR="00485A80" w:rsidRDefault="00485A80" w:rsidP="00485A80">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Для галузі знань Охорона здоров</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Для галузі знань Охорона </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>здоров</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="003C697D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>’</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>я та Біологія у висновку про наукову новизну потрібно надати інформацію по:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="27824B8D" w14:textId="77777777" w:rsidR="00485A80" w:rsidRDefault="00485A80" w:rsidP="00485A80">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
@@ -4616,59 +4726,61 @@
           <w:p w14:paraId="18DFB164" w14:textId="77777777" w:rsidR="00485A80" w:rsidRPr="00DA6EF4" w:rsidRDefault="00485A80" w:rsidP="00485A80">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Дані на членів РСВР (в </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Exel</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="003C697D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>таблиці- згідно зразку)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1665" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
@@ -5217,58 +5329,60 @@
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="57B71EEE" w14:textId="2BE2B6B9" w:rsidR="00485A80" w:rsidRDefault="00485A80" w:rsidP="00485A80">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Після затвердження Вченою радою ДВНЗ «УжНУ» членів РСВР дається 5 днів, щоб здати примірник дисертації в Бібліотеку ДВНЗ «УжНУ» та 5 робочих днів для внесення в систему НАЗЯВО, </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="002A28A7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>УКрІНТЕІ</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> та на сайт навчального закладу всієї необхідної інформації.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="15A69C50" w14:textId="5DE28FE5" w:rsidR="00485A80" w:rsidRPr="00A40402" w:rsidRDefault="00485A80" w:rsidP="00485A80">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A40402">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -6091,51 +6205,69 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="00DB2524" w14:textId="5EA4961C" w:rsidR="00115D4A" w:rsidRPr="00115D4A" w:rsidRDefault="000A406B" w:rsidP="000A406B">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000A406B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Важливо! Необхідно внести всю інформацію, передбачену Рішенням, зокрема обов’язково зазначити аналіз щодо дотримання встановлених вимог.</w:t>
+              <w:t xml:space="preserve">Важливо! Необхідно </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="000A406B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>внести</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="000A406B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> всю інформацію, передбачену Рішенням, зокрема обов’язково зазначити аналіз щодо дотримання встановлених вимог.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1665" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="722C73AC" w14:textId="51AEC931" w:rsidR="00485A80" w:rsidRDefault="00485A80" w:rsidP="00485A80">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -6624,51 +6756,51 @@
     </w:tbl>
     <w:p w14:paraId="46DAA150" w14:textId="77777777" w:rsidR="002200EC" w:rsidRDefault="002200EC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="002200EC" w:rsidSect="00FB1FE5">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1135" w:right="850" w:bottom="993" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -6798,62 +6930,64 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="120"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="002200EC"/>
     <w:rsid w:val="00017296"/>
     <w:rsid w:val="00030A86"/>
+    <w:rsid w:val="00041C10"/>
     <w:rsid w:val="00090414"/>
     <w:rsid w:val="00092958"/>
     <w:rsid w:val="000A406B"/>
     <w:rsid w:val="000D2CA8"/>
     <w:rsid w:val="000E0C49"/>
     <w:rsid w:val="000E5C99"/>
     <w:rsid w:val="00115D4A"/>
     <w:rsid w:val="001449B0"/>
     <w:rsid w:val="0015794E"/>
     <w:rsid w:val="001C6520"/>
     <w:rsid w:val="001C6E26"/>
     <w:rsid w:val="001E0E56"/>
     <w:rsid w:val="001F1128"/>
     <w:rsid w:val="0020119B"/>
     <w:rsid w:val="00216366"/>
     <w:rsid w:val="002200EC"/>
     <w:rsid w:val="0026152D"/>
     <w:rsid w:val="00293BA5"/>
     <w:rsid w:val="002A28A7"/>
     <w:rsid w:val="002F5349"/>
     <w:rsid w:val="003937BF"/>
     <w:rsid w:val="003C697D"/>
     <w:rsid w:val="003E4F99"/>
     <w:rsid w:val="00424B6E"/>
     <w:rsid w:val="00452248"/>
@@ -7601,51 +7735,51 @@
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="626619920">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:maryana.kayla@uzhnu.edu.ua" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uzhnu.edu.ua/uk/infocentre/60275" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:maryana.kayla@uzhnu.edu.ua" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:maryana.kayla@uzhnu.edu.ua" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uzhnu.edu.ua/uk/infocentre/60275" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Офіс">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -7923,74 +8057,74 @@
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
   <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mhPZ3Uhbl6jKxXT7gAmJ1Q9YXjfXA==">CgMxLjA4AHIhMTJyMTlWaU1PNnY1MTJUbmhqS25UT0hRZm1TaExKNDZr</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>5027</Words>
-  <Characters>2866</Characters>
+  <Words>5076</Words>
+  <Characters>2894</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>23</Lines>
+  <Lines>24</Lines>
   <Paragraphs>15</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Назва</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7878</CharactersWithSpaces>
+  <CharactersWithSpaces>7955</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>User</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
     <vt:lpwstr>c77a6ede5fed06fe85aadbe2a1cc458293fe9f71ab86d626ab8b846546808165</vt:lpwstr>
   </property>
 </Properties>
 </file>