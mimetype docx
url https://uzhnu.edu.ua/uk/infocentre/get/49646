--- v0 (2026-08-12)
+++ v1 (2026-09-25)
@@ -1,49 +1,49 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="3481"/>
         <w:tblOverlap w:val="never"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="10" w:type="dxa"/>
           <w:right w:w="10" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="993"/>
         <w:gridCol w:w="1559"/>
         <w:gridCol w:w="1559"/>
         <w:gridCol w:w="1701"/>
         <w:gridCol w:w="1701"/>
         <w:gridCol w:w="1559"/>
         <w:gridCol w:w="1701"/>
         <w:gridCol w:w="1418"/>
         <w:gridCol w:w="1552"/>
         <w:gridCol w:w="7"/>
         <w:gridCol w:w="1843"/>
@@ -416,2735 +416,3569 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="2546EA48" w14:textId="77777777" w:rsidR="00C6683B" w:rsidRDefault="0082307A" w:rsidP="00FA5F97">
             <w:pPr>
               <w:pStyle w:val="2"/>
               <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               <w:spacing w:after="0" w:line="220" w:lineRule="exact"/>
             </w:pPr>
             <w:r>
               <w:t>Практика</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F87DAD" w:rsidRPr="002B0F69" w14:paraId="4EA3EE76" w14:textId="77777777" w:rsidTr="00113ACB">
+      <w:tr w:rsidR="00A51D22" w:rsidRPr="002B0F69" w14:paraId="4EA3EE76" w14:textId="77777777" w:rsidTr="00113ACB">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="925"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4C9B9C99" w14:textId="31996240" w:rsidR="00F87DAD" w:rsidRPr="000C69A9" w:rsidRDefault="00F87DAD" w:rsidP="00F87DAD">
+          <w:p w14:paraId="4C9B9C99" w14:textId="31996240" w:rsidR="00A51D22" w:rsidRPr="002341B1" w:rsidRDefault="00A51D22" w:rsidP="00A51D22">
             <w:pPr>
               <w:pStyle w:val="2"/>
               <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               <w:spacing w:after="0" w:line="220" w:lineRule="exact"/>
               <w:rPr>
-                <w:b w:val="0"/>
-[...4 lines deleted...]
-                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002341B1">
+              <w:rPr>
+                <w:bCs w:val="0"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4F86D686" w14:textId="77777777" w:rsidR="00F87DAD" w:rsidRPr="00CF7680" w:rsidRDefault="00F87DAD" w:rsidP="00F87DAD">
+          <w:p w14:paraId="41A9FC0C" w14:textId="77777777" w:rsidR="00A51D22" w:rsidRPr="00CF7680" w:rsidRDefault="00A51D22" w:rsidP="00A51D22">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
+              <w:t>03</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF7680">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:t>04</w:t>
             </w:r>
             <w:r w:rsidRPr="00CF7680">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF7680">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF7680">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF7680">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">               </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF7680">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>05</w:t>
+              <w:t>11</w:t>
             </w:r>
             <w:r w:rsidRPr="00CF7680">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
             <w:r w:rsidRPr="00CF7680">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>20</w:t>
-[...82 lines deleted...]
-          <w:p w14:paraId="71C862C9" w14:textId="77777777" w:rsidR="00F87DAD" w:rsidRPr="009C7DD3" w:rsidRDefault="00F87DAD" w:rsidP="00F87DAD">
+              <w:t>2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="71C862C9" w14:textId="77777777" w:rsidR="00A51D22" w:rsidRPr="009C7DD3" w:rsidRDefault="00A51D22" w:rsidP="00A51D22">
             <w:pPr>
               <w:pStyle w:val="2"/>
               <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               <w:spacing w:before="60" w:after="0" w:line="220" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="02E0A601" w14:textId="77777777" w:rsidR="00F87DAD" w:rsidRPr="00582054" w:rsidRDefault="00F87DAD" w:rsidP="00F87DAD">
+          <w:p w14:paraId="31373F3D" w14:textId="77777777" w:rsidR="00A51D22" w:rsidRPr="00582054" w:rsidRDefault="00A51D22" w:rsidP="00A51D22">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00582054">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:sym w:font="Symbol" w:char="F02A"/>
             </w:r>
             <w:r w:rsidRPr="00582054">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00582054">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>09</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00582054">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00582054">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>.202</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidRPr="00582054">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>-1</w:t>
-[...46 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">             (5 днів)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4F28A500" w14:textId="77777777" w:rsidR="00F87DAD" w:rsidRPr="009C7DD3" w:rsidRDefault="00F87DAD" w:rsidP="00F87DAD">
+          <w:p w14:paraId="4F28A500" w14:textId="77777777" w:rsidR="00A51D22" w:rsidRPr="009C7DD3" w:rsidRDefault="00A51D22" w:rsidP="00A51D22">
             <w:pPr>
               <w:pStyle w:val="2"/>
               <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               <w:spacing w:after="0" w:line="220" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7F4D273C" w14:textId="77777777" w:rsidR="00F87DAD" w:rsidRPr="00CF7680" w:rsidRDefault="00F87DAD" w:rsidP="00F87DAD">
+          <w:p w14:paraId="2F81C9B3" w14:textId="77777777" w:rsidR="00A51D22" w:rsidRPr="00CF7680" w:rsidRDefault="00A51D22" w:rsidP="00A51D22">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
+              <w:t>07</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF7680">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:t>08</w:t>
             </w:r>
             <w:r w:rsidRPr="00CF7680">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>-</w:t>
-[...14 lines deleted...]
-              </w:rPr>
               <w:t>.11.202</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>5</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="1DD088DD" w14:textId="77777777" w:rsidR="00F87DAD" w:rsidRPr="009C7DD3" w:rsidRDefault="00F87DAD" w:rsidP="00F87DAD">
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1DD088DD" w14:textId="77777777" w:rsidR="00A51D22" w:rsidRPr="009C7DD3" w:rsidRDefault="00A51D22" w:rsidP="00A51D22">
             <w:pPr>
               <w:pStyle w:val="2"/>
               <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               <w:spacing w:before="60" w:after="0" w:line="220" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4DE735D0" w14:textId="77777777" w:rsidR="00F87DAD" w:rsidRDefault="00F87DAD" w:rsidP="00F87DAD">
+          <w:p w14:paraId="212396E5" w14:textId="77777777" w:rsidR="00A51D22" w:rsidRDefault="00A51D22" w:rsidP="00A51D22">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:sym w:font="Symbol" w:char="F02A"/>
             </w:r>
             <w:r w:rsidRPr="0097450A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>10</w:t>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>9</w:t>
             </w:r>
             <w:r w:rsidRPr="0097450A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r w:rsidRPr="00E06453">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>9</w:t>
+              <w:t>8</w:t>
             </w:r>
             <w:r w:rsidRPr="00E06453">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>.11.202</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>5</w:t>
+              <w:t>6</w:t>
             </w:r>
             <w:r w:rsidRPr="00E06453">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3A0857A3" w14:textId="77777777" w:rsidR="00F87DAD" w:rsidRPr="00E06453" w:rsidRDefault="00F87DAD" w:rsidP="00F87DAD">
+          <w:p w14:paraId="6D6091E0" w14:textId="77777777" w:rsidR="00A51D22" w:rsidRPr="00E06453" w:rsidRDefault="00A51D22" w:rsidP="00A51D22">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E06453">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
             <w:r w:rsidRPr="00E06453">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> днів)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="75478EDA" w14:textId="77777777" w:rsidR="00F87DAD" w:rsidRPr="009C7DD3" w:rsidRDefault="00F87DAD" w:rsidP="00F87DAD">
+          <w:p w14:paraId="75478EDA" w14:textId="77777777" w:rsidR="00A51D22" w:rsidRPr="009C7DD3" w:rsidRDefault="00A51D22" w:rsidP="00A51D22">
             <w:pPr>
               <w:pStyle w:val="2"/>
               <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               <w:spacing w:after="0" w:line="220" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6D16D158" w14:textId="77777777" w:rsidR="00F87DAD" w:rsidRPr="00CF7680" w:rsidRDefault="00F87DAD" w:rsidP="00F87DAD">
+          <w:p w14:paraId="2CC9318B" w14:textId="77777777" w:rsidR="00A51D22" w:rsidRPr="00CF7680" w:rsidRDefault="00A51D22" w:rsidP="00A51D22">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF7680">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>7-</w:t>
+              <w:t>6-</w:t>
             </w:r>
             <w:r w:rsidRPr="00CF7680">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>8</w:t>
+              <w:t>7</w:t>
             </w:r>
             <w:r w:rsidRPr="00CF7680">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>.01.202</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>6</w:t>
+              <w:t>7</w:t>
             </w:r>
             <w:r w:rsidRPr="00CF7680">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">           </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
+              <w:t>23</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF7680">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:t>24</w:t>
             </w:r>
             <w:r w:rsidRPr="00CF7680">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>-</w:t>
-[...14 lines deleted...]
-              </w:rPr>
               <w:t>.01.202</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>6</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="1AE930F3" w14:textId="77777777" w:rsidR="00F87DAD" w:rsidRPr="009C7DD3" w:rsidRDefault="00F87DAD" w:rsidP="00F87DAD">
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1AE930F3" w14:textId="77777777" w:rsidR="00A51D22" w:rsidRPr="009C7DD3" w:rsidRDefault="00A51D22" w:rsidP="00A51D22">
             <w:pPr>
               <w:pStyle w:val="2"/>
               <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               <w:spacing w:after="0" w:line="276" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1F6A019A" w14:textId="77777777" w:rsidR="00F87DAD" w:rsidRPr="00F61038" w:rsidRDefault="00F87DAD" w:rsidP="00F87DAD">
+          <w:p w14:paraId="138428DF" w14:textId="77777777" w:rsidR="00A51D22" w:rsidRPr="00F61038" w:rsidRDefault="00A51D22" w:rsidP="00A51D22">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F61038">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:sym w:font="Symbol" w:char="F02A"/>
             </w:r>
+            <w:r w:rsidRPr="00A54765">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A54765">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>-2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A54765">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>.01.202</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
             <w:r w:rsidRPr="00F61038">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="16"/>
-[...46 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">                (5 днів)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7755B017" w14:textId="77777777" w:rsidR="00F87DAD" w:rsidRPr="009C7DD3" w:rsidRDefault="00F87DAD" w:rsidP="00F87DAD">
+          <w:p w14:paraId="7755B017" w14:textId="77777777" w:rsidR="00A51D22" w:rsidRPr="009C7DD3" w:rsidRDefault="00A51D22" w:rsidP="00A51D22">
             <w:pPr>
               <w:pStyle w:val="2"/>
               <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               <w:spacing w:after="0" w:line="220" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="40CC2253" w14:textId="77777777" w:rsidR="00F87DAD" w:rsidRPr="00CF7680" w:rsidRDefault="00F87DAD" w:rsidP="00F87DAD">
+          <w:p w14:paraId="50209C39" w14:textId="77777777" w:rsidR="00A51D22" w:rsidRPr="00CF7680" w:rsidRDefault="00A51D22" w:rsidP="00A51D22">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF7680">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:t>14</w:t>
             </w:r>
             <w:r w:rsidRPr="00CF7680">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>-</w:t>
-[...14 lines deleted...]
-              </w:rPr>
               <w:t>.03.202</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>6</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="23B256FB" w14:textId="77777777" w:rsidR="00F87DAD" w:rsidRPr="009C7DD3" w:rsidRDefault="00F87DAD" w:rsidP="00F87DAD">
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="23B256FB" w14:textId="77777777" w:rsidR="00A51D22" w:rsidRPr="009C7DD3" w:rsidRDefault="00A51D22" w:rsidP="00A51D22">
             <w:pPr>
               <w:pStyle w:val="2"/>
               <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               <w:spacing w:after="0" w:line="220" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1552" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="724D9886" w14:textId="77777777" w:rsidR="00F87DAD" w:rsidRPr="004F3C2B" w:rsidRDefault="00F87DAD" w:rsidP="00F87DAD">
+          <w:p w14:paraId="0E160CCE" w14:textId="77777777" w:rsidR="00A51D22" w:rsidRPr="004F3C2B" w:rsidRDefault="00A51D22" w:rsidP="00A51D22">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004F3C2B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:sym w:font="Symbol" w:char="F02A"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>16</w:t>
+              <w:t>15</w:t>
             </w:r>
             <w:r w:rsidRPr="004F3C2B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>25</w:t>
+              <w:t>24</w:t>
             </w:r>
             <w:r w:rsidRPr="004F3C2B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>.03.202</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>6</w:t>
+              <w:t>7</w:t>
             </w:r>
             <w:r w:rsidRPr="004F3C2B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="25E14CBC" w14:textId="77777777" w:rsidR="00F87DAD" w:rsidRPr="004F3C2B" w:rsidRDefault="00F87DAD" w:rsidP="00F87DAD">
+          <w:p w14:paraId="7EF5E2FE" w14:textId="77777777" w:rsidR="00A51D22" w:rsidRPr="004F3C2B" w:rsidRDefault="00A51D22" w:rsidP="00A51D22">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004F3C2B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
             <w:r w:rsidRPr="004F3C2B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> днів)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7F2E55AE" w14:textId="77777777" w:rsidR="00F87DAD" w:rsidRPr="009C7DD3" w:rsidRDefault="00F87DAD" w:rsidP="00F87DAD">
+          <w:p w14:paraId="7F2E55AE" w14:textId="77777777" w:rsidR="00A51D22" w:rsidRPr="009C7DD3" w:rsidRDefault="00A51D22" w:rsidP="00A51D22">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1850" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="360E5EC3" w14:textId="77777777" w:rsidR="001972EF" w:rsidRDefault="001972EF" w:rsidP="001972EF">
+          <w:p w14:paraId="3DBE7539" w14:textId="08A7AD60" w:rsidR="00A51D22" w:rsidRPr="00221B09" w:rsidRDefault="006A5BCF" w:rsidP="006C51B2">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arimo" w:hAnsi="Arimo"/>
-                <w:color w:val="auto"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00221B09">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:color w:val="FF0000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>31.05.</w:t>
+            </w:r>
+            <w:r w:rsidR="00A51D22" w:rsidRPr="00221B09">
               <w:rPr>
                 <w:rFonts w:ascii="Arimo" w:hAnsi="Arimo"/>
+                <w:color w:val="FF0000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Arimo" w:hAnsi="Arimo"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>-2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00221B09">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:color w:val="FF0000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidR="00A51D22" w:rsidRPr="00221B09">
+              <w:rPr>
+                <w:rFonts w:ascii="Arimo" w:hAnsi="Arimo"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>.06.202</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00221B09">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidR="00A51D22" w:rsidRPr="00221B09">
+              <w:rPr>
+                <w:rFonts w:ascii="Arimo" w:hAnsi="Arimo"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="single"/>
               </w:rPr>
               <w:br/>
-              <w:t>Археологічна практика (навчальна)</w:t>
-[...12 lines deleted...]
-            </w:pPr>
+            </w:r>
+            <w:r w:rsidR="00A51D22" w:rsidRPr="00221B09">
+              <w:rPr>
+                <w:rFonts w:ascii="Arimo" w:hAnsi="Arimo"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Археологічна практика </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F87DAD" w14:paraId="3244591A" w14:textId="77777777" w:rsidTr="005A68A4">
+      <w:tr w:rsidR="00A51D22" w14:paraId="3244591A" w14:textId="77777777" w:rsidTr="005A68A4">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="878"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="02000E25" w14:textId="77777777" w:rsidR="00F87DAD" w:rsidRPr="000C69A9" w:rsidRDefault="00F87DAD" w:rsidP="00F87DAD">
+          <w:p w14:paraId="02000E25" w14:textId="4B98D6ED" w:rsidR="00A51D22" w:rsidRPr="002341B1" w:rsidRDefault="00A51D22" w:rsidP="00A51D22">
             <w:pPr>
               <w:pStyle w:val="2"/>
               <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               <w:spacing w:after="0" w:line="220" w:lineRule="exact"/>
               <w:rPr>
-                <w:b w:val="0"/>
-[...8 lines deleted...]
-              <w:t>3</w:t>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002341B1">
+              <w:rPr>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="35935F78" w14:textId="6B88AF96" w:rsidR="00F87DAD" w:rsidRPr="003650E2" w:rsidRDefault="00F87DAD" w:rsidP="00F87DAD">
+          <w:p w14:paraId="3D7E5C04" w14:textId="77777777" w:rsidR="00A51D22" w:rsidRPr="00CF7680" w:rsidRDefault="00A51D22" w:rsidP="00A51D22">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>03</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF7680">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>04</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF7680">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF7680">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF7680">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF7680">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">               </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF7680">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF7680">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF7680">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="35935F78" w14:textId="6716A88A" w:rsidR="00A51D22" w:rsidRPr="003650E2" w:rsidRDefault="00A51D22" w:rsidP="00A51D22">
             <w:pPr>
               <w:pStyle w:val="2"/>
               <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               <w:spacing w:before="60" w:after="0" w:line="220" w:lineRule="exact"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003650E2">
-[...7 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="75C50021" w14:textId="77777777" w:rsidR="00F87DAD" w:rsidRPr="003650E2" w:rsidRDefault="00F87DAD" w:rsidP="00F87DAD">
+          <w:p w14:paraId="339CD9F9" w14:textId="77777777" w:rsidR="00A51D22" w:rsidRPr="00582054" w:rsidRDefault="00A51D22" w:rsidP="00A51D22">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003650E2">
+            <w:r w:rsidRPr="00582054">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:sym w:font="Symbol" w:char="F02A"/>
             </w:r>
-            <w:r w:rsidRPr="003650E2">
-[...8 lines deleted...]
-          <w:p w14:paraId="4B2881BB" w14:textId="77777777" w:rsidR="00F87DAD" w:rsidRPr="003650E2" w:rsidRDefault="00F87DAD" w:rsidP="00F87DAD">
+            <w:r w:rsidRPr="00582054">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00582054">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>09</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00582054">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00582054">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>.202</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00582054">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">             (5 днів)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4B2881BB" w14:textId="77777777" w:rsidR="00A51D22" w:rsidRPr="003650E2" w:rsidRDefault="00A51D22" w:rsidP="00A51D22">
             <w:pPr>
               <w:pStyle w:val="2"/>
               <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               <w:spacing w:after="0" w:line="220" w:lineRule="exact"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="348959B2" w14:textId="21A2EEE5" w:rsidR="00F87DAD" w:rsidRPr="003650E2" w:rsidRDefault="00F87DAD" w:rsidP="00F87DAD">
+          <w:p w14:paraId="2362FB1A" w14:textId="77777777" w:rsidR="00A51D22" w:rsidRPr="00CF7680" w:rsidRDefault="00A51D22" w:rsidP="00A51D22">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>07</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF7680">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>08</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF7680">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>.11.202</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="348959B2" w14:textId="12808262" w:rsidR="00A51D22" w:rsidRPr="003650E2" w:rsidRDefault="00A51D22" w:rsidP="00A51D22">
             <w:pPr>
               <w:pStyle w:val="2"/>
               <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               <w:spacing w:before="60" w:after="0" w:line="220" w:lineRule="exact"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003650E2">
-[...7 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="02B3993E" w14:textId="77777777" w:rsidR="00F87DAD" w:rsidRPr="003650E2" w:rsidRDefault="00F87DAD" w:rsidP="00F87DAD">
-[...21 lines deleted...]
-          <w:p w14:paraId="4944FAA0" w14:textId="3F0A8F07" w:rsidR="00F87DAD" w:rsidRPr="003650E2" w:rsidRDefault="00F87DAD" w:rsidP="00F87DAD">
+          <w:p w14:paraId="2747DF86" w14:textId="77777777" w:rsidR="00A51D22" w:rsidRDefault="00A51D22" w:rsidP="00A51D22">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:sym w:font="Symbol" w:char="F02A"/>
+            </w:r>
+            <w:r w:rsidRPr="0097450A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0097450A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E06453">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E06453">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>.11.202</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E06453">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0B56F1AC" w14:textId="77777777" w:rsidR="00A51D22" w:rsidRPr="00E06453" w:rsidRDefault="00A51D22" w:rsidP="00A51D22">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E06453">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>(1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E06453">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> днів)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4944FAA0" w14:textId="066602A7" w:rsidR="00A51D22" w:rsidRPr="003650E2" w:rsidRDefault="00A51D22" w:rsidP="00A51D22">
             <w:pPr>
               <w:pStyle w:val="2"/>
               <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               <w:spacing w:after="0" w:line="220" w:lineRule="exact"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003650E2">
-[...7 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="663A81F2" w14:textId="131DDF88" w:rsidR="00F87DAD" w:rsidRPr="003650E2" w:rsidRDefault="00F87DAD" w:rsidP="00F87DAD">
+          <w:p w14:paraId="21820CBB" w14:textId="77777777" w:rsidR="00A51D22" w:rsidRPr="00CF7680" w:rsidRDefault="00A51D22" w:rsidP="00A51D22">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF7680">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>6-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF7680">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF7680">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>.01.202</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF7680">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">           </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>23</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF7680">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>24</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF7680">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>.01.202</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="663A81F2" w14:textId="417A283A" w:rsidR="00A51D22" w:rsidRPr="003650E2" w:rsidRDefault="00A51D22" w:rsidP="00A51D22">
             <w:pPr>
               <w:pStyle w:val="2"/>
               <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               <w:spacing w:after="0" w:line="276" w:lineRule="exact"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003650E2">
-[...7 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7C1522AB" w14:textId="77777777" w:rsidR="00F87DAD" w:rsidRPr="00E77B10" w:rsidRDefault="00F87DAD" w:rsidP="00F87DAD">
+          <w:p w14:paraId="3A123843" w14:textId="77777777" w:rsidR="00A51D22" w:rsidRPr="00F61038" w:rsidRDefault="00A51D22" w:rsidP="00A51D22">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E77B10">
-[...17 lines deleted...]
-          <w:p w14:paraId="0FF466A6" w14:textId="77777777" w:rsidR="00F87DAD" w:rsidRPr="00E5511C" w:rsidRDefault="00F87DAD" w:rsidP="00F87DAD">
+            <w:r w:rsidRPr="00F61038">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:sym w:font="Symbol" w:char="F02A"/>
+            </w:r>
+            <w:r w:rsidRPr="00A54765">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A54765">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>-2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A54765">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>.01.202</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F61038">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                (5 днів)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0FF466A6" w14:textId="77777777" w:rsidR="00A51D22" w:rsidRPr="00E5511C" w:rsidRDefault="00A51D22" w:rsidP="00A51D22">
             <w:pPr>
               <w:pStyle w:val="2"/>
               <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               <w:spacing w:after="0" w:line="220" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="51DFF826" w14:textId="77777777" w:rsidR="00F87DAD" w:rsidRPr="00E77B10" w:rsidRDefault="00F87DAD" w:rsidP="00F87DAD">
+          <w:p w14:paraId="68054445" w14:textId="77777777" w:rsidR="00A51D22" w:rsidRPr="00CF7680" w:rsidRDefault="00A51D22" w:rsidP="00A51D22">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E77B10">
-[...8 lines deleted...]
-          <w:p w14:paraId="1C25C3B6" w14:textId="77777777" w:rsidR="00F87DAD" w:rsidRPr="00E5511C" w:rsidRDefault="00F87DAD" w:rsidP="00F87DAD">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF7680">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF7680">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>.03.202</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1C25C3B6" w14:textId="77777777" w:rsidR="00A51D22" w:rsidRPr="00E5511C" w:rsidRDefault="00A51D22" w:rsidP="00A51D22">
             <w:pPr>
               <w:pStyle w:val="2"/>
               <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               <w:spacing w:after="0" w:line="220" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1552" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="183FB7BA" w14:textId="77777777" w:rsidR="00F87DAD" w:rsidRPr="00E77B10" w:rsidRDefault="00F87DAD" w:rsidP="00F87DAD">
+          <w:p w14:paraId="2D18F46B" w14:textId="77777777" w:rsidR="00A51D22" w:rsidRPr="004F3C2B" w:rsidRDefault="00A51D22" w:rsidP="00A51D22">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004F3C2B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:sym w:font="Symbol" w:char="F02A"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004F3C2B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>24</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004F3C2B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>.03.202</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004F3C2B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="31656F2F" w14:textId="77777777" w:rsidR="00A51D22" w:rsidRPr="004F3C2B" w:rsidRDefault="00A51D22" w:rsidP="00A51D22">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E77B10">
-[...17 lines deleted...]
-          <w:p w14:paraId="5339694F" w14:textId="77777777" w:rsidR="00F87DAD" w:rsidRPr="00E5511C" w:rsidRDefault="00F87DAD" w:rsidP="00F87DAD">
+            <w:r w:rsidRPr="004F3C2B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004F3C2B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> днів)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5339694F" w14:textId="77777777" w:rsidR="00A51D22" w:rsidRPr="00E5511C" w:rsidRDefault="00A51D22" w:rsidP="00A51D22">
             <w:pPr>
               <w:pStyle w:val="2"/>
               <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               <w:spacing w:before="60" w:after="0" w:line="220" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1850" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="590AB0D9" w14:textId="1E985873" w:rsidR="00F87DAD" w:rsidRPr="003D612B" w:rsidRDefault="00F87DAD" w:rsidP="00F87DAD">
+          <w:p w14:paraId="022D3A14" w14:textId="037CB3F0" w:rsidR="00E45683" w:rsidRPr="00221B09" w:rsidRDefault="00E45683" w:rsidP="00E45683">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...16 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00221B09">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>31.05.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00221B09">
+              <w:rPr>
+                <w:rFonts w:ascii="Arimo" w:hAnsi="Arimo"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="single"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
-            <w:r>
-[...48 lines deleted...]
-          <w:p w14:paraId="50816B07" w14:textId="5F95806C" w:rsidR="00F87DAD" w:rsidRPr="003D612B" w:rsidRDefault="00F87DAD" w:rsidP="00F87DAD">
+            <w:r w:rsidRPr="00221B09">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00221B09">
+              <w:rPr>
+                <w:rFonts w:ascii="Arimo" w:hAnsi="Arimo"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>.06.202</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00221B09">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00221B09">
+              <w:rPr>
+                <w:rFonts w:ascii="Arimo" w:hAnsi="Arimo"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00221B09">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Ознайомча практика з регіоном ЦЄ</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5C89EC8A" w14:textId="77777777" w:rsidR="00A51D22" w:rsidRPr="003D612B" w:rsidRDefault="00A51D22" w:rsidP="00A51D22">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...20 lines deleted...]
-                <w:b w:val="0"/>
+                <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F87DAD" w14:paraId="3B7A7533" w14:textId="77777777" w:rsidTr="005A68A4">
-[...446 lines deleted...]
-      <w:tr w:rsidR="00F87DAD" w14:paraId="5FE4CE52" w14:textId="77777777" w:rsidTr="009103C3">
+      <w:tr w:rsidR="002A50C5" w14:paraId="5FE4CE52" w14:textId="77777777" w:rsidTr="009103C3">
         <w:trPr>
           <w:trHeight w:val="882"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="63EF091B" w14:textId="77777777" w:rsidR="00F87DAD" w:rsidRDefault="00F87DAD" w:rsidP="00F87DAD">
+          <w:p w14:paraId="63EF091B" w14:textId="2A41BB02" w:rsidR="002A50C5" w:rsidRDefault="002A50C5" w:rsidP="002A50C5">
             <w:pPr>
               <w:pStyle w:val="2"/>
               <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="1"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>5</w:t>
+              <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1BE73978" w14:textId="6118865C" w:rsidR="00F87DAD" w:rsidRPr="007201BE" w:rsidRDefault="00F87DAD" w:rsidP="00F87DAD">
+          <w:p w14:paraId="1BE73978" w14:textId="2E77ACAA" w:rsidR="002A50C5" w:rsidRPr="007201BE" w:rsidRDefault="002A50C5" w:rsidP="002A50C5">
             <w:pPr>
               <w:pStyle w:val="2"/>
               <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               <w:spacing w:before="60" w:after="0" w:line="220" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009E0344">
+            <w:r w:rsidRPr="00607824">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>11-12.1</w:t>
-[...17 lines deleted...]
-              <w:t>.2025</w:t>
+              <w:t>10-11.10.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="04E76199" w14:textId="77777777" w:rsidR="00F87DAD" w:rsidRPr="00E77B10" w:rsidRDefault="00F87DAD" w:rsidP="00F87DAD">
+          <w:p w14:paraId="4027D391" w14:textId="77777777" w:rsidR="002A50C5" w:rsidRPr="00E77B10" w:rsidRDefault="002A50C5" w:rsidP="002A50C5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E77B10">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:sym w:font="Symbol" w:char="F02A"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>13</w:t>
+              <w:t>12</w:t>
             </w:r>
             <w:r w:rsidRPr="00E77B10">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>22.</w:t>
+              <w:t>21.</w:t>
             </w:r>
             <w:r w:rsidRPr="00E77B10">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>10.2025             (10 днів)</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="18F960DE" w14:textId="77777777" w:rsidR="00F87DAD" w:rsidRPr="007201BE" w:rsidRDefault="00F87DAD" w:rsidP="00F87DAD">
+              <w:t>10.202</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E77B10">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">             (10 днів)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="18F960DE" w14:textId="77777777" w:rsidR="002A50C5" w:rsidRPr="007201BE" w:rsidRDefault="002A50C5" w:rsidP="002A50C5">
             <w:pPr>
               <w:pStyle w:val="2"/>
               <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               <w:spacing w:after="0" w:line="220" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3B97ECD2" w14:textId="77777777" w:rsidR="00F87DAD" w:rsidRPr="00297E9C" w:rsidRDefault="00F87DAD" w:rsidP="00F87DAD">
-[...18 lines deleted...]
-          <w:p w14:paraId="284EF21F" w14:textId="77777777" w:rsidR="00F87DAD" w:rsidRPr="00297E9C" w:rsidRDefault="00F87DAD" w:rsidP="00F87DAD">
+          <w:p w14:paraId="284EF21F" w14:textId="52EC4B66" w:rsidR="002A50C5" w:rsidRPr="003D7A62" w:rsidRDefault="002A50C5" w:rsidP="002A50C5">
             <w:pPr>
               <w:pStyle w:val="2"/>
               <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               <w:spacing w:before="60" w:after="0" w:line="220" w:lineRule="exact"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="003D7A62">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>14-15.11.2026</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4E64FDA5" w14:textId="77777777" w:rsidR="00F87DAD" w:rsidRPr="00297E9C" w:rsidRDefault="00F87DAD" w:rsidP="00F87DAD">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00297E9C">
+          <w:p w14:paraId="4E156D35" w14:textId="28DDD991" w:rsidR="002A50C5" w:rsidRDefault="002A50C5" w:rsidP="002A50C5">
+            <w:pPr>
+              <w:pStyle w:val="2"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+              <w:spacing w:after="0" w:line="220" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D626B">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:sym w:font="Symbol" w:char="F02A"/>
             </w:r>
-            <w:r w:rsidRPr="00297E9C">
-[...43 lines deleted...]
-          <w:p w14:paraId="6FF37530" w14:textId="77777777" w:rsidR="00F87DAD" w:rsidRPr="00297E9C" w:rsidRDefault="00F87DAD" w:rsidP="00F87DAD">
+            <w:r w:rsidRPr="00E77B10">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E77B10">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>-2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E77B10">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>.11.20</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>26</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6FF37530" w14:textId="270B6C56" w:rsidR="002A50C5" w:rsidRPr="00297E9C" w:rsidRDefault="002A50C5" w:rsidP="002A50C5">
             <w:pPr>
               <w:pStyle w:val="2"/>
               <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               <w:spacing w:after="0" w:line="220" w:lineRule="exact"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00E77B10">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (10 днів)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5CAB4D88" w14:textId="69B701D6" w:rsidR="00F87DAD" w:rsidRPr="00297E9C" w:rsidRDefault="00F87DAD" w:rsidP="00F87DAD">
+          <w:p w14:paraId="5CAB4D88" w14:textId="7C47F029" w:rsidR="002A50C5" w:rsidRPr="003D7A62" w:rsidRDefault="002A50C5" w:rsidP="002A50C5">
             <w:pPr>
               <w:pStyle w:val="2"/>
               <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               <w:spacing w:after="0" w:line="276" w:lineRule="exact"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00297E9C">
+            <w:r w:rsidRPr="003D7A62">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">17-18.01.2026           </w:t>
+              <w:t>23-24.01.2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2CCE5DA3" w14:textId="77777777" w:rsidR="00F87DAD" w:rsidRPr="00F61038" w:rsidRDefault="00F87DAD" w:rsidP="00F87DAD">
+          <w:p w14:paraId="6DE2596B" w14:textId="686820FA" w:rsidR="002A50C5" w:rsidRPr="00E77B10" w:rsidRDefault="002A50C5" w:rsidP="002A50C5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F61038">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="000D626B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:sym w:font="Symbol" w:char="F02A"/>
             </w:r>
-            <w:r w:rsidRPr="00F61038">
-[...72 lines deleted...]
-          <w:p w14:paraId="34CDBE05" w14:textId="77777777" w:rsidR="00F87DAD" w:rsidRPr="007201BE" w:rsidRDefault="00F87DAD" w:rsidP="00F87DAD">
+            <w:r w:rsidRPr="00E77B10">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E77B10">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>.01</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E77B10">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E77B10">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>.02.202</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E77B10">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>(10 днів)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="34CDBE05" w14:textId="77777777" w:rsidR="002A50C5" w:rsidRPr="007201BE" w:rsidRDefault="002A50C5" w:rsidP="002A50C5">
             <w:pPr>
               <w:pStyle w:val="2"/>
               <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               <w:spacing w:after="0" w:line="220" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="03EB0977" w14:textId="77777777" w:rsidR="00F87DAD" w:rsidRPr="00CF7680" w:rsidRDefault="00F87DAD" w:rsidP="00F87DAD">
+          <w:p w14:paraId="1F8D42E0" w14:textId="77777777" w:rsidR="002A50C5" w:rsidRPr="00E77B10" w:rsidRDefault="002A50C5" w:rsidP="002A50C5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...23 lines deleted...]
-            <w:r w:rsidRPr="00CF7680">
+            <w:r w:rsidRPr="00E77B10">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E77B10">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>-2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E77B10">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>.03.202</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>6</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="0E525C17" w14:textId="77777777" w:rsidR="00F87DAD" w:rsidRPr="007201BE" w:rsidRDefault="00F87DAD" w:rsidP="00F87DAD">
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0E525C17" w14:textId="77777777" w:rsidR="002A50C5" w:rsidRPr="007201BE" w:rsidRDefault="002A50C5" w:rsidP="002A50C5">
             <w:pPr>
               <w:pStyle w:val="2"/>
               <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               <w:spacing w:after="0" w:line="220" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1552" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6AD6C623" w14:textId="77777777" w:rsidR="00F87DAD" w:rsidRPr="004F3C2B" w:rsidRDefault="00F87DAD" w:rsidP="00F87DAD">
+          <w:p w14:paraId="094B5F86" w14:textId="66FFB231" w:rsidR="002A50C5" w:rsidRPr="00E77B10" w:rsidRDefault="002A50C5" w:rsidP="002A50C5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="18"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="004F3C2B">
+                <w:color w:val="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D626B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:sym w:font="Symbol" w:char="F02A"/>
             </w:r>
-            <w:r>
-[...7 lines deleted...]
-            <w:r w:rsidRPr="004F3C2B">
+            <w:r w:rsidRPr="00E77B10">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E77B10">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>25</w:t>
-[...61 lines deleted...]
-          <w:p w14:paraId="4E169F94" w14:textId="77777777" w:rsidR="00F87DAD" w:rsidRPr="007201BE" w:rsidRDefault="00F87DAD" w:rsidP="00F87DAD">
+              <w:t>31</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E77B10">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>.0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E77B10">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>.202</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E77B10">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>(10 днів)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4E169F94" w14:textId="77777777" w:rsidR="002A50C5" w:rsidRPr="007201BE" w:rsidRDefault="002A50C5" w:rsidP="002A50C5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1850" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="246DE489" w14:textId="5828357D" w:rsidR="00F87DAD" w:rsidRPr="003D612B" w:rsidRDefault="00F87DAD" w:rsidP="00F87DAD">
+          <w:p w14:paraId="0BAF51E1" w14:textId="77777777" w:rsidR="002A50C5" w:rsidRPr="003D612B" w:rsidRDefault="002A50C5" w:rsidP="00221B09">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003D612B">
-[...56 lines deleted...]
-          <w:p w14:paraId="0BAF51E1" w14:textId="77777777" w:rsidR="00F87DAD" w:rsidRPr="003D612B" w:rsidRDefault="00F87DAD" w:rsidP="00F87DAD">
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002A50C5" w14:paraId="0E12EC98" w14:textId="77777777" w:rsidTr="009103C3">
+        <w:trPr>
+          <w:trHeight w:val="882"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DA137E7" w14:textId="36AFFCEA" w:rsidR="002A50C5" w:rsidRDefault="002A50C5" w:rsidP="002A50C5">
             <w:pPr>
               <w:pStyle w:val="2"/>
               <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rStyle w:val="1"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="1"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CEA845D" w14:textId="070B39B2" w:rsidR="002A50C5" w:rsidRPr="00607824" w:rsidRDefault="002A50C5" w:rsidP="002A50C5">
+            <w:pPr>
+              <w:pStyle w:val="2"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+              <w:spacing w:before="60" w:after="0" w:line="220" w:lineRule="exact"/>
               <w:rPr>
                 <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00607824">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>10-11.10.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="54B11729" w14:textId="77777777" w:rsidR="002A50C5" w:rsidRPr="00E77B10" w:rsidRDefault="002A50C5" w:rsidP="002A50C5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E77B10">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:sym w:font="Symbol" w:char="F02A"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E77B10">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>21.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E77B10">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>10.202</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E77B10">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">             (10 днів)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2BE4CFE9" w14:textId="77777777" w:rsidR="002A50C5" w:rsidRPr="00E77B10" w:rsidRDefault="002A50C5" w:rsidP="002A50C5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0408D53F" w14:textId="28D27443" w:rsidR="002A50C5" w:rsidRPr="003D7A62" w:rsidRDefault="002A50C5" w:rsidP="002A50C5">
+            <w:pPr>
+              <w:pStyle w:val="2"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+              <w:spacing w:before="60" w:after="0" w:line="220" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003D7A62">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>14-15.11.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CC2E530" w14:textId="0F400A91" w:rsidR="002A50C5" w:rsidRDefault="002A50C5" w:rsidP="002A50C5">
+            <w:pPr>
+              <w:pStyle w:val="2"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+              <w:spacing w:after="0" w:line="220" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D626B">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:sym w:font="Symbol" w:char="F02A"/>
+            </w:r>
+            <w:r w:rsidRPr="00E77B10">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E77B10">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>-2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E77B10">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>.11.20</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>26</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="61E97CD2" w14:textId="4BDF3AC7" w:rsidR="002A50C5" w:rsidRPr="00E77B10" w:rsidRDefault="002A50C5" w:rsidP="002A50C5">
+            <w:pPr>
+              <w:pStyle w:val="2"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+              <w:spacing w:after="0" w:line="220" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E77B10">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (10 днів)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="55666133" w14:textId="4DDEC40D" w:rsidR="002A50C5" w:rsidRPr="003D7A62" w:rsidRDefault="002A50C5" w:rsidP="002A50C5">
+            <w:pPr>
+              <w:pStyle w:val="2"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+              <w:spacing w:after="0" w:line="276" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003D7A62">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>23-24.01.2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B9C4A7C" w14:textId="7E9FC23C" w:rsidR="002A50C5" w:rsidRPr="00E77B10" w:rsidRDefault="002A50C5" w:rsidP="002A50C5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D626B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:sym w:font="Symbol" w:char="F02A"/>
+            </w:r>
+            <w:r w:rsidRPr="00E77B10">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E77B10">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>.01</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E77B10">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E77B10">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>.02.202</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E77B10">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>(10 днів)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="53ABC45B" w14:textId="77777777" w:rsidR="002A50C5" w:rsidRPr="007201BE" w:rsidRDefault="002A50C5" w:rsidP="002A50C5">
+            <w:pPr>
+              <w:pStyle w:val="2"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+              <w:spacing w:after="0" w:line="220" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="25E2305E" w14:textId="77777777" w:rsidR="002A50C5" w:rsidRPr="00E77B10" w:rsidRDefault="002A50C5" w:rsidP="002A50C5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E77B10">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E77B10">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>-2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E77B10">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>.03.202</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7F98C74C" w14:textId="77777777" w:rsidR="002A50C5" w:rsidRPr="007201BE" w:rsidRDefault="002A50C5" w:rsidP="002A50C5">
+            <w:pPr>
+              <w:pStyle w:val="2"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+              <w:spacing w:after="0" w:line="220" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="71665E43" w14:textId="581CC3ED" w:rsidR="002A50C5" w:rsidRPr="00E77B10" w:rsidRDefault="002A50C5" w:rsidP="002A50C5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D626B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:sym w:font="Symbol" w:char="F02A"/>
+            </w:r>
+            <w:r w:rsidRPr="00E77B10">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E77B10">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>31</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E77B10">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>.0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E77B10">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>.202</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E77B10">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>(10 днів)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2322B28F" w14:textId="77777777" w:rsidR="002A50C5" w:rsidRPr="007201BE" w:rsidRDefault="002A50C5" w:rsidP="002A50C5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1850" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E088487" w14:textId="77777777" w:rsidR="00523217" w:rsidRDefault="00523217" w:rsidP="00221B09">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1A4B9395" w14:textId="66C566E0" w:rsidR="00221B09" w:rsidRPr="00221B09" w:rsidRDefault="00221B09" w:rsidP="00221B09">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00221B09">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">05-23.04.2027 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00221B09">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                                        екскурсійно-перекладацька</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0528ECD9" w14:textId="77777777" w:rsidR="002A50C5" w:rsidRPr="003D612B" w:rsidRDefault="002A50C5" w:rsidP="002A50C5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="67CC18B9" w14:textId="77777777" w:rsidR="002F41DF" w:rsidRPr="00953153" w:rsidRDefault="002F41DF" w:rsidP="00875CF3">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:ind w:left="380"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00953153">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">ГРАФІК НАВЧАЛЬНОГО ПРОЦЕСУ </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BDD517E" w14:textId="043B12F7" w:rsidR="002F41DF" w:rsidRPr="00953153" w:rsidRDefault="00426564" w:rsidP="00875CF3">
+    <w:p w14:paraId="1BDD517E" w14:textId="6C5A96BC" w:rsidR="002F41DF" w:rsidRPr="00953153" w:rsidRDefault="00426564" w:rsidP="00875CF3">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:ind w:left="380"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00953153">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">для студентів </w:t>
+        <w:t xml:space="preserve">для </w:t>
+      </w:r>
+      <w:r w:rsidR="00B03C5D">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>здобувачів вищої освіти</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00953153">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005E2E45">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>І</w:t>
       </w:r>
       <w:r w:rsidR="002F41DF" w:rsidRPr="00953153">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">-V курсів </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="148C11EA" w14:textId="77777777" w:rsidR="00E80BAA" w:rsidRPr="00953153" w:rsidRDefault="002F41DF" w:rsidP="00875CF3">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:ind w:left="380"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -3162,182 +3996,182 @@
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:ind w:left="380"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00953153">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>факультету</w:t>
       </w:r>
       <w:r w:rsidR="00E80BAA" w:rsidRPr="00953153">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> історії та міжнародних відносин</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14B42C7C" w14:textId="77777777" w:rsidR="00953153" w:rsidRPr="00953153" w:rsidRDefault="00983DB9" w:rsidP="00875CF3">
+    <w:p w14:paraId="14B42C7C" w14:textId="77777777" w:rsidR="00953153" w:rsidRPr="002E6F4C" w:rsidRDefault="00983DB9" w:rsidP="00875CF3">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:ind w:left="380"/>
         <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00953153">
+        <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00953153">
+        <w:t>ОС «</w:t>
+      </w:r>
+      <w:r w:rsidR="00950402" w:rsidRPr="00953153">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>ОС «</w:t>
+        <w:t>Б</w:t>
       </w:r>
-      <w:r w:rsidR="00950402" w:rsidRPr="00953153">
+      <w:r w:rsidRPr="00953153">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Б</w:t>
+        <w:t>акалавр»</w:t>
       </w:r>
-      <w:r w:rsidRPr="00953153">
+      <w:r w:rsidR="002915A8" w:rsidRPr="00953153">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>акалавр»</w:t>
+        <w:t xml:space="preserve"> спеціальність: </w:t>
       </w:r>
-      <w:r w:rsidR="002915A8" w:rsidRPr="00953153">
-        <w:rPr>
+      <w:r w:rsidR="00950402" w:rsidRPr="002E6F4C">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:u w:val="single"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve"> спеціальність: </w:t>
+        </w:rPr>
+        <w:t xml:space="preserve">032 </w:t>
       </w:r>
-      <w:r w:rsidR="00950402" w:rsidRPr="00953153">
-        <w:rPr>
+      <w:r w:rsidR="00AE5CE9" w:rsidRPr="002E6F4C">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:u w:val="single"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">032 </w:t>
+        </w:rPr>
+        <w:t>Історія та археологія</w:t>
       </w:r>
-      <w:r w:rsidR="00AE5CE9" w:rsidRPr="00953153">
-        <w:rPr>
+      <w:r w:rsidR="002911FD" w:rsidRPr="002E6F4C">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:u w:val="single"/>
-[...1 lines deleted...]
-        <w:t>Історія та археологія</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="002911FD" w:rsidRPr="00953153">
-        <w:rPr>
+      <w:r w:rsidR="00950402" w:rsidRPr="002E6F4C">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:u w:val="single"/>
-[...7 lines deleted...]
-          <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AA80446" w14:textId="2C393E1E" w:rsidR="00983DB9" w:rsidRPr="00953153" w:rsidRDefault="00950402" w:rsidP="00875CF3">
+    <w:p w14:paraId="4AA80446" w14:textId="2C393E1E" w:rsidR="00983DB9" w:rsidRPr="00AD235D" w:rsidRDefault="00950402" w:rsidP="00875CF3">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:ind w:left="380"/>
         <w:rPr>
+          <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:u w:val="single"/>
-[...3 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD235D">
+        <w:rPr>
+          <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">ОП </w:t>
       </w:r>
-      <w:r w:rsidR="002911FD" w:rsidRPr="00953153">
-        <w:rPr>
+      <w:r w:rsidR="002911FD" w:rsidRPr="00AD235D">
+        <w:rPr>
+          <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:u w:val="single"/>
         </w:rPr>
         <w:t>Центральноєвропейські студії</w:t>
       </w:r>
-      <w:r w:rsidR="00BC6380" w:rsidRPr="00953153">
-        <w:rPr>
+      <w:r w:rsidR="00BC6380" w:rsidRPr="00AD235D">
+        <w:rPr>
+          <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:u w:val="single"/>
         </w:rPr>
         <w:t>: історія, археологія, етнологія</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AB8C13B" w14:textId="524ACEA5" w:rsidR="002F41DF" w:rsidRDefault="00953153" w:rsidP="00875CF3">
+    <w:p w14:paraId="2AB8C13B" w14:textId="7767E11B" w:rsidR="002F41DF" w:rsidRDefault="00953153" w:rsidP="00875CF3">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:ind w:left="380"/>
       </w:pPr>
       <w:r>
         <w:t>202</w:t>
       </w:r>
-      <w:r w:rsidR="00593075">
-        <w:t>5</w:t>
+      <w:r w:rsidR="00FF017D">
+        <w:t>6</w:t>
       </w:r>
       <w:r>
-        <w:t>-202</w:t>
+        <w:t>-20</w:t>
       </w:r>
-      <w:r w:rsidR="00593075">
-        <w:t>6</w:t>
+      <w:r w:rsidR="00FF017D">
+        <w:t>27</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> навчального року</w:t>
       </w:r>
       <w:r w:rsidR="002F41DF">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0CD9B912" w14:textId="77777777" w:rsidR="002F41DF" w:rsidRDefault="002F41DF">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="179DA9B4" w14:textId="77777777" w:rsidR="002F41DF" w:rsidRPr="002F41DF" w:rsidRDefault="002F41DF" w:rsidP="002F41DF">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="168420C8" w14:textId="77777777" w:rsidR="002F41DF" w:rsidRPr="002F41DF" w:rsidRDefault="002F41DF" w:rsidP="002F41DF">
@@ -4095,469 +4929,496 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1342F4E2" w14:textId="77777777" w:rsidR="002F41DF" w:rsidRPr="001F4810" w:rsidRDefault="002F41DF" w:rsidP="002F41DF">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="002F41DF" w:rsidRPr="001F4810" w:rsidSect="00C6033E">
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="0" w:right="0" w:bottom="0" w:left="0" w:header="0" w:footer="3" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:noEndnote/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5E934B04" w14:textId="77777777" w:rsidR="00A31AF8" w:rsidRDefault="00A31AF8">
+    <w:p w14:paraId="4B5CA267" w14:textId="77777777" w:rsidR="00EB03F3" w:rsidRDefault="00EB03F3">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="655EFE67" w14:textId="77777777" w:rsidR="00A31AF8" w:rsidRDefault="00A31AF8">
+    <w:p w14:paraId="1562E2D3" w14:textId="77777777" w:rsidR="00EB03F3" w:rsidRDefault="00EB03F3">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Arimo">
     <w:altName w:val="Cambria"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-[...5 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="534AC500" w14:textId="77777777" w:rsidR="00A31AF8" w:rsidRDefault="00A31AF8">
+    <w:p w14:paraId="3EC922CF" w14:textId="77777777" w:rsidR="00EB03F3" w:rsidRDefault="00EB03F3">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6DEE0C59" w14:textId="77777777" w:rsidR="00A31AF8" w:rsidRDefault="00A31AF8">
+    <w:p w14:paraId="23B54680" w14:textId="77777777" w:rsidR="00EB03F3" w:rsidRDefault="00EB03F3">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:zoom w:percent="116"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:evenAndOddHeaders/>
   <w:drawingGridHorizontalSpacing w:val="181"/>
   <w:drawingGridVerticalSpacing w:val="181"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:doNotExpandShiftReturn/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="007A1586"/>
     <w:rsid w:val="000031F0"/>
     <w:rsid w:val="00027C16"/>
+    <w:rsid w:val="00035C67"/>
+    <w:rsid w:val="000416B0"/>
     <w:rsid w:val="00047613"/>
     <w:rsid w:val="0006407E"/>
     <w:rsid w:val="00066664"/>
     <w:rsid w:val="00080DB2"/>
     <w:rsid w:val="00086F49"/>
     <w:rsid w:val="000B30B0"/>
     <w:rsid w:val="000C69A9"/>
     <w:rsid w:val="000C7B7F"/>
+    <w:rsid w:val="000D626B"/>
     <w:rsid w:val="00113ACB"/>
     <w:rsid w:val="0013556C"/>
     <w:rsid w:val="00141D79"/>
     <w:rsid w:val="0014494B"/>
     <w:rsid w:val="00144A35"/>
     <w:rsid w:val="001505D1"/>
     <w:rsid w:val="001705C9"/>
     <w:rsid w:val="001877BB"/>
     <w:rsid w:val="001972EF"/>
     <w:rsid w:val="001A0032"/>
     <w:rsid w:val="001C5F79"/>
     <w:rsid w:val="001E7CB5"/>
     <w:rsid w:val="001F11F7"/>
     <w:rsid w:val="001F4810"/>
     <w:rsid w:val="00201E5F"/>
     <w:rsid w:val="002149E7"/>
+    <w:rsid w:val="00221B09"/>
+    <w:rsid w:val="002341B1"/>
     <w:rsid w:val="00235668"/>
     <w:rsid w:val="00236B19"/>
     <w:rsid w:val="00237EDE"/>
     <w:rsid w:val="00252BE8"/>
     <w:rsid w:val="00254B88"/>
     <w:rsid w:val="00255AED"/>
     <w:rsid w:val="002911FD"/>
     <w:rsid w:val="002915A8"/>
     <w:rsid w:val="002928DA"/>
     <w:rsid w:val="00297E9C"/>
     <w:rsid w:val="002A01E5"/>
+    <w:rsid w:val="002A50C5"/>
     <w:rsid w:val="002B0F69"/>
     <w:rsid w:val="002D5805"/>
     <w:rsid w:val="002E0460"/>
     <w:rsid w:val="002E12EF"/>
     <w:rsid w:val="002E3C55"/>
+    <w:rsid w:val="002E6F4C"/>
     <w:rsid w:val="002E7A5C"/>
+    <w:rsid w:val="002F06B3"/>
     <w:rsid w:val="002F41DF"/>
     <w:rsid w:val="00332CE2"/>
     <w:rsid w:val="003650E2"/>
     <w:rsid w:val="003668DD"/>
     <w:rsid w:val="003804D5"/>
     <w:rsid w:val="003952FD"/>
     <w:rsid w:val="003977A4"/>
     <w:rsid w:val="003A1481"/>
     <w:rsid w:val="003A4F22"/>
     <w:rsid w:val="003A5B2D"/>
     <w:rsid w:val="003A6DEE"/>
     <w:rsid w:val="003D612B"/>
     <w:rsid w:val="003D6BFF"/>
+    <w:rsid w:val="003D7A62"/>
     <w:rsid w:val="003E2B2E"/>
     <w:rsid w:val="003F1D26"/>
     <w:rsid w:val="003F3C15"/>
     <w:rsid w:val="003F654A"/>
+    <w:rsid w:val="00401E92"/>
     <w:rsid w:val="00404544"/>
     <w:rsid w:val="00407677"/>
     <w:rsid w:val="004133D6"/>
     <w:rsid w:val="00421E39"/>
     <w:rsid w:val="00426564"/>
     <w:rsid w:val="00447F9C"/>
     <w:rsid w:val="00460D1A"/>
     <w:rsid w:val="00472194"/>
     <w:rsid w:val="00473B62"/>
     <w:rsid w:val="004833EF"/>
     <w:rsid w:val="004840F9"/>
     <w:rsid w:val="00490F23"/>
     <w:rsid w:val="004A4F9D"/>
     <w:rsid w:val="004A6E02"/>
     <w:rsid w:val="004B23C0"/>
     <w:rsid w:val="004B6C5C"/>
     <w:rsid w:val="004C2883"/>
     <w:rsid w:val="004C7C35"/>
     <w:rsid w:val="004D3270"/>
     <w:rsid w:val="004D6AB1"/>
     <w:rsid w:val="004D7593"/>
     <w:rsid w:val="004E38C7"/>
     <w:rsid w:val="004F38B7"/>
     <w:rsid w:val="004F729C"/>
     <w:rsid w:val="004F7E29"/>
     <w:rsid w:val="005040CA"/>
     <w:rsid w:val="005078E9"/>
     <w:rsid w:val="00511966"/>
     <w:rsid w:val="005154FD"/>
+    <w:rsid w:val="00523217"/>
     <w:rsid w:val="00537AB2"/>
+    <w:rsid w:val="00537C6F"/>
     <w:rsid w:val="00550C4B"/>
     <w:rsid w:val="005551A2"/>
     <w:rsid w:val="00574593"/>
     <w:rsid w:val="00593075"/>
     <w:rsid w:val="005A68A4"/>
     <w:rsid w:val="005B110D"/>
     <w:rsid w:val="005C3864"/>
     <w:rsid w:val="005C6D9E"/>
     <w:rsid w:val="005D070D"/>
     <w:rsid w:val="005D2595"/>
     <w:rsid w:val="005E2E45"/>
     <w:rsid w:val="005E6E47"/>
     <w:rsid w:val="005F3010"/>
     <w:rsid w:val="005F5869"/>
     <w:rsid w:val="005F7B60"/>
     <w:rsid w:val="00603B90"/>
     <w:rsid w:val="006063F1"/>
     <w:rsid w:val="00622D32"/>
     <w:rsid w:val="0062693E"/>
     <w:rsid w:val="00651FB0"/>
     <w:rsid w:val="00653FF9"/>
     <w:rsid w:val="00657839"/>
     <w:rsid w:val="00686A91"/>
     <w:rsid w:val="006900B9"/>
     <w:rsid w:val="00692024"/>
+    <w:rsid w:val="006A5BCF"/>
     <w:rsid w:val="006B1954"/>
     <w:rsid w:val="006B5244"/>
     <w:rsid w:val="006C1652"/>
     <w:rsid w:val="006C2C2D"/>
+    <w:rsid w:val="006C51B2"/>
     <w:rsid w:val="006D31F5"/>
     <w:rsid w:val="006D3621"/>
     <w:rsid w:val="006D382E"/>
     <w:rsid w:val="006F173A"/>
     <w:rsid w:val="006F5CD0"/>
     <w:rsid w:val="00711394"/>
     <w:rsid w:val="007201BE"/>
     <w:rsid w:val="007266C8"/>
     <w:rsid w:val="00755CA0"/>
     <w:rsid w:val="00763119"/>
     <w:rsid w:val="007A1586"/>
     <w:rsid w:val="007A38C5"/>
     <w:rsid w:val="007C20C5"/>
     <w:rsid w:val="007C6C63"/>
     <w:rsid w:val="007D2437"/>
     <w:rsid w:val="007F2F32"/>
     <w:rsid w:val="007F4560"/>
     <w:rsid w:val="007F7E86"/>
     <w:rsid w:val="008023CD"/>
     <w:rsid w:val="00813E0E"/>
     <w:rsid w:val="0082307A"/>
     <w:rsid w:val="00831E19"/>
     <w:rsid w:val="008353B9"/>
     <w:rsid w:val="008409DA"/>
     <w:rsid w:val="008433A5"/>
     <w:rsid w:val="00847A11"/>
     <w:rsid w:val="00861810"/>
     <w:rsid w:val="00862DA8"/>
+    <w:rsid w:val="00865F04"/>
     <w:rsid w:val="00875CF3"/>
     <w:rsid w:val="00883F85"/>
     <w:rsid w:val="00890B62"/>
     <w:rsid w:val="008A465C"/>
     <w:rsid w:val="008B5CA0"/>
     <w:rsid w:val="008B68D5"/>
     <w:rsid w:val="008D0F41"/>
     <w:rsid w:val="008D1995"/>
     <w:rsid w:val="00900FD7"/>
     <w:rsid w:val="009103C3"/>
+    <w:rsid w:val="00936A00"/>
     <w:rsid w:val="00943BCA"/>
     <w:rsid w:val="00950402"/>
     <w:rsid w:val="00951DEB"/>
     <w:rsid w:val="00953153"/>
     <w:rsid w:val="00962607"/>
     <w:rsid w:val="00983DB9"/>
     <w:rsid w:val="00986F6C"/>
     <w:rsid w:val="00995D7A"/>
     <w:rsid w:val="009A46C5"/>
     <w:rsid w:val="009A58BE"/>
     <w:rsid w:val="009C0B94"/>
     <w:rsid w:val="009C7DD3"/>
     <w:rsid w:val="00A0615E"/>
     <w:rsid w:val="00A13699"/>
+    <w:rsid w:val="00A15A3B"/>
     <w:rsid w:val="00A31AF8"/>
+    <w:rsid w:val="00A51D22"/>
     <w:rsid w:val="00A56E24"/>
     <w:rsid w:val="00A57DB6"/>
     <w:rsid w:val="00A61C25"/>
     <w:rsid w:val="00A64206"/>
     <w:rsid w:val="00A8482F"/>
     <w:rsid w:val="00A86851"/>
     <w:rsid w:val="00AD1B6E"/>
+    <w:rsid w:val="00AD235D"/>
     <w:rsid w:val="00AE3CB4"/>
     <w:rsid w:val="00AE5CE9"/>
     <w:rsid w:val="00AF1451"/>
     <w:rsid w:val="00AF3F0A"/>
     <w:rsid w:val="00AF44CD"/>
     <w:rsid w:val="00AF7501"/>
     <w:rsid w:val="00B0172C"/>
+    <w:rsid w:val="00B03C5D"/>
     <w:rsid w:val="00B060D0"/>
     <w:rsid w:val="00B12380"/>
     <w:rsid w:val="00B15C26"/>
     <w:rsid w:val="00B23E58"/>
     <w:rsid w:val="00B30760"/>
     <w:rsid w:val="00B36A77"/>
     <w:rsid w:val="00B4503B"/>
     <w:rsid w:val="00B458AF"/>
     <w:rsid w:val="00B7016E"/>
     <w:rsid w:val="00B73D11"/>
     <w:rsid w:val="00B85265"/>
     <w:rsid w:val="00B8544B"/>
     <w:rsid w:val="00B92225"/>
     <w:rsid w:val="00BA298C"/>
     <w:rsid w:val="00BA77E0"/>
     <w:rsid w:val="00BB5E3F"/>
     <w:rsid w:val="00BB617F"/>
     <w:rsid w:val="00BC6380"/>
     <w:rsid w:val="00BC78E0"/>
     <w:rsid w:val="00BD1075"/>
     <w:rsid w:val="00BF4467"/>
     <w:rsid w:val="00C16B05"/>
     <w:rsid w:val="00C417AC"/>
     <w:rsid w:val="00C50319"/>
     <w:rsid w:val="00C6033E"/>
     <w:rsid w:val="00C6683B"/>
     <w:rsid w:val="00C81D04"/>
     <w:rsid w:val="00CB125A"/>
     <w:rsid w:val="00CB244D"/>
     <w:rsid w:val="00CD3D8E"/>
     <w:rsid w:val="00CD7E02"/>
     <w:rsid w:val="00CE5ADE"/>
     <w:rsid w:val="00CF5652"/>
     <w:rsid w:val="00D1081A"/>
     <w:rsid w:val="00D17FF3"/>
     <w:rsid w:val="00D64945"/>
     <w:rsid w:val="00D733B5"/>
     <w:rsid w:val="00D86145"/>
     <w:rsid w:val="00D9551E"/>
     <w:rsid w:val="00DA27ED"/>
     <w:rsid w:val="00DA6F24"/>
     <w:rsid w:val="00DB78CD"/>
     <w:rsid w:val="00DC2E50"/>
+    <w:rsid w:val="00DE0FEB"/>
     <w:rsid w:val="00E004E8"/>
     <w:rsid w:val="00E03125"/>
+    <w:rsid w:val="00E04F97"/>
     <w:rsid w:val="00E16D5E"/>
     <w:rsid w:val="00E36EDD"/>
     <w:rsid w:val="00E44571"/>
     <w:rsid w:val="00E455C7"/>
+    <w:rsid w:val="00E45683"/>
     <w:rsid w:val="00E51CAA"/>
     <w:rsid w:val="00E52959"/>
     <w:rsid w:val="00E5511C"/>
     <w:rsid w:val="00E635C4"/>
     <w:rsid w:val="00E71E44"/>
     <w:rsid w:val="00E76B32"/>
     <w:rsid w:val="00E77362"/>
     <w:rsid w:val="00E80BAA"/>
+    <w:rsid w:val="00E80FFD"/>
     <w:rsid w:val="00E84E1D"/>
     <w:rsid w:val="00E97C6B"/>
+    <w:rsid w:val="00EB03F3"/>
     <w:rsid w:val="00EB65DB"/>
     <w:rsid w:val="00EC357A"/>
     <w:rsid w:val="00ED0B40"/>
     <w:rsid w:val="00ED2999"/>
     <w:rsid w:val="00ED79FF"/>
     <w:rsid w:val="00EE063F"/>
+    <w:rsid w:val="00EE0D5C"/>
     <w:rsid w:val="00EE3F77"/>
     <w:rsid w:val="00EF3503"/>
     <w:rsid w:val="00F019E7"/>
     <w:rsid w:val="00F100E4"/>
     <w:rsid w:val="00F131C2"/>
     <w:rsid w:val="00F25B21"/>
     <w:rsid w:val="00F41783"/>
     <w:rsid w:val="00F70634"/>
     <w:rsid w:val="00F75E05"/>
     <w:rsid w:val="00F87534"/>
     <w:rsid w:val="00F87DAD"/>
     <w:rsid w:val="00F97B69"/>
     <w:rsid w:val="00FA5F97"/>
     <w:rsid w:val="00FB4C3A"/>
     <w:rsid w:val="00FB539C"/>
     <w:rsid w:val="00FC0147"/>
     <w:rsid w:val="00FE1D40"/>
     <w:rsid w:val="00FE6E15"/>
+    <w:rsid w:val="00FF017D"/>
     <w:rsid w:val="00FF4F31"/>
     <w:rsid w:val="00FF64F7"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="4577DD4B"/>
   <w15:docId w15:val="{F2002126-1F87-4D7B-9CE5-BA0B6CDE5C82}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="uk-UA" w:eastAsia="uk-UA" w:bidi="uk-UA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:widowControl w:val="0"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -4917,51 +5778,50 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:rsid w:val="00C6033E"/>
     <w:rPr>
       <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="a3">
     <w:name w:val="Hyperlink"/>
@@ -5095,51 +5955,51 @@
     <w:rsid w:val="00CD3D8E"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a8">
     <w:name w:val="Текст у виносці Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="a7"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00CD3D8E"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:color w:val="000000"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="12341804">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="87698485">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -6164,74 +7024,74 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>987</Words>
-  <Characters>564</Characters>
+  <Words>1003</Words>
+  <Characters>573</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>4</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Назва</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>*</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1548</CharactersWithSpaces>
+  <CharactersWithSpaces>1573</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>User</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>