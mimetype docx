--- v0 (2026-08-29)
+++ v1 (2026-09-24)
@@ -1,7514 +1,20422 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
-    <w:p w:rsidR="00250C21" w:rsidRPr="00250C21" w:rsidRDefault="00250C21" w:rsidP="00250C21">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00250C21">
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">              МIHIСТЕРСТВО ОСВIТИ УKРАIHИ                 УжНУ IОЦ   </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00250C21" w:rsidRPr="00250C21" w:rsidRDefault="00250C21" w:rsidP="00250C21">
-[...26 lines deleted...]
-      <w:r w:rsidRPr="00250C21">
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Ужгоpодський</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>нацiональний</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>унiвеpситет</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                       </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">           С П И С О К    С Т У Д Е H Т I В                 </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00250C21" w:rsidRPr="00250C21" w:rsidRDefault="00250C21" w:rsidP="00250C21">
-[...49 lines deleted...]
-      </w:r>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>згiдно</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> рейтингу)                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                     15/09/26</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Економiчний</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">            </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спецiальнiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Торгiвля</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> НРК5                -  D7  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            2                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Навчаються за держзамовленням -         1  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>чол</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Прiзвище</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Рейтин</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-:</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Пi:Дод</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Розмiр</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>iм"я</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">              :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>говий</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ль:бал</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:     </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Кiлькiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>балiв</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>академ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>батьковi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       : бал   :га:   :                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>соцiальн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Дербак</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Iван</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">           0.00      0   0  0  0  0  0  0  0  0       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Леонiдович</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                        1.51.51.51.01.01.01.01.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Економiчний</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">            </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спецiальнiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Мiжнар.комерцiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  -  D7  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            2                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Навчаються за держзамовленням -         1  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>чол</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Прiзвище</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Рейтин</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-:</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Пi:Дод</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Розмiр</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>iм"я</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">              :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>говий</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ль:бал</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:     </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Кiлькiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>балiв</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>академ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>батьковi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       : бал   :га:   :                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>соцiальн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Порташ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Василь         0.00     0   0 60  0 60  0 70 63  0  0      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Михайлович                        1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Економiчний</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">            </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спецiальнiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   Менеджмент          -  D3  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            1                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Навчаються за держзамовленням -         1  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>чол</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Прiзвище</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Рейтин</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-:</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Пi:Дод</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Розмiр</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>iм"я</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">              :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>говий</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ль:бал</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:     </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Кiлькiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>балiв</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>академ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>батьковi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       : бал   :га:   :                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>соцiальн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Савинець</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Євгенiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     171.40                                      4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Михайлiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Економiчний</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">            </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спецiальнiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   Менеджмент          -  D3  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            2                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Навчаються за держзамовленням -         2  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>чол</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Прiзвище</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Рейтин</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-:</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Пi:Дод</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Розмiр</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>iм"я</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">              :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>говий</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ль:бал</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:     </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Кiлькiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>балiв</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>академ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>батьковi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       : бал   :га:   :                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>соцiальн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Гапак</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Карiна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          0.00     0   0 74  0  0  0 74 60  0  0      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Вiталiївна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                        1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Тулай</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Анна            0.00     0   0 74  0  0  0 74 60  0  0      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Вiталiївна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                        1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Економiчний</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">            </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спецiальнiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   Менеджмент            -  D3  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            1                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Навчаються за держзамовленням -         5  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>чол</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Прiзвище</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Рейтин</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-:</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Пi:Дод</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Розмiр</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>iм"я</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">              :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>говий</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ль:бал</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:     </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Кiлькiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>балiв</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>академ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>батьковi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       : бал   :га:   :                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>соцiальн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Солопова</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Iлона</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       142.19                                      4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Вiталiївна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Софiлканич</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Давiд</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     140.96                                      </w:t>
+      </w:r>
+      <w:r w:rsidR="00D91E45">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Петрович        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">  3 Русин </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Євгенiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        137.48</w:t>
+      </w:r>
+      <w:r w:rsidR="00D33F65">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Сирота</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                  0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00D33F65">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="7769"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Андрiївна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       </w:t>
+      </w:r>
+      <w:r w:rsidR="00D33F65">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>4992</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  4 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Дутова</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Нiка</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          133.15  </w:t>
+      </w:r>
+      <w:r w:rsidR="00167E6C">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>УБД</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                    0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00167E6C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="7669"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Олександрiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidR="00167E6C">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00D91E45">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Економiчний</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">            </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спецiальнiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   Менеджмент            -  D3  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            2                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Навчаються за держзамовленням -         3  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>чол</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Прiзвище</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Рейтин</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-:</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Пi:Дод</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Розмiр</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>iм"я</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">              :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>говий</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ль:бал</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:     </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Кiлькiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>балiв</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>академ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>батьковi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       : бал   :га:   :                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>соцiальн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Туряниця</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Iветта</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      77.01     0  97 98 82 95 65 93 95 65 90   4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Дмитрiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Бiлак</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Юлiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">           70.55 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Iнв</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 0  91 98 75 90 60 71 70 74 90      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Ярославiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                       1.01.01.01.01.51.51.51.51.5   1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Банга</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Дмитро         68.44 УБД 0  82 90 64 70 74 74 83 74 74      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Юрiйович</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                          1.01.01.01.01.51.51.51.51.5   1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Економiчний</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">            </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спецiальнiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Фiнанси,банк.справа</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   -  D2  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            1                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Навчаються за держзамовленням -         3  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>чол</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Прiзвище</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Рейтин</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-:</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Пi:Дод</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Розмiр</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>iм"я</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">              :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>говий</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ль:бал</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:     </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Кiлькiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>балiв</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>академ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>батьковi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       : бал   :га:   :                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>соцiальн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Попович Дар`я        179.39                                      4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Олександрiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Кiрова</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Вiкторiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      177.11  </w:t>
+      </w:r>
+      <w:r w:rsidR="00167E6C">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ВПО</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                    0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00167E6C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="7619"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Олександрiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidR="00167E6C">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Ясович</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Катерина      149.41  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00160E10">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Інв</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                     0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00160E10">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="7686"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Iванiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        </w:t>
+      </w:r>
+      <w:r w:rsidR="00160E10">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Економiчний</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">            </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спецiальнiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Фiнанси,банк.справа</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   -  D2  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            2                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Навчаються за держзамовленням -         6  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>чол</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Прiзвище</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Рейтин</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-:</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Пi:Дод</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Розмiр</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>iм"я</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">              :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>говий</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ль:бал</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:     </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Кiлькiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>балiв</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>академ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>батьковi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       : бал   :га:   :                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>соцiальн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Ладика</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Богдан        85.34     0  95100 90100100 90 90 98 94   4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Миколайович                       1.01.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Iваниш</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Тетяна        81.33     0  94 99 90 85 98 79 84 99 90   4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Юрiївна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                           1.01.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 Кущ </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Софiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">            78.48 ВПО10  74 83 65 60 60 90 78 77 85      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Сергiївна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         1.01.01.01.01.01.51.51.51.5   1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  4 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Мiдянка</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Євгенiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      74.90 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Iнв</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 0  92100 75 78 95 67 70 90 90      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Юрiївна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                           1.01.01.01.01.01.51.51.51.5   1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  5 Костя </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Андрiй</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         70.40 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Iнв</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 0  60 90 60 60 82 85 90 74 90      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Андрiйович</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                        1.01.01.01.01.01.51.51.51.5   1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  6 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Ровенчук</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Олександр    0.00 УБД 0  60 60  0  0 48 60 74 78 60      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олександрович                     1.01.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D91E45" w:rsidRDefault="00D91E45" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D91E45" w:rsidRDefault="00D91E45" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="0"/>
-      <w:r w:rsidR="00250C21" w:rsidRPr="00250C21">
-[...53 lines deleted...]
-      <w:r w:rsidRPr="00250C21">
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Факультет       </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Економiчний</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">            </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спецiальнiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Фiнанси,банк.справа</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   -   072</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                        </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00250C21" w:rsidRPr="00250C21" w:rsidRDefault="00250C21" w:rsidP="00250C21">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="00250C21">
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            3                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Навчаються за держзамовленням -        14  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>чол</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>--------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00250C21" w:rsidRPr="00250C21" w:rsidRDefault="00250C21" w:rsidP="00250C21">
-[...62 lines deleted...]
-      <w:r w:rsidRPr="00250C21">
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Прiзвище</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Рейтин</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-:</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Пi:Дод</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Розмiр</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>iм"я</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">              :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>говий</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ль:бал</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:     </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Кiлькiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>балiв</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>академ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>батьковi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       : бал   :га:   :                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>соцiальн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>--------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00250C21" w:rsidRPr="00250C21" w:rsidRDefault="00250C21" w:rsidP="00250C21">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="00250C21">
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Дорошенко </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Анастасiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  87.23 ВПО  5  95 90 88100 90 85 97 88    4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Євгенiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         1.01.01.01.01.01.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00250C21" w:rsidRPr="00250C21" w:rsidRDefault="00250C21" w:rsidP="00250C21">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="00250C21">
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Лешко</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Вiолетта</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       82.61 УБД  0 100 90 94100 95 92 90 80    4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Петрiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                          1.01.01.01.01.01.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Буштин</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Юлiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          80.81      0  90 75 86 90 95 90 98 90    4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Сергiївна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         1.01.01.01.01.01.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  4 Грет Катерина        79.63 УБД  0  95 75 88 90 95 78 92 95    4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Романiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         1.01.01.01.01.01.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  5 Мазур </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Каролiна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       77.97 УБД  0  90 90 86100 82 90 82 78    4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Мирославiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                      1.01.01.01.01.01.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  6 Гаврик </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Анастасiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     75.03 УБД  0  97 90 74 85 74 75 77 96    4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Олегiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                          1.01.01.01.01.01.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  7 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Порохнавець</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Анастас 72.81 УБД  0  90 60 92 95 70 80 84 77       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Iванiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                        1.01.01.01.01.01.51.51.5   1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  8 Староста Лариса      72.52 УБД  0  90 75 84 95 63 65 95 79       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Михайлiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                        1.01.01.01.01.01.51.51.5   1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  9 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Георгiєв</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Iлля</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        71.81 УБД  0  74 90 84 85 77 85 85 62       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Дмитрович                         1.01.01.01.01.01.51.51.5   1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Капустян</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Андрiй</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      71.43 УБД  0  70 82 85 85 75 85 87 66       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Вадимович                         1.01.01.01.01.01.51.51.5   1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 11 Басова </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Евелiна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       63.81 УБД  0  70 60 86 85 74 68 64 67       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Владиславiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                     1.01.01.01.01.01.51.51.5   1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 12 Ярош </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Юлiанна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          0.00      0   0 90  0  0 35  0  0 89       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Йосипiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         1.01.01.01.01.01.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 13 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Недiлько</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Євгенiй</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      0.00 УБД  0   0 65 70 60 61  0 60  0       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Денисович                         1.01.01.01.01.01.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 14 Мелеш Олеся           0.00 УБД  0   0 65 81 75 85  0  0 68       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Вiталiївна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                        1.01.01.01.01.01.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Економiчний</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">            </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спецiальнiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Фiнанси,банк.справа</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   -   072</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                        </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00250C21" w:rsidRPr="00250C21" w:rsidRDefault="00250C21" w:rsidP="00250C21">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="00250C21">
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            4                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Навчаються за держзамовленням -        10  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>чол</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>--------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00250C21" w:rsidRPr="00250C21" w:rsidRDefault="00250C21" w:rsidP="00250C21">
-[...62 lines deleted...]
-      <w:r w:rsidRPr="00250C21">
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Прiзвище</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Рейтин</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-:</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Пi:Дод</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Розмiр</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>iм"я</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">              :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>говий</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ль:бал</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:     </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Кiлькiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>балiв</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>академ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>батьковi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       : бал   :га:   :                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>соцiальн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>--------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00250C21" w:rsidRPr="00250C21" w:rsidRDefault="00250C21" w:rsidP="00250C21">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="00250C21">
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Мегела</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Євгенiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       93.20     5  100100100 98 96 97 97       5820</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Василiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         1.01.01.01.51.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00250C21" w:rsidRPr="00250C21" w:rsidRDefault="00250C21" w:rsidP="00250C21">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="00250C21">
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Ковач Анна           90.00     0  100100100100100100100       5820</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Романiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         1.01.01.01.51.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00250C21" w:rsidRPr="00250C21" w:rsidRDefault="00250C21" w:rsidP="00250C21">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="00250C21">
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Веселовська</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Катерина 90.00 УБД 5  100100 98 91 91 95 91       5820</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Iгорiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         1.01.01.01.51.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00250C21" w:rsidRPr="00250C21" w:rsidRDefault="00250C21" w:rsidP="00250C21">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="00250C21">
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  4 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Водяницький</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Максим   88.95 ВПО 0  100100100 95 98100100       5820</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Русланович                        1.01.01.01.51.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00250C21" w:rsidRPr="00250C21" w:rsidRDefault="00250C21" w:rsidP="00250C21">
-[...2056 lines deleted...]
-      <w:r w:rsidRPr="00250C21">
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  5 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Гребiнь</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Вiкторiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     88.55     0  100 99100 98100 96 97          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Василiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         1.01.01.01.51.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00250C21" w:rsidRPr="00250C21" w:rsidRDefault="00250C21" w:rsidP="00250C21">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="00250C21">
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  6 Гребенюк Вадим       88.50     5   90100 93 92 91 92 93          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Дмитрович                         1.01.01.01.51.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00250C21" w:rsidRPr="00250C21" w:rsidRDefault="00250C21" w:rsidP="00250C21">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="00250C21">
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  7 Сабо </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Андрiана</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        88.40     0  100100 99100100 95 95          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Шандорiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                        1.01.01.01.51.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00250C21" w:rsidRPr="00250C21" w:rsidRDefault="00250C21" w:rsidP="00250C21">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="00250C21">
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  8 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Цветков</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Iлля</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         84.65 УБД 0   84 97100 97 90 97 93          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Валерiйович</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                       1.01.01.01.51.51.51.5      1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00250C21" w:rsidRPr="00250C21" w:rsidRDefault="00250C21" w:rsidP="00250C21">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="00250C21">
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  9 Мельник Анна         63.25 ВПО 0   74 75 74 61 78 60 74          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Едуардiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                        1.01.01.01.51.51.51.5      1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00250C21" w:rsidRPr="00250C21" w:rsidRDefault="00250C21" w:rsidP="00250C21">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="00250C21">
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10 Романова </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Єлєна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        0.00     0   84 86 64 65  0  0 44          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Олександрiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                     1.01.01.01.51.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00250C21" w:rsidRPr="00250C21" w:rsidRDefault="00250C21" w:rsidP="00250C21">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="00250C21">
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Економiчний</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">            </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спецiальнiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Фiнанси,банк</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.(Маг.)   -  D2  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            1                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Навчаються за держзамовленням -         4  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>чол</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Прiзвище</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Рейтин</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-:</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Пi:Дод</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Розмiр</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>iм"я</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">              :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>говий</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ль:бал</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:     </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Кiлькiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>балiв</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>академ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>батьковi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       : бал   :га:   :                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>соцiальн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Текелiй</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Дарiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        162.20                                      4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Сергiївна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00250C21" w:rsidRPr="00250C21" w:rsidRDefault="00250C21" w:rsidP="00250C21">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="00250C21">
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Iзай</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Дарина          158.80                                         0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Михайлiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00250C21" w:rsidRPr="00250C21" w:rsidRDefault="00250C21" w:rsidP="00250C21">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="00250C21">
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Пудгородська</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Лiлiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   158.00                                         0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Андрiївна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  4 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Шуляковський</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Олег    128.80  </w:t>
+      </w:r>
+      <w:r w:rsidR="00160E10">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>УБД</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                    0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00160E10">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="7552"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Михайлович      </w:t>
+      </w:r>
+      <w:r w:rsidR="00160E10">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Економiчний</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">            </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спецiальнiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Фiнанси,банк</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.(Маг.)   -  D2  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                        </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00250C21" w:rsidRPr="00250C21" w:rsidRDefault="00250C21" w:rsidP="00250C21">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00250C21">
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            2                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Навчаються за держзамовленням -         2  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>чол</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Прiзвище</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Рейтин</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-:</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Пi:Дод</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Розмiр</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>iм"я</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">              :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>говий</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ль:бал</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:     </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Кiлькiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>балiв</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>академ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>батьковi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       : бал   :га:   :                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>соцiальн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Дьордяй</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Алiна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        87.62      0 100 98 90 93100100 95100    4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Сергiївна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Галюк Михайло         0.00 Сир  0  60 60  0  0 60  0 60  0       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Миколайович                       1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Економiчний</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">            </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спецiальнiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Облiк</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> i </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>опод</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.(Маг.)   -  D1  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            2                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Навчаються за держзамовленням -         1  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>чол</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Прiзвище</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Рейтин</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-:</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Пi:Дод</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Розмiр</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>iм"я</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">              :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>говий</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ль:бал</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:     </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Кiлькiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>балiв</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>академ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>батьковi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       : бал   :га:   :                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>соцiальн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Пастер Антон         66.33 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Iнв</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  0  60 74 76 74 78 75 75 74    4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Iгорович</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                          1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Економiчний</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">            </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спецiальнiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Економiка</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">            -  C1  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            1                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Навчаються за держзамовленням -         2  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>чол</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Прiзвище</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Рейтин</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-:</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Пi:Дод</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Розмiр</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>iм"я</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">              :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>говий</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ль:бал</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:     </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Кiлькiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>балiв</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>академ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>батьковi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       : бал   :га:   :                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>соцiальн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Куницька</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Ксенiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      169.15                                      4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Дмитрiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Товканюк</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Костянтин   156.67  Сир                                    0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олександрович                                                     4992</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Економiчний</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">            </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спецiальнiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Економiка</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">            -  C1  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            2                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Навчаються за держзамовленням -         4  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>чол</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Прiзвище</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Рейтин</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-:</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Пi:Дод</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Розмiр</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>iм"я</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">              :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>говий</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ль:бал</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:     </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Кiлькiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>балiв</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>академ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>батьковi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       : бал   :га:   :                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>соцiальн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Кучерява Олександра  86.35 УБД 5  95 85 95100 94 95 90 74 90   4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Валерiївна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                        1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Iщенко</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Андрiй</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        81.43 </w:t>
+      </w:r>
+      <w:r w:rsidR="00167E6C">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ВПО</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 0 100 96 95100 75 82 96 90 90      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Андрiйович</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                        1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+      <w:r w:rsidR="00167E6C">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Вовканич</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Мартiна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     76.30 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Iнв</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5  92 83 65 68 76 70 81 85 90      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Борисiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         1.01.01.01.01.51.51.51.51.5   1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  4 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Ухаль</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Микола          0.00 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Iнв</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 0  75 68  0 60 74 60  0 65 74      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Миколайович                       1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Економiчний</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">            </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спецiальнiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Економiка</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">            -   051</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">                 К У Р С            3                          </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00250C21" w:rsidRPr="00250C21" w:rsidRDefault="00250C21" w:rsidP="00250C21">
-[...26 lines deleted...]
-      <w:r w:rsidRPr="00250C21">
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Навчаються за держзамовленням -         2  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>чол</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>--------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00250C21" w:rsidRPr="00250C21" w:rsidRDefault="00250C21" w:rsidP="00250C21">
-[...62 lines deleted...]
-      <w:r w:rsidRPr="00250C21">
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Прiзвище</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Рейтин</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-:</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Пi:Дод</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Розмiр</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>iм"я</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">              :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>говий</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ль:бал</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:     </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Кiлькiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>балiв</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>академ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>батьковi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       : бал   :га:   :                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>соцiальн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>--------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00250C21" w:rsidRPr="00250C21" w:rsidRDefault="00250C21" w:rsidP="00250C21">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="00250C21">
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Копча</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Олександра      0.00 УБД  0   0  0  0  0  0  0  0  0       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Русланiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                        1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00250C21" w:rsidRPr="00250C21" w:rsidRDefault="00250C21" w:rsidP="00250C21">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="00250C21">
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Будим </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Нiка</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">            0.00 УБД  0  90 65 62 85  0 74 85 82       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Iгорiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                          1.01.01.01.01.01.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00250C21" w:rsidRPr="00250C21" w:rsidRDefault="00250C21" w:rsidP="00250C21">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="00250C21">
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Економiчний</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">            </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спецiальнiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Економiка</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">            -   051</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            4                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Навчаються за держзамовленням -         3  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>чол</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Прiзвище</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Рейтин</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-:</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Пi:Дод</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Розмiр</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>iм"я</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">              :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>говий</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ль:бал</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:     </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Кiлькiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>балiв</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>академ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>батьковi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       : бал   :га:   :                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>соцiальн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Хiлько</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Анастасiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     83.53      0  90 90 85 90100 95 95 93    4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Вiкторiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                        1.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00250C21" w:rsidRPr="00250C21" w:rsidRDefault="00250C21" w:rsidP="00250C21">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="00250C21">
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Селемон</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Денис        59.74 УБД  0  62 60 65 60 65 60 80 75       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Ярославович                       1.01.01.01.51.51.51.51.5   1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00250C21" w:rsidRPr="00250C21" w:rsidRDefault="00250C21" w:rsidP="00250C21">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="00250C21">
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Лакатош</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Максим        0.00      0   0 74 75 60 65 60  0 65       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Мирославович                      1.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00250C21" w:rsidRPr="00250C21" w:rsidRDefault="00250C21" w:rsidP="00250C21">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="00250C21">
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Економiчний</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">            </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спецiальнiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Економiка</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Магiстри</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">)  -  C1  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            1                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Навчаються за держзамовленням -         1  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>чол</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Прiзвище</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Рейтин</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-:</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Пi:Дод</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Розмiр</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>iм"я</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">              :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>говий</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ль:бал</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:     </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Кiлькiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>балiв</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>академ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>батьковi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       : бал   :га:   :                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>соцiальн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Кевпанич</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Максим      160.40                                      4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Васильович      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Факультет       </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Економiчний</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">            </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спецiальнiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Торгiвля</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Маг.)  -  D7  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            1                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Навчаються за держзамовленням -         3  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>чол</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Прiзвище</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Рейтин</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-:</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Пi:Дод</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Розмiр</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>iм"я</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">              :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>говий</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ль:бал</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:     </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Кiлькiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>балiв</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>академ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>батьковi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       : бал   :га:   :                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>соцiальн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Якимчук Катерина     166.00                                      4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Володимирiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00250C21" w:rsidRPr="00250C21" w:rsidRDefault="00250C21" w:rsidP="00250C21">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="00250C21">
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Шляхта Михайло       164.40                                         0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Вiкторович</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00250C21" w:rsidRPr="00250C21" w:rsidRDefault="00250C21" w:rsidP="00250C21">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="00250C21">
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 Смик </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Євгенiй</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         163.00                                         0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Євгенiйович</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00250C21" w:rsidRPr="00250C21" w:rsidRDefault="00250C21" w:rsidP="00250C21">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="00250C21">
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Економiчний</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">            </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спецiальнiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Торгiвля</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Маг.)  -  D7  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            2                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Навчаються за держзамовленням -         5  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>чол</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Прiзвище</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Рейтин</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-:</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Пi:Дод</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Розмiр</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>iм"я</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">              :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>говий</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ль:бал</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:     </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Кiлькiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>балiв</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>академ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>батьковi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       : бал   :га:   :                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>соцiальн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Проньо</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Анастасiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     81.00 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Iнв</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 0  90 90 90 90 90 90 90 90 90   4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Iванiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                          1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00250C21" w:rsidRPr="00250C21" w:rsidRDefault="00250C21" w:rsidP="00250C21">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="00250C21">
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Малько</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Дар`я          0.00     0  80 74 80 74  0  0  0 76  0      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Iгорiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                          1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00250C21" w:rsidRPr="00250C21" w:rsidRDefault="00250C21" w:rsidP="00250C21">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="00250C21">
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 Макар Олександра      0.00     0   0 74 90 74  0  0  0 90  0      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Олександрiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                     1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00250C21" w:rsidRPr="00250C21" w:rsidRDefault="00250C21" w:rsidP="00250C21">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00250C21">
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  4 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Гулянич</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Демiан</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        0.00     0  90 90 90 90  0 90  0 90 90      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олександрович                     1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  5 Максимова Катерина    0.00     0   0 74 90 74  0  0  0 90  0      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Олексiївна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                        1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Економiчний</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">            </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спецiальнiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Пiдприем.та</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>торгiвля</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         -   076</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            3                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Навчаються за держзамовленням -         2  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>чол</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Прiзвище</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Рейтин</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-:</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Пi:Дод</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Розмiр</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>iм"я</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">              :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>говий</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ль:бал</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:     </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Кiлькiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>балiв</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>академ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>батьковi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       : бал   :га:   :                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>соцiальн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Гора Влада           74.23 ВПО 0  90 68 90 75 90 92 85 60 90   4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Олександрiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                     1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Могiш</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Кiра</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">            0.00 УБД 0  60  0 82 70  0 65 83  0  0      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Олегiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                          1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Економiчний</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">            </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спецiальнiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Пiдприем.та</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>торгiвля</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         -   076</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            4                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Навчаються за держзамовленням -         1  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>чол</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Прiзвище</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Рейтин</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-:</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Пi:Дод</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Розмiр</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>iм"я</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">              :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>говий</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ль:бал</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:     </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Кiлькiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>балiв</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>академ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>батьковi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       : бал   :га:   :                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>соцiальн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Сулейманов</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Сулейман  64.50      0  80 60 65 75 60 75 80 75    4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Арсенович                         1.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00250C21" w:rsidRPr="00250C21" w:rsidRDefault="00250C21" w:rsidP="00250C21">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00250C21">
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">                              </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00250C21" w:rsidRPr="00250C21" w:rsidRDefault="00250C21" w:rsidP="00250C21">
-[...118 lines deleted...]
-      <w:r w:rsidRPr="00250C21">
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Факультет       Економiчний            </w:t>
-[...29 lines deleted...]
-      <w:r w:rsidRPr="00250C21">
+        <w:t xml:space="preserve">Факультет       </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Економiчний</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">            </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спецiальнiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Облiк</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> i оподаткування  -  D1  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                        </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00250C21" w:rsidRPr="00250C21" w:rsidRDefault="00250C21" w:rsidP="00250C21">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00250C21">
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">                 К У Р С            1                          </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00250C21" w:rsidRPr="00250C21" w:rsidRDefault="00250C21" w:rsidP="00250C21">
-[...26 lines deleted...]
-      <w:r w:rsidRPr="00250C21">
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Навчаються за держзамовленням -         3  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>чол</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>--------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00250C21" w:rsidRPr="00250C21" w:rsidRDefault="00250C21" w:rsidP="00250C21">
-[...62 lines deleted...]
-      <w:r w:rsidRPr="00250C21">
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Прiзвище</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Рейтин</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-:</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Пi:Дод</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Розмiр</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>iм"я</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">              :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>говий</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ль:бал</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:     </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Кiлькiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>балiв</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>академ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>батьковi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       : бал   :га:   :                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>соцiальн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>--------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00250C21" w:rsidRPr="00250C21" w:rsidRDefault="00250C21" w:rsidP="00250C21">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="00250C21">
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Кручаниця</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Яна        189.88                                      4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Вiталiївна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00250C21" w:rsidRPr="00250C21" w:rsidRDefault="00250C21" w:rsidP="00250C21">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="00250C21">
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Шевченко </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Аделiна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     138.19  </w:t>
+      </w:r>
+      <w:r w:rsidR="00167E6C">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>УБД</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                    0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00167E6C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="7518"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Вiкторiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r w:rsidR="00167E6C">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00250C21" w:rsidRPr="00250C21" w:rsidRDefault="00250C21" w:rsidP="00250C21">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="00250C21">
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 Сочка </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Анастасiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      134.81  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00167E6C">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Інв</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00167E6C">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                   0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00167E6C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="7635"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Тарасiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       </w:t>
+      </w:r>
+      <w:r w:rsidR="00167E6C">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Економiчний</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">            </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спецiальнiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Облiк</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> i оподаткування  -  D1  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                        </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00250C21" w:rsidRPr="00250C21" w:rsidRDefault="00250C21" w:rsidP="00250C21">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="00250C21">
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            2                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Навчаються за держзамовленням -         4  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>чол</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>--------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00250C21" w:rsidRPr="00250C21" w:rsidRDefault="00250C21" w:rsidP="00250C21">
-[...62 lines deleted...]
-      <w:r w:rsidRPr="00250C21">
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Прiзвище</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Рейтин</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-:</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Пi:Дод</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Розмiр</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>iм"я</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">              :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>говий</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ль:бал</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:     </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Кiлькiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>балiв</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>академ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>батьковi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       : бал   :га:   :                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>соцiальн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>--------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00250C21" w:rsidRPr="00250C21" w:rsidRDefault="00250C21" w:rsidP="00250C21">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="00250C21">
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Скловська</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Камiла</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     65.11 УБД 0  80100 60 85 60 62 71 65 80   4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Володимирiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                     1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00250C21" w:rsidRPr="00250C21" w:rsidRDefault="00250C21" w:rsidP="00250C21">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="00250C21">
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Боклах</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Дiана</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          0.00 УБД 0  62 65 62 60 40 60 75  0 74      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Миколаївна                        1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Штимак</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Нiколетта</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      0.00 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Iнв</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 0   0 68 35 49 35 64 75  0  0      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Володимирiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                     1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  4 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Лабяк</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Артем           0.00 УБД 0  65 65  0  0 35 65 69  0 60      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Мирославович                      1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Економiчний</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">            </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спецiальнiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Облiк</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> i оподаткування  -   071</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                        </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00250C21" w:rsidRPr="00250C21" w:rsidRDefault="00250C21" w:rsidP="00250C21">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="00250C21">
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            3                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Навчаються за держзамовленням -         2  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>чол</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>--------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00250C21" w:rsidRPr="00250C21" w:rsidRDefault="00250C21" w:rsidP="00250C21">
-[...62 lines deleted...]
-      <w:r w:rsidRPr="00250C21">
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Прiзвище</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Рейтин</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-:</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Пi:Дод</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Розмiр</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>iм"я</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">              :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>говий</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ль:бал</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:     </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Кiлькiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>балiв</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>академ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>батьковi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       : бал   :га:   :                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>соцiальн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>--------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00250C21" w:rsidRPr="00250C21" w:rsidRDefault="00250C21" w:rsidP="00250C21">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="00250C21">
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Петрiченко</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Данило    78.14 ВПО 0  90 98 93 80 94 69 80 92 90   4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Вадимович                         1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00250C21" w:rsidRPr="00250C21" w:rsidRDefault="00250C21" w:rsidP="00250C21">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="00250C21">
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Головка Тетяна       59.20 УБД 0  60 60 76 70 60 60 77 60 70      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Юрiївна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                           1.01.01.01.01.51.51.51.51.5   1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00250C21" w:rsidRPr="00250C21" w:rsidRDefault="00250C21" w:rsidP="00250C21">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="00250C21">
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Економiчний</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">            </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спецiальнiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Облiк</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> i оподаткування  -   071</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            4                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Навчаються за держзамовленням -         2  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>чол</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Прiзвище</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Рейтин</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-:</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Пi:Дод</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Розмiр</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>iм"я</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">              :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>говий</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ль:бал</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:     </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Кiлькiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>балiв</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>академ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>батьковi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       : бал   :га:   :                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>соцiальн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Медулич</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Олександр    74.66 УБД  0  60 79 90100 85 75 90 78    4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Вiкторович</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                        1.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00250C21" w:rsidRPr="00250C21" w:rsidRDefault="00250C21" w:rsidP="00250C21">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="00250C21">
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Папiш</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Камiла</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         73.76 УБД  0  92 74 90 90 85 64 90 74       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Iванiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91342">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                          1.01.01.01.51.51.51.51.5   1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00250C21" w:rsidRPr="00250C21" w:rsidRDefault="00250C21" w:rsidP="00250C21">
-[...296 lines deleted...]
-      <w:r w:rsidRPr="00250C21">
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00250C21" w:rsidRPr="00250C21" w:rsidRDefault="00250C21" w:rsidP="00250C21">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00250C21">
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91342">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">                              </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00250C21" w:rsidRPr="00250C21" w:rsidRDefault="00250C21" w:rsidP="00250C21">
-[...2046 lines deleted...]
-    <w:sectPr w:rsidR="00250C21" w:rsidRPr="00250C21" w:rsidSect="00C03C04">
+    <w:p w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidRDefault="00B91342" w:rsidP="00B91342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00B91342" w:rsidRPr="00B91342" w:rsidSect="00F9786B">
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="426" w:right="850" w:bottom="426" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:pgMar w:top="426" w:right="850" w:bottom="850" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
-  <w:zoom w:percent="80"/>
-  <w:proofState w:grammar="clean"/>
+  <w:zoom w:percent="90"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00F0241A"/>
-    <w:rsid w:val="00250C21"/>
+    <w:rsidRoot w:val="00BF460B"/>
+    <w:rsid w:val="00160E10"/>
+    <w:rsid w:val="00167E6C"/>
     <w:rsid w:val="00733B54"/>
-    <w:rsid w:val="00C03C04"/>
+    <w:rsid w:val="00AD494F"/>
+    <w:rsid w:val="00B91342"/>
+    <w:rsid w:val="00BF460B"/>
+    <w:rsid w:val="00D33F65"/>
+    <w:rsid w:val="00D91E45"/>
     <w:rsid w:val="00E5319E"/>
-    <w:rsid w:val="00EB5A08"/>
-    <w:rsid w:val="00F0241A"/>
+    <w:rsid w:val="00F9786B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="uk-UA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
 </w:settings>
@@ -8172,55 +21080,55 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>6</Pages>
-[...1 lines deleted...]
-  <Characters>9931</Characters>
+  <Pages>7</Pages>
+  <Words>5351</Words>
+  <Characters>30501</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>82</Lines>
-  <Paragraphs>54</Paragraphs>
+  <Lines>254</Lines>
+  <Paragraphs>71</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>27299</CharactersWithSpaces>
+  <CharactersWithSpaces>35781</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Вікторія Легеза</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>