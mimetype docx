--- v0 (2026-07-08)
+++ v1 (2026-08-27)
@@ -1,28809 +1,20411 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
-    <w:p w:rsidR="00287849" w:rsidRPr="00287849" w:rsidRDefault="00287849" w:rsidP="00287849">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00287849">
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">              МIHIСТЕРСТВО ОСВIТИ УKРАIHИ                 УжНУ IОЦ   </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00287849" w:rsidRPr="00287849" w:rsidRDefault="00287849" w:rsidP="00287849">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00287849">
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">        Ужгоpодський нацiональний унiвеpситет                       </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00287849" w:rsidRPr="00287849" w:rsidRDefault="00287849" w:rsidP="00287849">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00287849">
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">           С П И С О К    С Т У Д Е H Т I В                 </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00287849" w:rsidRPr="00287849" w:rsidRDefault="00287849" w:rsidP="00287849">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00287849">
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">                 (згiдно рейтингу)                        </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00287849" w:rsidRPr="00287849" w:rsidRDefault="00287849" w:rsidP="00287849">
-[...4487 lines deleted...]
-        <w:t xml:space="preserve">   1180.00</w:t>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="007A12AF" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                     30</w:t>
+      </w:r>
+      <w:r w:rsidR="002A1054" w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>/0</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="0"/>
-    </w:p>
-[...1089 lines deleted...]
-      <w:r w:rsidRPr="00287849">
+      <w:r w:rsidR="002A1054" w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>/26</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       Iнженерно-технiчний    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Спецiальнiсть   Будiвництво та цивiльна iнж  -  G19 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            1                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Навчаються за держзамовленням -        50  чол.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : Прiзвище          :Рейтин-:Пi:Дод:                             Розмiр  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: iм"я              :говий  :ль:бал:     Кiлькiсть балiв         академ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-батьковi       : бал   :га:   :                             соцiальн.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Шпiлька Анастасiя    87.80     5   90 96 90 95 90 93 90       2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Петрiвна                          1.01.01.01.51.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Скучка Альбiна       86.65     5   90 96 95 82 94 91 90       2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Вiталiївна                        1.01.01.01.51.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 Готра Роман          82.05 УБД 5   90 77 83 90 85 90 82       2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Богданович                        1.01.01.01.51.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  4 Грецко Полiна        81.95     0   93 91 82 90 98 91 90       2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iванiвна                          1.01.01.01.51.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  5 Яценко Iрина         81.55     2   85 90 70 93 90 92 92       2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Андрiївна                         1.01.01.01.51.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  6 Балла Надiя          80.30 УБД 5   84 85 71 86 85 91 80       2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Степанiвна                        1.01.01.01.51.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  7 Зелiнський Микола    79.25     3   90 85 61 85 86 90 90       2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Петрович                          1.01.01.01.51.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  8 Гапоненко Єгор       78.75     2   90 86 83 76 94 86 83       2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олександрович                     1.01.01.01.51.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  9 Малета Катерина      78.45     2   84 85 87 90 80 91 78       2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Юрiївна                           1.01.01.01.51.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10 Буцко Галина         77.30     0   90 79 67 95 90 82 91       2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Вячеславiвна                      1.01.01.01.51.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 11 Iгнатко Яна          76.80     0   84 85 83 85 86 83 90       2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Юрiївна                           1.01.01.01.51.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 12 Iсак Кiра            76.70     0   82 70 90 92 88 85 85       2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Вiкторiвна                        1.01.01.01.51.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 13 Хайнас Олександр     76.65     0   82 90 74 90 90 92 75       2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олександрович                     1.01.01.01.51.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 14 Решетар Юлiя         76.50     0   90 95 85 82 86 78 84       2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Михайлiвна                        1.01.01.01.51.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 15 Курта Дар`я          75.30     0   68 70 90 92 78 90 90       2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олександрiвна                     1.01.01.01.51.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 16 Костак Iван          74.20     0   93 84 76 90 85 75 76       2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iванович                          1.01.01.01.51.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 17 Лiсовець Ксенiя      73.85     0   74 85 74 92 84 83 78       2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Дмитрiвна                         1.01.01.01.51.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 18 Зайченко Анастасiя   73.35     5   74 65 75 74 70 84 85       2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Ярославiвна                       1.01.01.01.51.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 19 Медвiдь Валерiя      72.95     5   71 80 71 90 70 65 80       2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Мирославiвна                      1.01.01.01.51.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 20 Фiльо Михайло        72.75     0   74 79 78 90 84 67 90       2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Євгенович                         1.01.01.01.51.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 21 Герзанич Владислав   72.15 М/з 3   82 79 82 74 75 67 83       2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Васильович                        1.01.01.01.51.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 22 Бiгар Вiктор         71.95     1   74 69 82 90 75 82 76       2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Русланович                        1.01.01.01.51.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 23 Келемець Павло       70.05 Iнв 2   60 61 78 70 87 90 74          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Васильович                        1.01.01.01.51.51.51.5      1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 24 Гойда Василь         70.00     0   70 74 82 85 75 90 66          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Васильович                        1.01.01.01.51.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 25 Бряшко Дмитро        69.95     0   61 80 68 90 87 75 75          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Євгенович                         1.01.01.01.51.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 26 Джанда Анастасiя     69.55     0   80 75 71 90 71 82 70          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Михайлiвна                        1.01.01.01.51.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 27 Городецька Анастасiя 69.30 УБД 4   62 64 71 93 60 77 74          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Станiславiвна                    1.01.01.01.51.51.51.5      1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 28 Яворський Дмитро     67.40     0   72 77 75 82 66 84 68          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Андрiйович                        1.01.01.01.51.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 29 Бундзяк Давид        66.15     0   62 64 75 90 70 69 78          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Ярославович                       1.01.01.01.51.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 30 Заболотний Юрiй      65.70     0   63 66 75 82 70 82 68          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Юрiйович                          1.01.01.01.51.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 31 Барзак Костянтин     65.25     1   65 74 70 84 62 79 64          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олександрович                     1.01.01.01.51.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 32 Сулейманов Артем     65.20     0   60 62 83 76 70 74 78          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Русланович                        1.01.01.01.51.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 33 Пiтра Анастасiя      64.80     0   74 90 64 60 60 77 83          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Василiвна                         1.01.01.01.51.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 34 Петах Ангелiна       63.50     0   64 60 73 90 60 68 74          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Василiвна                         1.01.01.01.51.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 35 Заграновський Володи 62.50     0   60 67 75 85 65 68 64          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Володимирови                  1.01.01.01.51.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 36 Якубець Юрiй         62.35     0   74 62 66 77 70 74 60          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iванович                          1.01.01.01.51.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 37 Подолянка Володимир  60.60     0   60 68 67 68 72 72 62          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Романович                         1.01.01.01.51.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 38 Талабiшка Iван       60.50     0   65 65 82 68 66 62 66          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Михайлович                        1.01.01.01.51.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 39 Римар Роман          59.95     0   60 60 70 75 64 64 70          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Миколайович                       1.01.01.01.51.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 40 Шаленик Володимир    54.90     0   60 60 60 65 61 60 60          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Андрiйович                        1.01.01.01.51.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 41 Химинець Богдана      0.00     0   50 60 60 60 60 75 67          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Петрiвна                          1.01.01.01.51.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 42 Сидоряк Дарiя         0.00     0   63 60 50 74 60 63 68          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Дмитрiвна                         1.01.01.01.51.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 43 Кожуховський Ярослав  0.00     0    0  0  0 68  0 74  0          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олегович                         1.01.01.01.51.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 44 Феделеш Михайло       0.00     0    0 60 35 60 60  0 60          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Михайлович                        1.01.01.01.51.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 45 Попович Ростислав     0.00     0   60 60 58 70 60 65 65          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Миколайович                       1.01.01.01.51.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 46 Бочкай Наталiя        0.00     0   66 68 35 82 60 70 74          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Аттiлiвна                         1.01.01.01.51.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 47 Бураков Антон         0.00     0    0 76 87 74 75 62 66          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">    Олегович                          1.01.01.01.51.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 48 Гапак Анастасiя       0.00     0    0 68 79 83 68 79 74          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Вiталiївна                        1.01.01.01.51.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 49 Шарга Михайло         0.00     0   60 60 35 60 60 67  0          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Дмитрович                         1.01.01.01.51.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 50 Вишневич Тетяна       0.00     0    0 67 65 95 74 82 90          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Сергiївна                         1.01.01.01.51.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       Iнженерно-технiчний    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спецiальнiсть   Будiвництво та цивiльна iнж  -   192</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            2                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Навчаються за держзамовленням -        39  чол.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : Прiзвище          :Рейтин-:Пi:Дод:                             Розмiр  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: iм"я              :говий  :ль:бал:     Кiлькiсть балiв         академ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-батьковi       : бал   :га:   :                             соцiальн.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Бiляк Катерина       93.27     10  92 90 98 95 90 92 94 90    2910</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Василiвна                         1.01.01.01.01.01.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Годя Анастасiя       92.79      9  92 95 96 90 90 92 97 92    2910</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Романiвна                         1.01.01.01.01.01.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 Ганькович Владислав  88.98      5  90 95 97 90 90 90 98 95    2910</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Петрович                          1.01.01.01.01.01.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  4 Нiмець Андрiй        87.62      7  90 90 95 93 90 90 90 82    2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Михайлович                        1.01.01.01.01.01.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  5 Корпош Анастасiя     85.92      8  90 92 92 90 85 82 77 90    2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Ярославiвна                       1.01.01.01.01.01.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  6 Чорний Дмитро        85.83      8  74 90 92 90 90 83 86 88    2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Станiславович                     1.01.01.01.01.01.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  7 Рачкулинець Дмитро   84.28 УБД  2  90 98 90 85 90 90 96 91    2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Богданович                        1.01.01.01.01.01.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  8 Кузьма Олександр     83.62      2  90 94 90 91 90 91 90 90    2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Васильович                        1.01.01.01.01.01.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  9 Дем`янчук Станiслав  82.47 Сир 10  82 85 90 82 78 76 82 74    2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Богданович                        1.01.01.01.01.01.51.51.5   4992.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10 Дюрик Карiна         79.77      0  90 90 94 90 82 90 84 90    2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Богданiвна                        1.01.01.01.01.01.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 11 Сорочинський Андрiй  79.74      3  90 90 90 90 90 90 74 76    2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Миколайович                       1.01.01.01.01.01.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 12 Фабрицiй Iгор        79.20      0  90 90 90 92 90 76 90 90    2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Володимирович                     1.01.01.01.01.01.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 13 Деяк Василь          77.49      0  74 90 89 75 85 90 90 90    2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Васильович                        1.01.01.01.01.01.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 14 Чорнак Данiела       76.59      0  82 95 90 90 90 82 77 82    2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Василiвна                         1.01.01.01.01.01.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 15 Петечел Артемiй      75.32      0  82 84 82 74 80 85 94 83    2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iванович                          1.01.01.01.01.01.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 16 Клопотар Марiя       73.71      0  82 90 94 90 74 82 74 76    2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олександрiвна                     1.01.01.01.01.01.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 17 Глущенко Богдан      73.42 УБД  0  90 90 80 90 65 74 76 90    2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олександрович                     1.01.01.01.01.01.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 18 Маринець Богдан      72.57      0  74 90 90 77 81 82 74 80       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Вiкторович                        1.01.01.01.01.01.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 19 Жаба Сергiй          71.95 УБД  0  74 90 90 82 74 79 80 74       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олександрович                     1.01.01.01.01.01.51.51.5   1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 20 Кирлик Анастасiя     71.81 Iнв  0  82 82 93 82 74 76 74 80       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Владиславiвна                     1.01.01.01.01.01.51.51.5   1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 21 Пензештадлер Алiна   71.53      0  80 84 90 79 74 74 76 82       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Вiкторiвна                        1.01.01.01.01.01.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 22 Гичка Євген          68.26      0  82 84 75 76 72 74 67 80       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Михайлович                        1.01.01.01.01.01.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 23 Бекер Василь         68.16      0  74 90 82 74 74 76 63 78       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Михайлович                        1.01.01.01.01.01.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 24 Погорiляк Андрiй     68.12      0  82 82 82 69 80 78 62 76       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Михайлович                        1.01.01.01.01.01.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 25 Рибiнський Олександ 65.75 ВПО  0  82 80 74 67 73 70 67 75       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олександрович                    1.01.01.01.01.01.51.51.5   1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 26 Кiш Томаш            63.24 УБД  0  74 84 65 68 60 74 74 63       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Степанович                        1.01.01.01.01.01.51.51.5   1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 27 Бордаш Алiса         58.55      0  80 65 68 60 60 62 60 68       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Василiвна                         1.01.01.01.01.01.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 28 Станкович Олександр  58.12      0  73 60 65 60 60 66 70 61       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Ромулусович                       1.01.01.01.01.01.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 29 Реготун Тарас         0.00 УБД  0  74 60 60  0  0 62  0  0       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олегович                          1.01.01.01.01.01.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 30 Бичук Юрiй            0.00 УБД  0   0  0 35  0  0  0  0  0       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Васильович                        1.01.01.01.01.01.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 31 Ковач Нiкiта          0.00      0  63 60 62  0 60  0 61 66       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Юлiйович                          1.01.01.01.01.01.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 32 Пiфко Станiслав       0.00      0  63 70 67  0  0 64 74 70       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олександрович                     1.01.01.01.01.01.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 33 Кравченко Руслан      0.00      0  63 60 74 60 60 67  0  0       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олексiйович                       1.01.01.01.01.01.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 34 Бандура Юлiан         0.00      0   0  0 60  0  0  0  0  0       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Тимофiйович                       1.01.01.01.01.01.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 35 Калочай Андрiй        0.00      0  63 70 60  0 60 62 61 61       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Аттiлович                         1.01.01.01.01.01.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 36 Ревта Олег            0.00      0  63 60 60 60 60 60  0  0       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Михайлович                        1.01.01.01.01.01.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 37 Богдан Iван           0.00      0  74 65 61 61 70 62 78  0       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iванович                          1.01.01.01.01.01.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 38 Кострець Валентин     0.00 УБД  0  60 60 60  0 60 60 60 60       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Анатолiйович                      1.01.01.01.01.01.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 39 Клюжин Ольга          0.00      0   0 70 74 60 60 64 61 63       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Василiвна                         1.01.01.01.01.01.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       Iнженерно-технiчний    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спецiальнiсть   Будiвництво та цивiльна iнж  -   192</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            3                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Навчаються за держзамовленням -        36  чол.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : Прiзвище          :Рейтин-:Пi:Дод:                             Розмiр  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: iм"я              :говий  :ль:бал:     Кiлькiсть балiв         академ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-батьковi       : бал   :га:   :                             соцiальн.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Рябiнчак Назарiй     90.61     10  93 92 85 85 90 90 92 90    2910</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олексiйович                       1.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Iсевич Марина        89.34      8  97 82 90 96 85 93 96 85    2910</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Сергiївна                         1.51.51.51.01.01.01.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">  3 Рубiш Юлiана         88.91      8  80 90 90 91 92 90 93 90    2910</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Дмитрiвна                         1.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  4 Бiлак Георгiй        86.39      8  80 84 90 90 90 91 90 85    2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Георгiйович                       1.51.51.51.01.01.01.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  5 Русин Дар`я          85.17      4  90 90 92 90 90 95 85 90    2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Андрiївна                         1.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  6 Полотнюк Iрина       85.03      6  82 90 90 90 90 91 82 90    2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олександрiвна                     1.51.51.51.01.01.01.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  7 Штаєр Юлiанна        84.44      4  90 92 92 90 91 90 82 90    2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Вiкторiвна                        1.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  8 Левчак Вiкторiя      84.37      8  80 80 90 90 85 92 82 84    2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Ярославiвна                       1.51.51.51.01.01.01.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  9 Iльченко Денис       84.06      4  94 90 90 90 88 90 80 90    2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Євгенiйович                       1.51.51.51.01.01.01.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10 Козар Василь         82.24      0  92 90 90 90 90 94 95 90    2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Степанович                        1.51.51.51.01.01.01.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 11 Глеба Софiя          79.80      0  92 86 90 90 90 91 82 90    2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Андрiївна                         1.51.51.51.01.01.01.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 12 Лийнарт Роман        79.46      0  85 84 90 90 94 92 90 85    2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Вiталiйович                       1.51.51.51.01.01.01.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 13 Плакош Анастасiя     78.60      0  82 85 90 90 90 90 80 90    2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Василiвна                         1.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 14 Худа Анастасiя       78.31      4  85 77 90 90 77 76 80 84    2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Василiвна                         1.51.51.51.01.01.01.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 15 Гедзур Мирослав      78.21      0  90 84 90 85 87 76 95 84    2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Вiталiйович                       1.51.51.51.01.01.01.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 16 Сегедiй Юлiя         76.37      0  84 82 95 90 80 90 80 80    2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Юрiївна                           1.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 17 Демко Артур          73.54      0  65 80 90 93 92 91 73 80       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Мар`янович                        1.51.51.51.01.01.01.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 18 Бурак Володимир      72.04      0  70 78 90 85 79 60 93 80       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Володимирович                     1.51.51.51.01.01.01.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 19 Добош Роман          69.51      0  64 78 82 82 92 70 74 80       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Едуардович                        1.51.51.51.01.01.01.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 20 Малявський Антон     67.89 УБД  0  64 80 82 65 68 74 74 90       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Валерiйович                       1.51.51.51.01.01.01.51.5   1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 21 Стегура Максим       64.03      0  74 60 70 61 80 78 63 80       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iванович                          1.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 22 Мацканич Максим       0.00      0   0  0 62  0  0  0  0  0       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Едуардович                        1.51.51.51.01.01.01.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 23 Шелельо Юрiй          0.00      0   0  0  0  0  0 68  0  0       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Вiкторович                        1.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 24 Очеретний Дмитро      0.00      0   0  0 62  0  0 60  0  0       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Степанович                        1.51.51.51.01.01.01.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 25 Пересичанська Анiта   0.00      0  40 80 82 80 72 60 63 80       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Андрiївна                         1.51.51.51.01.01.01.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 26 Бабич Андрiй          0.00      0   0  0  0  0  0  0  0  0       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Святославович                     1.51.51.51.01.01.01.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 27 Гiльтайчук Артем      0.00 УБД  0  35 72 62 64 64  0 61 80       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Вiталiйович                       1.51.51.51.01.01.01.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 28 Пашкевич Андрiй       0.00      0   0 62 70  0  0 60  0 62       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Михайлович                        1.51.51.51.01.01.01.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 29 Порохнавець Антонiн  0.00 Iнв  0   0  0 70  0  0  0  0  0       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Юрiївна                          1.51.51.51.01.01.01.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 30 Токар Максим          0.00      0  70 60 64 35 78 82 63 80       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Юрiйович                          1.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 31 Кенiдра Юлiй          0.00      0  35 70 63 74 60 60  0 80       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олександрович                     1.51.51.51.01.01.01.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 32 Бомбик Станiслав      0.00      0  63 64 82  0 60 60  0 64       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Орестович                         1.51.51.51.01.01.01.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 33 Вишневський Артемiй   0.00      0   0  0 63  0  0 65  0  0       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Васильович                        1.51.51.51.01.01.01.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 34 Пастеляк Антон        0.00      0   0  0  0  0  0  0  0  0       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Андрiйович                        1.51.51.51.01.01.01.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 35 Коваленко Крiстiна    0.00      0   0  0  0  0  0 35  0  0       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Сергiївна                         1.51.51.51.01.01.01.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 36 Хиля Тетяна           0.00      0  74 60 90 41 85 82 82 88       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олексiївна                        1.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       Iнженерно-технiчний    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Спецiальнiсть   Будiвництво та цив.iнж.НРК5  -  G19 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            1                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Навчаються за держзамовленням -         4  чол.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : Прiзвище          :Рейтин-:Пi:Дод:                             Розмiр  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: iм"я              :говий  :ль:бал:     Кiлькiсть балiв         академ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-батьковi       : бал   :га:   :                             соцiальн.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Бiгар Олександр      76.45      0  90 92 82 81 74 84 90 90    2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Юрiйович                          1.01.01.01.01.51.51.51.0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Ясiнко Максим         0.00      0  60 60  0  0 35 70 61 60       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Сергiйович                        1.01.01.01.01.51.51.51.0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 Нугуманов Богдан      0.00      0  82 35 60  0  0  0  0  0       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олександрович                     1.01.01.01.01.51.51.51.0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  4 Полянський Вадим      0.00      0  90  0 60 72 51 61  0 63       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Вячеславович                      1.01.01.01.01.51.51.51.0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       Iнженерно-технiчний    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Спецiальнiсть   Електронiка                  -  G5  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            1                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Навчаються за держзамовленням -        10  чол.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : Прiзвище          :Рейтин-:Пi:Дод:                             Розмiр  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: iм"я              :говий  :ль:бал:     Кiлькiсть балiв         академ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-батьковi       : бал   :га:   :                             соцiальн.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Скрипник Назар       72.59     0  92 83 90 76 90 85 70 66 80   2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Мирославович                      1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Новак Станiслав      67.85     0  83 82 75 69 65 75 73 79 80   2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Ярославович                       1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 Максимов Андрiй      65.78     0  81 69 86 60 90 67 70 61 75   2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олексiйович                       1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  4 Кондратенко Єгор     65.23     0  90 68 60 71 90 66 70 65 72   2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Сергiйович                        1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  5 Iгнат Роман          58.34     0  73 71 60 60 61 60 68 67 65      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Вiталiйович                       1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  6 Бауер Данiель         0.00     0  74 63 60  0 60 60 68 60 70      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Рiхардович                        1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  7 Ремецкi Тiмотi        0.00     0  83 73  0  0 64 60 66 61 75      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Аттiлович                         1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  8 Сурма Костянтин       0.00     0  78 70 35  0  0  0 60 65 75      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Юрiйович                          1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  9 Лiтвiнов Артем        0.00     0   0  0  0  0  0  0  0  0  0      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Максимович                        1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10 Санi Адам             0.00     0  73 63  0 60 60 60 70 75 75      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iштванович                        1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       Iнженерно-технiчний    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спецiальнiсть   Електронiка                  -   171</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            2                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Навчаються за держзамовленням -         4  чол.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : Прiзвище          :Рейтин-:Пi:Дод:                             Розмiр  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: iм"я              :говий  :ль:бал:     Кiлькiсть балiв         академ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-батьковi       : бал   :га:   :                             соцiальн.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Сойма Богдан         81.03      5  74 85 78 85 82 90 90 90    2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Михайлович                        1.51.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Бiров Ян             79.46      0  90 90 83 85 80 92 92 92       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Томашович                         1.51.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 Калiнiченко Богдан   76.93 Сир  0  82 90 76 85 79 90 90 90       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Валерiйович                       1.51.01.01.01.51.51.51.5   4992.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  4 Шиц Нiкiта            0.00      0  64  0 64 60 61 75 75 82       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олександрович                     1.51.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       Iнженерно-технiчний    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спецiальнiсть   Електронiка                  -   171</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            3                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Навчаються за держзамовленням -         6  чол.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : Прiзвище          :Рейтин-:Пi:Дод:                             Розмiр  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: iм"я              :говий  :ль:бал:     Кiлькiсть балiв         академ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-батьковi       : бал   :га:   :                             соцiальн.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Кочерган Ольга       78.56      0  80 91 78 90 91 91 78 95    2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iванiвна                          1.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Туряниця Ян          70.67      0  70 78 60 86 90 85 65 85    2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iванович                          1.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 Дзямко Станiслав     66.51      0  75 69 68 75 81 77 68 75       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iванович                          1.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  4 Мигалина Андрiй      63.47      0  70 72 60 71 75 73 65 75       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iванович                          1.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  5 Мiдянко Богдан       61.89      0  70 67 60 63 76 66 63 82       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Степанович                        1.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  6 Хабло Максим          0.00      0   0 65  0 76 75 75  0  0       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олександрович                     1.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       Iнженерно-технiчний    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Спецiальнiсть   Електронiка(Маг.)            -  G5  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            1                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Навчаються за держзамовленням -         4  чол.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : Прiзвище          :Рейтин-:Пi:Дод:                             Розмiр  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: iм"я              :говий  :ль:бал:     Кiлькiсть балiв         академ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-батьковi       : бал   :га:   :                             соцiальн.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Костик Георгiй       82.17      0  95 90 89 93 95 85 93 91    2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Євгенович                         1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Iсаченко Олег        79.88      0  90 90 90 88 90 83 90 90       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олексiйович                       1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">  3 Фесай Вiктор         70.61      0  95 81 64 63 85 75 80 81       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Михайлович                        1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  4 Ребрей Василь        64.17      0  90 60 65 78 75 75 70 60       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Вiкторович                        1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       Iнженерно-технiчний    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Спецiальнiсть   Комп'ютерна iнженерiя        -  F7  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            1                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Навчаються за держзамовленням -        17  чол.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : Прiзвище          :Рейтин-:Пi:Дод:                             Розмiр  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: iм"я              :говий  :ль:бал:     Кiлькiсть балiв         академ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-батьковi       : бал   :га:   :                             соцiальн.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Самусь Назар         86.74      3  79 83 95 96 97 92100 95    2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Васильович                        1.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Францiскевич Каролi 85.91      5  84 90 95 91 85 91 91 92    2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олегiвна                        1.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 Качмар Вiктор        84.56      3  78 90 95 91 95 90 93 90    2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олегович                          1.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  4 Музалевський Артем   84.21      0  92 91 90 96 92 93100 92    2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Русланович                        1.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  5 Брюхань Єгор         78.81      3  75 94 90 90 90 82 73 82    2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iгорович                          1.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  6 Чичура Валентина     77.53      0  74 64 90 92 82 91 96 90    2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олегiвна                          1.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  7 Калугiн Герман       77.19 УБД  0  74 77 94 91 84 93 79 90    2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олексiйович                       1.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  8 Попович Iрина        73.84      3  82 74 78 87 71 82 70 85       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Василiвна                         1.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  9 Попеско Веронiка     72.81      0  67 65 92 86 82 77 79 93       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Русланiвна                        1.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10 Мокрянин Карiна      69.69      0  81 60 78 92 70 70 74 90       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олексiївна                        1.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 11 Варварук Денис       64.89 УБД  0  65 61 82 83 65 66 70 82       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Геннадiйович                      1.01.01.01.51.51.51.51.5   1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 12 Пастухов Артем       64.29 УБД  0  81 61 62 83 65 77 64 75       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Сергiйович                        1.01.01.01.51.51.51.51.5   1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 13 Якубич Олександр     58.80 Iнв  0  64 62 65 60 61 68 63 78       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Миланович                         1.01.01.01.51.51.51.51.5   1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 14 Губаль Юрiй           0.00 Iнв  0  69 50 65 68 61 65 63 74       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Юрiйович                          1.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 15 Костюк Устим          0.00      0   0 60  0  0  0  0 60  0       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олегович                          1.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 16 Лук`янченко Максим    0.00 ВПО  0  64 35 75 65 65 71 65 85       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олександрович                     1.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 17 Гримак Анастасiя      0.00      0   0 90 85 80 65 66 60 93       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Вiкторiвна                        1.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                              </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       Iнженерно-технiчний    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спецiальнiсть   Комп'ютерна iнженерiя        -   123</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            2                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Навчаються за держзамовленням -         7  чол.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : Прiзвище          :Рейтин-:Пi:Дод:                             Розмiр  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: iм"я              :говий  :ль:бал:     Кiлькiсть балiв         академ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-батьковi       : бал   :га:   :                             соцiальн.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Петро Олександра     90.32      5  93 90100 98 94 93 91100    2910</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Вiкторiвна                        1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Мiльшина Софiя       88.27      2  95 90 90100 95100 94100    2910</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Юрiївна                           1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 Станiшевський Волод 77.22 Iнв  0  98 90 90 85 83 90 75 82    2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Євгенович                     1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  4 Казакевич Ярослав    76.86      0  90 95 80 88 82 82 85 85       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Євгенiйович                       1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  5 Алексишинець Богдан  75.58      2  82 74 80 82 82 75 76100       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Васильович                        1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  6 Скоробогатий Максим  74.18 ВПО  6  82 74 74 73 67 74 77 85       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Максимович                        1.01.01.01.01.51.51.51.5   1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  7 Паливода Вячеслав    73.26 УБД  0  75 85 82 80 70 88 90 80       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iванович                          1.01.01.01.01.51.51.51.5   1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       Iнженерно-технiчний    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спецiальнiсть   Комп'ютерна iнженерiя        -   123</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            3                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Навчаються за держзамовленням -         9  чол.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : Прiзвище          :Рейтин-:Пi:Дод:                             Розмiр  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: iм"я              :говий  :ль:бал:     Кiлькiсть балiв         академ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-батьковi       : бал   :га:   :                             соцiальн.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Башуцький Владислав  87.50     2   98 90 94 90 96 96100       2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олегович                          1.01.01.01.51.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Ягупа Максим         78.20 УБД 2   87 87 72 95 88 84 77       2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Миколайович                       1.01.01.01.51.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 Шемейко Тарас        77.50 УБД 2   95 78 60 78 80 90100       2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    В`ячеславович                     1.01.01.01.51.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  4 Гуцул Денис          65.10     0   82 65 90 74 68 66 68       2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iгорович                          1.01.01.01.51.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  5 Хроменко Сергiй      60.95     0   60 60 80 74 63 74 62          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Андрiйович                        1.01.01.01.51.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  6 Цитряк Марцел         0.00     0   70  0 84  0 63  0 62          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Тиберiєвич                        1.01.01.01.51.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  7 Пал Отто              0.00     0   60  0  0  0  0  0 60          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Оттович                           1.01.01.01.51.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  8 Капелюшний Максим     0.00     0    0  0  0  0  0  0  0          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Андрiйович                        1.01.01.01.51.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  9 Матвiєнко Євген       0.00 УБД 0    0  0  0  0  0  0  0          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Геннадiйович                      1.01.01.01.51.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                              </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Факультет       Iнженерно-технiчний    </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00287849" w:rsidRPr="00287849" w:rsidRDefault="00287849" w:rsidP="00287849">
-[...26 lines deleted...]
-      <w:r w:rsidRPr="00287849">
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Спецiальнiсть   Прикладна механiка           -  G9  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                        </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00287849" w:rsidRPr="00287849" w:rsidRDefault="00287849" w:rsidP="00287849">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="00287849">
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            1                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Навчаються за держзамовленням -         7  чол.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>--------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00287849" w:rsidRPr="00287849" w:rsidRDefault="00287849" w:rsidP="00287849">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00287849">
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> N : Прiзвище          :Рейтин-:Пi:Дод:                             Розмiр  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00287849" w:rsidRPr="00287849" w:rsidRDefault="00287849" w:rsidP="00287849">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00287849">
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">п/п: iм"я              :говий  :ль:бал:     Кiлькiсть балiв         академ. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00287849" w:rsidRPr="00287849" w:rsidRDefault="00287849" w:rsidP="00287849">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00287849">
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   : по-батьковi       : бал   :га:   :                             соцiальн.   </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00287849" w:rsidRPr="00287849" w:rsidRDefault="00287849" w:rsidP="00287849">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00287849">
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>--------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00287849" w:rsidRPr="00287849" w:rsidRDefault="00287849" w:rsidP="00287849">
-[...2223 lines deleted...]
-      <w:r w:rsidRPr="00287849">
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Пап Дмитро           88.35    10   60 90 80 96 87 99 90       3711</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Володимирович                     1.01.01.01.01.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Вудмаска Роман       85.56 Iнв 7   85 90 67 98 90 95 83       2550</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Степанович                        1.01.01.01.01.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 Хрепливець Олексiй   75.60     0   70 80 64 92 90 97 85       2550</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Сергiйович                        1.01.01.01.01.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  4 Савка Сергiй         74.30     5   70 76 60 90 78 74 87          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олександрович                     1.01.01.01.01.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  5 Iляшевич Вiктор       0.00     0    0  0  0  0  0 70  0          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Михайлович                        1.01.01.01.01.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  6 Цоган Владислав       0.00     0    0  0  0  0  0 70  0          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Робертович                        1.01.01.01.01.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  7 Прожейко Вiктор       0.00     0   35  0 35 86  0 74 61          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Сергiйович                        1.01.01.01.01.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       Iнженерно-технiчний    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спецiальнiсть   Прикладна механiка           -   131</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            2                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Навчаються за держзамовленням -        11  чол.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : Прiзвище          :Рейтин-:Пi:Дод:                             Розмiр  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: iм"я              :говий  :ль:бал:     Кiлькiсть балiв         академ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-батьковi       : бал   :га:   :                             соцiальн.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Сахарнацький Остап   89.83      6 100 98 90 95 92 92 90 90    3711</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Васильович                        1.01.51.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Попович Каролiна     77.79      0  90 90 75 90 91 90 90 74    2550</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Дмитрiвна                         1.01.51.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 Могiш Роман          77.16      4  74 82 74 95 90 79 82 74    2550</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Вiкторович                        1.01.51.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  4 Сливка Станiслав     75.74      4  60 82 68 85 90 90 76 78    2550</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Вiталiйович                       1.01.51.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  5 Данко Олександр      62.87      0  60 82 64 80 66 75 65 65       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Йосифович                         1.01.51.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  6 Черничко Крiстiан    55.97 Сир  0  74 64 63 60 60 60 60 60       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Тихомирович                       1.01.51.01.01.51.51.51.5   4992.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  7 Кузан Андрiй          0.00      0   0 63 35 85 60 60 60  0       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iванович                          1.01.51.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  8 Солоп Микита          0.00      0  60 64 60 85 60 60 60  0       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Дмитрович                         1.01.51.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  9 П`ятак Андрiй         0.00      0   0  0  0  0  0  0  0  0       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Васильович                        1.01.51.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10 Луцик Максим          0.00      0   0 63 61 75 60 60  0  0       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Михайлович                        1.01.51.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 11 Даткiв Олександр      0.00      0  60 74 61 93 60 60  0  0       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Ярославович                       1.01.51.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00287849" w:rsidRPr="00287849" w:rsidRDefault="00287849" w:rsidP="00287849">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00287849">
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">                              </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00287849" w:rsidRPr="00287849" w:rsidRDefault="00287849" w:rsidP="00287849">
-[...4545 lines deleted...]
-      <w:r w:rsidRPr="00287849">
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Факультет       Iнженерно-технiчний    </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00287849" w:rsidRPr="00287849" w:rsidRDefault="00287849" w:rsidP="00287849">
-[...26 lines deleted...]
-      <w:r w:rsidRPr="00287849">
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спецiальнiсть   Прикладна механiка           -   131</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                        </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00287849" w:rsidRPr="00287849" w:rsidRDefault="00287849" w:rsidP="00287849">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00287849">
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">                 К У Р С            3                          </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00287849" w:rsidRPr="00287849" w:rsidRDefault="00287849" w:rsidP="00287849">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00287849">
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Навчаються за держзамовленням -        11  чол.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : Прiзвище          :Рейтин-:Пi:Дод:                             Розмiр  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: iм"я              :говий  :ль:бал:     Кiлькiсть балiв         академ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-батьковi       : бал   :га:   :                             соцiальн.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Тимощук Ласло        79.35     0   90 90 90 87 90 82 90       2550</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Євген Ласлович                    1.01.01.01.51.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Вакiй Андрiй         75.35     0   74 90 90 91 82 80 80       2550</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Петрович                          1.01.01.01.51.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 Романенко Микола     74.30     0   74 90 90 97 74 60 95       2550</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Васильович                        1.01.01.01.51.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  4 Шемберко Євген       73.55     0   74 90 90 87 77 72 85       2550</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Юрiйович                          1.01.01.01.51.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  5 Мiщанин Микола       73.00     0   70 90 90 87 74 74 85          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Миколайович                       1.01.01.01.51.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  6 Шипов Максим         69.90     0   60 90 90 94 60 62 90          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Вiталiйович                       1.01.01.01.51.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  7 Чабухян Армен        65.40     0   60 74 70 81 68 66 85          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Норайрович                        1.01.01.01.51.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  8 Вучкан Богдан        62.75     0   60 65 63 81 74 63 75          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Романович                         1.01.01.01.51.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  9 Максимов Олексiй      0.00     0    0  0  0  0  0  0  0          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                      1.01.01.01.51.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10 Бiгарь Артем          0.00     0   70 65 63 68 61 62  0          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Мирославович                      1.01.01.01.51.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 11 Янковський Вiталiй    0.00     0    0  0  0 63 61 60  0          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Вiталiйович                       1.01.01.01.51.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       Iнженерно-технiчний    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Спецiальнiсть   Комп'ютерна iнжен.(Маг.)     -  F7  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            1                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Навчаються за держзамовленням -         9  чол.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : Прiзвище          :Рейтин-:Пi:Дод:                             Розмiр  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: iм"я              :говий  :ль:бал:     Кiлькiсть балiв         академ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-батьковi       : бал   :га:   :                             соцiальн.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Сеник Iван           85.14     2  84 90 84 98 90 95 92 94 98   2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Вячеславович                      1.01.01.01.51.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Мешко Володимир      84.43     2  90 90 85 98 93 95 78 94 98   2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Володимирович                     1.01.01.01.51.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 Дулкай Владислав     79.63     2  93 75 90 93 92 87 90 60 96   2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Вiкторович                        1.01.01.01.51.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  4 Шкода Юрiй           75.50     2  64 70 66 90 84 85 99 72 90   2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Володимирович                     1.01.01.01.51.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  5 Нитка Роман          74.83     2  87 87 86 90 78 80 62 69 95      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Мирославович                      1.01.01.01.51.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  6 Куриця Михайло       67.66     2  65 74 78 75 69 76 74 70 75      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Михайлович                        1.01.01.01.51.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  7 Ковш Олександр        0.00     0  67 64  0  0 60 60 60 60 60      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олександрович                     1.01.01.01.51.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  8 Данча Володимир       0.00     0  64 64  0 60 60 60 60 60 60      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Володимирович                     1.01.01.01.51.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">  9 Лакатош Павло         0.00     0   0  0  0  0  0 60  0  0 60      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Миколайович                       1.01.01.01.51.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       Iнженерно-технiчний    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Спецiальнiсть   Авт.та комп.-iнтег.тех.      -  G7  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            1                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Навчаються за держзамовленням -        10  чол.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : Прiзвище          :Рейтин-:Пi:Дод:                             Розмiр  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: iм"я              :говий  :ль:бал:     Кiлькiсть балiв         академ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-батьковi       : бал   :га:   :                             соцiальн.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Хомiн Норберт        82.28     0   82 86 92 95 93 92 95       2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Вiталiйович                       1.01.01.51.51.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Стокалюк Вiталiй     81.57     0   80 85 90 94 93 92 95       2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iгорович                          1.01.01.51.51.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 Моцар Антон          71.95 УБД 8   63 63 82 64 70 70 80       2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Костянтинович                     1.01.01.51.51.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  4 Довбенко Володимир   67.41     0   74 60 90 66 83 61 85       2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Юрiйович                          1.01.01.51.51.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  5 Кружинський Святосла 61.67     0   60 60 74 60 80 60 80          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Петрович                        1.01.01.51.51.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  6 Гандера Мiлан        60.30     0   60 68 74 82 60 63 60          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Михайлович                        1.01.01.51.51.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  7 Фершал Олександр      0.00     0    0 61 75 60 70 75  0          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Максимович                        1.01.01.51.51.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  8 Дзюба Дмитро          0.00     0    0 60 67 60 60 60  0          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Миколайович                       1.01.01.51.51.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  9 Чинадiй Мирон         0.00     0    0 64 87 65 65 75 60          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Русланович                        1.01.01.51.51.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10 Дурдинець Василь      0.00     0    0  0 60 60 60 60  0          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Васильович                        1.01.01.51.51.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       Iнженерно-технiчний    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спецiальнiсть   Авт.та комп.-iнтег.тех.      -   151</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            2                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Навчаються за держзамовленням -        12  чол.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : Прiзвище          :Рейтин-:Пi:Дод:                             Розмiр  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: iм"я              :говий  :ль:бал:     Кiлькiсть балiв         академ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-батьковi       : бал   :га:   :                             соцiальн.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Фодор Микола         82.79      5  90 95 82 90 85 85 82 85    2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Юрiйович                          1.51.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Вовчок Юрiй          82.54      0  90 92 90100 90 94 90 90    2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Юрiйович                          1.51.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 Перевузник Олександ 81.81      0  90 95 90 90 90 93 90 90    2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Дмитрович                        1.51.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  4 Мучичка Валерiя      81.09      0  90 91 90 90 90 90 90 90    2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Євгенiївна                        1.51.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  5 Любка Юрiй           79.11      0  74 95 90 90 90 93 85 90    2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Юрiйович                          1.51.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  6 Мигович Максим       76.03      0  90 85 74 74 90 80 86 90       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Русланович                        1.51.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  7 Шаленик Василь       75.56      0  82 90 82 90 82 85 82 82       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Васильович                        1.51.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  8 Дубров Денис         65.83      0  63 85 75 65 76 75 60 88       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Сергiйович                        1.51.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">  9 Давидович Iван       65.19      0  74 82 74 60 74 70 60 85       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iванович                          1.51.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10 Сембер Iван           0.00      0  73 75 65  0 75 70 64 82       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iванович                          1.51.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 11 Шелофастов Олександ  0.00      0  64 60  0 60 60 65 60 60       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Романович                        1.51.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 12 Воронков Василь       0.00 УБД  0  60 75 60  0 75 70  0 60       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Вiталiйович                       1.51.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       Iнженерно-технiчний    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спецiальнiсть   Авт.та комп.-iнтег.тех.      -   151</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            3                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Навчаються за держзамовленням -        12  чол.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : Прiзвище          :Рейтин-:Пi:Дод:                             Розмiр  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: iм"я              :говий  :ль:бал:     Кiлькiсть балiв         академ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-батьковi       : бал   :га:   :                             соцiальн.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Левiт Володимир      79.67 ВПО  0  90 82 90 90 85 90 90 90    2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олександрович                     1.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Мацола Роман         76.16      0  74 75 90 90 87 90 76 90    2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Юрiйович                          1.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 Крьока Сергiй        74.01      0  65 82 76 80 90 85 82 90    2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Вiкторович                        1.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  4 Касарда Максим       71.36      0  65 76 78 80 78 85 82 84    2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Степанович                        1.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  5 Суравцов Павло       62.53      0  60 61 85 75 60 74 70 70    2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Володимирович                     1.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  6 Зеленко Андрiй       62.40      0  60 68 75 80 65 80 60 65       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Андрiйович                        1.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  7 Рогулич Олександр    56.49      0  61 61 75 60 60 60 60 68       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Васильович                        1.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  8 Кофель Валентин       0.00      0   0 60 60 60  0 60  0  0       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Любомирович                       1.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  9 Зозуля Iван-Костянт  0.00      0   0  0 65 60  0 60 60  0       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iванович                        1.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10 Слабський Богдан      0.00      0   0  0 60 60  0 60  0  0       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Михайлович                        1.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 11 Тимчик Йосип          0.00      0  62 68 75 70  0 74 82  0       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Йосипович                         1.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 12 Бєлiнський Артур      0.00      0   0  0 65 60  0 65 65  0       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Сергiйович                        1.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       Iнженерно-технiчний    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Спецiальнiсть   Авт.та комп.техн.(Маг.)      -  G7  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            1                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Навчаються за держзамовленням -         6  чол.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00287849" w:rsidRPr="00287849" w:rsidRDefault="00287849" w:rsidP="00287849">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00287849">
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>--------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00287849" w:rsidRPr="00287849" w:rsidRDefault="00287849" w:rsidP="00287849">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00287849">
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> N : Прiзвище          :Рейтин-:Пi:Дод:                             Розмiр  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00287849" w:rsidRPr="00287849" w:rsidRDefault="00287849" w:rsidP="00287849">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00287849">
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">п/п: iм"я              :говий  :ль:бал:     Кiлькiсть балiв         академ. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00287849" w:rsidRPr="00287849" w:rsidRDefault="00287849" w:rsidP="00287849">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00287849">
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   : по-батьковi       : бал   :га:   :                             соцiальн.   </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00287849" w:rsidRPr="00287849" w:rsidRDefault="00287849" w:rsidP="00287849">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00287849">
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>--------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00287849" w:rsidRPr="00287849" w:rsidRDefault="00287849" w:rsidP="00287849">
-[...342 lines deleted...]
-      <w:r w:rsidRPr="00287849">
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Iльюк Микола         80.88     0  92 91 90 90 85 92 90 90 90   2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Валерiйович                       1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Яцканич Євгенiя      79.75     0  92 90 90 90 83 88 87 90 90   2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Петрiвна                          1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 Гурзан Тереза        78.77     0  91 91 90 82 79 93 83 90 90      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Михайлiвна                        1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">  4 Чемсак Яна           76.73     0  90 85 90 75 79 88 85 90 85      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iванiвна                          1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  5 Шкирта Ярослав        0.00     0  74 65 60  0 71 65 73 60 60      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iванович                          1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  6 Малько Василь         0.00     0  60 60 60  0 60 60 60 60 60      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Васильович                        1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Факультет       Iнженерно-технiчний    </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00287849" w:rsidRPr="00287849" w:rsidRDefault="00287849" w:rsidP="00287849">
-[...26 lines deleted...]
-      <w:r w:rsidRPr="00287849">
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Спецiальнiсть   Прикладна механiка НРК5      -  G9  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                        </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00287849" w:rsidRPr="00287849" w:rsidRDefault="00287849" w:rsidP="00287849">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="00287849">
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            1                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Навчаються за держзамовленням -         1  чол.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>--------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00287849" w:rsidRPr="00287849" w:rsidRDefault="00287849" w:rsidP="00287849">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00287849">
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> N : Прiзвище          :Рейтин-:Пi:Дод:                             Розмiр  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00287849" w:rsidRPr="00287849" w:rsidRDefault="00287849" w:rsidP="00287849">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00287849">
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">п/п: iм"я              :говий  :ль:бал:     Кiлькiсть балiв         академ. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00287849" w:rsidRPr="00287849" w:rsidRDefault="00287849" w:rsidP="00287849">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00287849">
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   : по-батьковi       : бал   :га:   :                             соцiальн.   </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00287849" w:rsidRPr="00287849" w:rsidRDefault="00287849" w:rsidP="00287849">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00287849">
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>--------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00287849" w:rsidRPr="00287849" w:rsidRDefault="00287849" w:rsidP="00287849">
-[...702 lines deleted...]
-      <w:r w:rsidRPr="00287849">
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Пойда Назарiй        63.04      0  74 73 70 74 66 69 71 66    2550</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Юрiйович                          1.01.51.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       Iнженерно-технiчний    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Спецiальнiсть   Будiвництво та цив.iнж.(Маг  -  G19 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            1                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Навчаються за держзамовленням -        22  чол.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : Прiзвище          :Рейтин-:Пi:Дод:                             Розмiр  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: iм"я              :говий  :ль:бал:     Кiлькiсть балiв         академ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-батьковi       : бал   :га:   :                             соцiальн.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Фатула Алiна         93.07    10  95 90 90 95 92 97 90 90 92   2910</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Ярославiвна                       1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Яцькiв Iван          75.01     0  80 80 65 90 84 92 91 80 82   2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iванович                          1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 Кiраль Олександр     72.27     0  74 80 74 85 90 82 80 90 65   2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iванович                          1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  4 Вiрич Василь         70.32     0  76 70 74 77 73 83 83 82 80   2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Васильович                        1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  5 Тегза Павло          70.08     0  68 65 65 78 74 91 89 82 77   2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Васильович                        1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  6 Юдко Павло            0.00     0  70 90 70 90  0 64 87  0 75      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Миколайович                       1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  7 Антолик Максим        0.00     0   0  0 70  0 63 35  0  0  0      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Миколайович                       1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  8 Яворський Василь      0.00     0   0  0  0  0  0 35  0  0  0      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iванович                          1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  9 Костiв Андрiй         0.00     6  65 80 65 80 35 61 80  0 68      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Андрiйович                        1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10 Славич Тетяна         0.00     0  90  0 74 76  0 70 89  0 72      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Петрiвна                          1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 11 Вагулич Микола        0.00     0   0  0  0  0 60 60 60 60 60      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Миколайович                       1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 12 Грицак Юлiан          0.00     0  24 74 74  0  0 46  0 60  0      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Ярославович                       1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 13 Шутко Андрiй          0.00     0  68 65 70 82  0 91 91  0 82      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Васильович                        1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 14 Рокос Денис           0.00     0  40 90 74 92 80 98 90  0 92      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Михайлович                        1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 15 Роман Iван            0.00     0  81 85 74 84 74 88 88  0 76      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Антонович                         1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve"> 16 Руденко Христина      0.00     0  81 78 65 80 73 86 90  0 77      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Миколаївна                        1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 17 Жбура Мар`ян          0.00     0  82 60 70 90  0 64 86  0 82      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Михайлович                        1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 18 Хархалiс Анастасiя    0.00     0   9  0 74  0  0 35 84  0  0      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Романiвна                         1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 19 Прислупський Василь   0.00     0  77  0 65 64  0 61 80  0 67      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Анатолiйович                      1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 20 Ладомиряк Роман       0.00     0   0  0  0  0  0 35  0  0  0      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Вiкторович                        1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 21 Сай-Боднар Юлiя       0.00     0  83  0  0 85 42 46 90  0  0      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Вадимiвна                         1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 22 Осадчук Дмитро        0.00 УБД 0  42 70 70 88 70 66 84 82 68      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Маркович                          1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:t xml:space="preserve">Факультет       Iнженерно-технiчний    </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00287849" w:rsidRPr="00287849" w:rsidRDefault="00287849" w:rsidP="00287849">
-[...26 lines deleted...]
-      <w:r w:rsidRPr="00287849">
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Спецiальнiсть   Прикладна механiка(Маг.)     -  G9  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                        </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00287849" w:rsidRPr="00287849" w:rsidRDefault="00287849" w:rsidP="00287849">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00287849">
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">                 К У Р С            1                          </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00287849" w:rsidRPr="00287849" w:rsidRDefault="00287849" w:rsidP="00287849">
-[...26 lines deleted...]
-      <w:r w:rsidRPr="00287849">
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Навчаються за держзамовленням -         8  чол.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>--------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00287849" w:rsidRPr="00287849" w:rsidRDefault="00287849" w:rsidP="00287849">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00287849">
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> N : Прiзвище          :Рейтин-:Пi:Дод:                             Розмiр  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00287849" w:rsidRPr="00287849" w:rsidRDefault="00287849" w:rsidP="00287849">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00287849">
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">п/п: iм"я              :говий  :ль:бал:     Кiлькiсть балiв         академ. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00287849" w:rsidRPr="00287849" w:rsidRDefault="00287849" w:rsidP="00287849">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00287849">
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   : по-батьковi       : бал   :га:   :                             соцiальн.   </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00287849" w:rsidRPr="00287849" w:rsidRDefault="00287849" w:rsidP="00287849">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00287849">
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>--------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00287849" w:rsidRPr="00287849" w:rsidRDefault="00287849" w:rsidP="00287849">
-[...14505 lines deleted...]
-    <w:sectPr w:rsidR="00287849" w:rsidRPr="00287849" w:rsidSect="003E5B3F">
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Кречун Богдан        68.56     0  76 71 70 80 78 72 64 82 90   2550</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Михайлович                        1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Шелепець Михайло     65.58     0  90 70 61 74 78 70 60 64 90   2550</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Михайлович                        1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 Туряниця Максим      64.49     0  90 74 74 64 65 65 65 79 74   2550</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Андрiйович                        1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  4 Кiс Iван              0.00     0  77 74 78 81 74 75 76  0 74      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Володимирович                     1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  5 Клювак Едуард         0.00     6  81 60 48  0 72 63  0  0  0      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Анатолiйович                      1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  6 Рiшко Валентин        0.00     0  80 83 82 81 84 73 83  0  0      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Владиславович                     1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  7 Мандзич Василь        0.00     0  80 60 60  0 61 65 60 62 74      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Петрович                          1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  8 Стеценко Iван         0.00     0  80 83 76 67 71 74 76  0 72      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Петрович                          1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidRDefault="002A1054" w:rsidP="002A1054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="002A1054" w:rsidRPr="002A1054" w:rsidSect="00A463DE">
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="426" w:right="850" w:bottom="426" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:pgMar w:top="426" w:right="850" w:bottom="568" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
-  <w:zoom w:percent="90"/>
+  <w:zoom w:percent="80"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="002E3B66"/>
-[...8 lines deleted...]
-    <w:rsid w:val="00622B1B"/>
+    <w:rsidRoot w:val="00DE49C8"/>
+    <w:rsid w:val="002A1054"/>
+    <w:rsid w:val="00590142"/>
     <w:rsid w:val="00733B54"/>
-    <w:rsid w:val="00CD4A08"/>
+    <w:rsid w:val="00787F62"/>
+    <w:rsid w:val="007A12AF"/>
+    <w:rsid w:val="00A463DE"/>
+    <w:rsid w:val="00DE49C8"/>
     <w:rsid w:val="00E5319E"/>
-    <w:rsid w:val="00EB5C63"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="uk-UA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
 </w:settings>
@@ -29467,55 +21069,55 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>21</Pages>
-[...1 lines deleted...]
-  <Characters>40685</Characters>
+  <Pages>15</Pages>
+  <Words>50269</Words>
+  <Characters>28654</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>339</Lines>
-  <Paragraphs>223</Paragraphs>
+  <Lines>238</Lines>
+  <Paragraphs>157</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>111837</CharactersWithSpaces>
+  <CharactersWithSpaces>78766</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Вікторія Легеза</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>