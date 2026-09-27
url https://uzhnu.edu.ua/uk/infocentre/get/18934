--- v0 (2026-09-02)
+++ v1 (2026-09-27)
@@ -1,10162 +1,28164 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
-    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00914761">
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">              МIHIСТЕРСТВО ОСВIТИ УKРАIHИ                 УжНУ IОЦ   </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
-[...26 lines deleted...]
-      <w:r w:rsidRPr="00914761">
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Ужгоpодський</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>нацiональний</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>унiвеpситет</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                       </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">           С П И С О К    С Т У Д Е H Т I В                 </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
-[...56 lines deleted...]
-          <w:lang w:val="uk-UA"/>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>згiдно</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> рейтингу)                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                     15/09/26</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Бiологiчний</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">            </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спецiальнiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Бiологiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> та </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>бiохiмiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> НРК5    -  E1  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            2                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Навчаються за держзамовленням -         1  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>чол</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Прiзвище</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Рейтин</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-:</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Пi:Дод</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Розмiр</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>iм"я</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">              :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>говий</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ль:бал</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:     </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Кiлькiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>балiв</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>академ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>батьковi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       : бал   :га:   :                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>соцiальн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Поляк </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Наталiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        75.48     0  90 90 90 90 70 90 68 85 90   5100</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Петрiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                          1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Бiологiчний</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">            </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спецiальнiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Агрономiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> НРК5               -  H1  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            2                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Навчаються за держзамовленням -         1  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>чол</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Прiзвище</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Рейтин</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-:</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Пi:Дод</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Розмiр</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>iм"я</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">              :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>говий</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ль:бал</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:     </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Кiлькiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>балiв</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>академ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>батьковi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       : бал   :га:   :                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>соцiальн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Сагарда</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Михайло       0.00      0   0  0 60 63 64 67 60 60 65 60    0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Олексiйович</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                       1.51.01.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Бiологiчний</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">            </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спецiальнiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>С.о</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Бiол.та</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>зд.люд</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.)НРК5    -  A4  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            2                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Навчаються за держзамовленням -         1  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>чол</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Прiзвище</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Рейтин</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-:</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Пi:Дод</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Розмiр</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>iм"я</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">              :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>говий</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ль:бал</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:     </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Кiлькiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>балiв</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>академ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>батьковi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       : бал   :га:   :                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>соцiальн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Каменчук</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Василь       0.00     0   0  0  0  0 60 70  0  0  0      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Васильович                        1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Бiологiчний</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">            </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спецiальнiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Агрономiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                    -  H1  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            1                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Навчаються за держзамовленням -        11  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>чол</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Прiзвище</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Рейтин</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-:</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Пi:Дод</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Розмiр</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>iм"я</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">              :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>говий</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ль:бал</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:     </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Кiлькiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>балiв</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>академ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>батьковi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       : бал   :га:   :                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>соцiальн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Шата</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Микола          153.14                                      4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Васильович      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Ухань </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Мiлана</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         146.88                                      4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Iгорiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Довгомеля</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Богдан     145.20                                      4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Анатолiйович</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  4 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Копленко</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Нiкiта</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      144.36                                      4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олександрович   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  5 Михайлова </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Таїсiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     143.36                                         0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Сергiївна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  6 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Гумен</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Нiколетта</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      143.20                                         0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Миколаївна      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  7 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Iляшевич</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Вiктор</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      140.29                                         0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Михайлович      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  8 Чекан Маргарита      139.45                                         0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Сергiївна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  9 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Поковба</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Дмитро       138.99                                         0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Васильович      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Кертийс</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Дмитро       138.36                                         0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Йосипович       </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 11 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Гаврiлов</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Денис       115.55                                         0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Максимович      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Бiологiчний</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">            </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спецiальнiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Бiологiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> та </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>бiохiмiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         -  E1  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            1                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Навчаються за держзамовленням -        25  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>чол</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Прiзвище</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Рейтин</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-:</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Пi:Дод</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Розмiр</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>iм"я</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">              :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>говий</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ль:бал</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:     </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Кiлькiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>балiв</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>академ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>батьковi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       : бал   :га:   :                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>соцiальн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Кiш</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Емiлiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">           174.47                                      5100</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Романiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Вовк Ярослав         165.63                                      5100</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олегович        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Кульомза</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Єва         165.23                                      5100</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Костянтинiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  4 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Цюренко</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Зiнаїда</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      160.80                                      5100</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Вiталiївна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  5 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Вєлєва</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Владислава    155.90                                      5100</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Леонiдiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  6 Василишин </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Вiкторiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   152.90                                      5100</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Михайлiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  7 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Царакаєв</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Максим      151.07                                      5100</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Євгенович       </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  8 Лисенко </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Анастасiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    150.93                                      5100</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Анатолiївна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  9 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Чубiрко</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Олександра   150.00                                      5100</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Василiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Вербич</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Анастасiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     149.27                                      5100</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Олександрiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 11 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Дорофеєва</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Полiна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     149.13                                      5100</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Олександрiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 12 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Ваган</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Сергiй</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         148.87                                         0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Сергiйович</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 13 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Дубович</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Алiна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        148.70                                         0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Миколаївна      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 14 Ряшко </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Вiкторiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       148.00                                         0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Iванiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 15 Сочка Владка         145.60                                         0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 16 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Бережненко</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Анастасiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 145.50                                         0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Володимирiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 17 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Буришин</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Камiлла</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      144.50                                         0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Василiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 18 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Калинич</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Дар`я        144.30                                         0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Миколаївна      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 19 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Корогод</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Крiстiна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     143.53                                         0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Григорiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve"> 20 Голубка </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Станiслав</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    142.63                                         0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Валерiйович</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 21 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Феньвешi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Марiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       141.73                                         0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Владиславiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 22 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Сiдор</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Iванна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         141.27                                         0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Iванiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 23 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Ярчак</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Владислава     141.13                                         0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Станiславiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 24 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Паюнк</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Ангелiна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       139.39                                         0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Святославiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 25 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Кешкентiй</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Андрiй</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     132.70                                         0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Євгенович       </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Бiологiчний</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">            </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спецiальнiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Бiологiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> та </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>бiохiмiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         -  E1  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            2                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Навчаються за держзамовленням -        15  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>чол</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Прiзвище</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Рейтин</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-:</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Пi:Дод</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Розмiр</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>iм"я</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">              :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>говий</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ль:бал</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:     </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Кiлькiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>балiв</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>академ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>батьковi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       : бал   :га:   :                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>соцiальн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Мандрика Єлизавета   91.90    10  82 94 90 90 95 91 92 91 92   7421</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Iллiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                           1.01.01.51.51.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Кочегарова</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Анна      87.65    10  62 94 80 90 90 78 92 97 88   5100</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Миколаївна                        1.01.01.51.51.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 Штефан </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Тамiла</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        85.39     0  95 98 95100 95 90 98 89 95   5100</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Сергiївна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         1.01.01.51.51.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  4 Митро </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Домiнiка</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       81.13     2  76 84 95 90 95 90 85 89 82   5100</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Чабiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                           1.01.01.51.51.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  5 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Капшин</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Євгенiй</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       80.28 Сир 0  94 82 90 90 95 87 91 86 87   5100</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олександрович                     1.01.01.51.51.51.51.51.51.5   5268.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  6 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Борик</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Юлiанна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        77.51     0  90 85 85 83 95 83 79 95 81   5100</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Костянтинiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                     1.01.01.51.51.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  7 Галько </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Наталiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       71.06     0  64 83 80 80 85 80 79 84 72      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Олександрiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                     1.01.01.51.51.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  8 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Немеш</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Марiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          70.27     0  72 67 74 85 85 77 76 96 65      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Володимирiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                     1.01.01.51.51.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  9 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Ман</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Надiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">            64.22 УБД 0  60 64 70 70 90 60 69 93 60      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Михайлiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                        1.01.01.51.51.51.51.51.51.5   1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Гiльперт</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Дарина       0.00     0  60  0 70  0 90 60 60 92 60      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Михайлiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                        1.01.01.51.51.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 11 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Устич</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Вiкторiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        0.00     2   0 91 74 85 85 85 78 88 82      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Iванiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                          1.01.01.51.51.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 12 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Лiзанець</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Вiктор</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       0.00     2   0  0 70 65 77  0 67 97 60      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Васильович                        1.01.01.51.51.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 13 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Куштинець</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Тетяна      0.00     0  62 77 70 75 92 52 74 90  0      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Михайлiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                        1.01.01.51.51.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 14 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Прожегач</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Марiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        0.00     0   0 77 74 75 80 74 77 97 74      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Володимирiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                     1.01.01.51.51.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 15 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Дробок</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Катерина       0.00    10   0  0 70 70 95 38 60  0 40      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Михайлiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                        1.01.01.51.51.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                              </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Факультет       </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Бiологiчний</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">            </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спецiальнiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Бiологiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> та </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>бiохiмiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         -   091</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            3                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Навчаються за держзамовленням -         9  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>чол</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Прiзвище</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Рейтин</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-:</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Пi:Дод</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Розмiр</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>iм"я</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">              :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>говий</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ль:бал</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:     </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Кiлькiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>балiв</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>академ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>батьковi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       : бал   :га:   :                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>соцiальн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Сливка </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Глорiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        91.10     9  95 93 95 97 90 95 85 93 83   7421</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Володимирiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                     1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Янцо</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Власта          86.22     6  95 97 93 95 85 93 74 96 82   5100</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Василiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Шеньо</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Валерiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        86.09     0  95 97 97 97100 95 95 95 91   5100</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Михайлiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                        1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  4 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Сухова</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Анастасiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     85.08     4  90 93 92 92 90 95 92 87 82   5100</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Володимирiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                     1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  5 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Бiлик</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Соломiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        82.41     0  95 91 98 97 90 95 80 90 93      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Богданiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                        1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  6 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Комко</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Альона         80.57     0  95 93 92 97 85 95 82 92 81      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Євгенiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  7 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Зганич</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Анастасiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     73.46 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Iнв</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4  95 94 64 90 74 85 70 65 69      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Вiкторiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                        1.01.01.01.01.51.51.51.51.5   1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  8 Ковач </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Марiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          70.63     0  95 95 75 90 65 65 65 77 93      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Василiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  9 Душна Олександра      0.00     0  74 60 75  0 65 65  0  0 60      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Вiталiївна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                        1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Бiологiчний</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">            </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спецiальнiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Бiологiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> та </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>бiохiмiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         -   091</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            4                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Навчаються за держзамовленням -        11  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>чол</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Прiзвище</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Рейтин</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-:</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Пi:Дод</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Розмiр</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>iм"я</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">              :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>говий</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ль:бал</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:     </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Кiлькiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>балiв</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>академ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>батьковi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       : бал   :га:   :                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>соцiальн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Лесишин</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Андрiй</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       96.85    10  100 98 99100 95 91 95       7421</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Андрiйович</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                        1.01.01.01.51.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Кремер</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Майя          86.50     2  100 95 95 95 95 90 90       5100</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Олександрiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                     1.01.01.01.51.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Драгула</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Юлiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         82.15     2  100 63 94 95 93 90 85       5100</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Євгенiївна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                        1.01.01.01.51.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  4 Баран </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Вiкторiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       81.95     2  100 78 95 90 92 79 90       5100</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Романiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         1.01.01.01.51.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  5 Мендель </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Антонiна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     78.85     2  100 60 85 95 94 78 82          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Богданiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                        1.01.01.01.51.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  6 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Репiч</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Iванна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         76.90 УБД 2   95 85 83 82 92 85 65          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Володимирiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                     1.01.01.01.51.51.51.5      1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  7 Гуменюк </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Юрiй</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         60.70     0   61 60 60 90 60 69 65          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Iгорович</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                          1.01.01.01.51.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  8 Янковська </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Андрiанна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  59.50     0   63 60 61 82 60 67 65          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Сергiївна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         1.01.01.01.51.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  9 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Куштан</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Арсен         57.20 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Iнв</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 0   65 60 60 65 60 68 65          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Юрiйович</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                          1.01.01.01.51.51.51.5      1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10 Попович </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Валерiй</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      56.25     0   60 60 60 70 60 60 65          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Мирославович                      1.01.01.01.51.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve"> 11 Бондаренко Злата      0.00     0   60  0 62 70 60 60 60          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Iгорiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                          1.01.01.01.51.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Бiологiчний</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">            </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спецiальнiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Садоовоч.плодоов.та</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>виногр</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  -  H1  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            2                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Навчаються за держзамовленням -         4  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>чол</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Прiзвище</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Рейтин</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-:</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Пi:Дод</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Розмiр</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>iм"я</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">              :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>говий</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ль:бал</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:     </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Кiлькiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>балiв</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>академ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>батьковi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       : бал   :га:   :                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>соцiальн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Пришляк</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Вiктор</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       79.11      0  82 90 70 97 95 85 81 99    4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Ярославович                       1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Орос</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Олександра       0.00      3  75 80  0 86 90 85 88 75       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Павлiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                          1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 Паламар </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Вiталiй</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       0.00      0   0  0 60 61 70 60 81 60       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Васильович                        1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  4 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Матвiєнко</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Артем       0.00      0  72 70  0 64 80 60 82 70       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олегович                          1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Бiологiчний</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">            </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спецiальнiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Садоовоч.плодоов.та</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>виногр</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.  -   203</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            3                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Навчаються за держзамовленням -         6  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>чол</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Прiзвище</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Рейтин</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-:</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Пi:Дод</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Розмiр</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>iм"я</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">              :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>говий</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ль:бал</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:     </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Кiлькiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>балiв</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>академ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>батьковi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       : бал   :га:   :                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>соцiальн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Дуркот</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Мстiслава</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     87.65     10  90 85 90 91 74 80 85 89 90 85 4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Михайлiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                        1.51.01.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Логвiнов</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Iван</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        83.23 УБД  0  95 75 90 96 95 95 95 98 90 92 4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Анатолiйович</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                      1.51.01.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Бiлей</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Михайло        79.74 УБД  0  90 85 90 93 84 70 95 97 85 90    0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Вiкторович</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                        1.51.01.01.01.01.01.51.51.51.5   1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  4 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Дресь</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Руслана        75.97 УБД  3  90 65 95 71 80 80 90 85 65 85    0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Юрiївна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                           1.51.01.01.01.01.01.51.51.51.5   1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  5 Стойка </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Олексiй</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       75.92 УБД  0  90 65 84 93 95 65 90 85 85 85    0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Богданович                        1.51.01.01.01.01.01.51.51.51.5   1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  6 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Садварiй</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Олександр   59.62 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Iнв</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  0  85 60 74 60 74 65 60 60 65 60    0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Iванович</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                          1.51.01.01.01.01.01.51.51.51.5   1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Бiологiчний</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">            </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спецiальнiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Садоовоч.плодоов.та</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>виногр</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.  -   203</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            4                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Навчаються за держзамовленням -         7  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>чол</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Прiзвище</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Рейтин</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-:</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Пi:Дод</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Розмiр</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>iм"я</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">              :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>говий</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ль:бал</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:     </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Кiлькiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>балiв</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>академ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>батьковi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       : бал   :га:   :                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>соцiальн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Чепкий </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Андрiй</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        90.30      6  94 95 92 90 95 95 95 92    5820</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олександрович                     1.51.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Попадинець</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Iлля</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      83.39      2  93 90 90 90 90 90 90 90    4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Васильович                        1.51.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 Москаль Максим       83.26      2  92 90 90 90 90 90 90 90    4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Михайлович                        1.51.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  4 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Чуп</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Дарина           72.13      0  91 65 75 70 89 80 82 79       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Iванiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                          1.51.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  5 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Чебан</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Анна           71.79      0  85 85 75 70 85 85 80 70       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Олександрiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                     1.51.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  6 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Микула</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Богдан        62.06      0  74 60 65 65 74 63 75 70       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Степанович                        1.51.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  7 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Плешко</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Юлiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">           0.00      0   0  0 65 65 74 63 68 75       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Ростиславiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                     1.51.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Бiологiчний</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">            </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спецiальнiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>С.о</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Бiол.та</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>здор.Маг</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.)      -  A4  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            1                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Навчаються за держзамовленням -         4  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>чол</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Прiзвище</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Рейтин</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-:</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Пi:Дод</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Розмiр</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>iм"я</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">              :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>говий</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ль:бал</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:     </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Кiлькiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>балiв</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>академ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>батьковi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       : бал   :га:   :                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>соцiальн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Черенович</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Дмитро     156.60                                      5100</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Вадимович       </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Аврамчук</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Юлiанiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     136.20                                         0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Вiкторiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 Мартин-Попова </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Вiктор</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 133.70                                         0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Петрiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  4 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Таркович</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Валентина   130.00                                         0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Михайлiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Бiологiчний</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">            </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спецiальнiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>С.о</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Бiол.та</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>здор.Маг</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.)      -  A4  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            2                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Навчаються за держзамовленням -        12  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>чол</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Прiзвище</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Рейтин</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-:</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Пi:Дод</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Розмiр</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>iм"я</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">              :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>говий</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ль:бал</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:     </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Кiлькiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>балiв</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>академ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>батьковi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       : бал   :га:   :                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>соцiальн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Козар Яна            86.93      2 100 90 96 94 95 93 95 93    5100</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Василiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         1.01.01.01.01.01.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Коштицька</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Марiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      85.64      0 100 90 98 95 98 97 95 90    5100</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Володимирiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                     1.01.01.01.01.01.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 Прийма Уляна         84.74      0 100 90 96 92 95 95 95 91    5100</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Василiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         1.01.01.01.01.01.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  4 Мартин Людмила       84.69      0  95 90 96 92 95 94 95 95    5100</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Петрiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                          1.01.01.01.01.01.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  5 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Дуцак</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Iванна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         84.65      0 100 85 90 96 95 95 95 95    5100</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Миколаївна                        1.01.01.01.01.01.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  6 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Бурч</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Антонiна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        82.47      0 100 90 90 95 95 82 90 95       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Михайлiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                        1.01.01.01.01.01.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  7 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Буркуш</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Вiкторiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      82.23      0  97 90 90 91 95 85 95 90       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Вiкторiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                        1.01.01.01.01.01.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  8 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Черепанич</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Олександр 75.84      0  79 90 90 87 60 83 90 90       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Олександрiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                    1.01.01.01.01.01.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  9 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Фельбаба</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Михайло     70.29      0  72 60 78 90 82 80 70 90       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Михайлович                        1.01.01.01.01.01.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Iваськiв</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Уляна        0.00      0   0 90 90 90 90 90 90 90       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Володимирiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                     1.01.01.01.01.01.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 11 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Гопонько</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ванесса      0.00      0   0 60  0  0 80 72 70 60       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Сергiївна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         1.01.01.01.01.01.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 12 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Данацко</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Сергiй</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        0.00      0   0 60 74  0 65 74 70 60       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Степанович                        1.01.01.01.01.01.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                              </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Факультет       </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Бiологiчний</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">            </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спецiальнiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>С.о</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Бiол.та</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>здор.люд</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.)      -  A4  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            1                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Навчаються за держзамовленням -        16  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>чол</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Прiзвище</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Рейтин</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-:</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Пi:Дод</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Розмiр</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>iм"я</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">              :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>говий</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ль:бал</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:     </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Кiлькiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>балiв</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>академ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>батьковi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       : бал   :га:   :                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>соцiальн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Шикула</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Юлiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          153.51                                      5100</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Василiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Цюцька</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Данiела</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       146.47                                      5100</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Василiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Осiйський</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Максим     145.09                                      5100</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Едуардович      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  4 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Гуй</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Серафiм</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          142.91                                      5100</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Володимирович   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  5 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Брунцвик</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Марина      142.80                                      5100</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Михайлiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="005766A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Б</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>рак</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Олександра     142.39                                      5100</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Iванiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="005766A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Яцканич</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Анастас</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>я</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    141.30                                         0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Андрiївна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="005766A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Попович </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Мар</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>я</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        140.11                                         0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Михайлiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005766A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 9</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>М</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>кула</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Нiколь</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        139.60                                         0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Рiчардiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1</w:t>
+      </w:r>
+      <w:r w:rsidR="005766A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Бокоч</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Данiела</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        139.16                                         0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Василiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1</w:t>
+      </w:r>
+      <w:r w:rsidR="005766A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Холодилiн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Алекс</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      138.93                                         0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олександрович   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1</w:t>
+      </w:r>
+      <w:r w:rsidR="005766A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Цубира</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Марiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         137.77                                         0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Василiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1</w:t>
+      </w:r>
+      <w:r w:rsidR="005766A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Швенда</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Андрiй</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        137.70                                         0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Iгорович</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1</w:t>
+      </w:r>
+      <w:r w:rsidR="005766A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Росущан</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Марина       135.32                                         0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Юрiївна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1</w:t>
+      </w:r>
+      <w:r w:rsidR="005766A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>5</w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="0"/>
-      <w:r w:rsidR="00914761" w:rsidRPr="00914761">
-[...53 lines deleted...]
-      <w:r w:rsidRPr="00914761">
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Гаврилешко</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ростислав 134.75                                         0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Iванович</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Бiологiчний</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">            </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спецiальнiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>С.о</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Бiол.та</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>здор.люд</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.)      -  A4  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                        </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00914761">
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            2                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Навчаються за держзамовленням -        21  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>чол</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Прiзвище</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Рейтин</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-:</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Пi:Дод</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Розмiр</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>iм"я</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">              :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>говий</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ль:бал</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:     </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Кiлькiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>балiв</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>академ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>батьковi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       : бал   :га:   :                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>соцiальн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Вакерич</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Дарина       95.03    10  90 95 95 95 95 99 95 90 95   7421</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Михайлiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                        1.01.01.51.51.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Бердар</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Олександра    89.02    10  90 85 95 90 77 97 90 76 90   7421</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Петрiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                          1.01.01.51.51.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Булина</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ростислав     88.24     8  90 90 90 90 90 99 90 74 90   7421</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Вiталiйович</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                       1.01.01.51.51.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  4 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Калинич</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Михайло      82.16     4  90 85 95 85 82 98 83 74 90   5100</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Iванович</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                          1.01.01.51.51.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">  5 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Довганич</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Марiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       77.90     0  82 82 95 90 82 95 90 78 82   5100</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Миколаївна                        1.01.01.51.51.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  6 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Медвiдь</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Павло        76.49    10  62 80 82 60 74 95 60 76 74   5100</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Дмитрович                         1.01.01.51.51.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  7 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Симкович</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Юлiанна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     75.20     0  76 85 77 87 78 94 80 90 83   5100</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Юрiївна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                           1.01.01.51.51.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  8 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Бабуська</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Тетяна      74.99     0  74 75 77 85 80 98 87 78 90   5100</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Юрiївна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                           1.01.01.51.51.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  9 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Кикина</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Свiтлана</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      72.94     0  75 80 90 85 80 80 88 74 75   5100</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Вiкторiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                        1.01.01.51.51.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Гойзан</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Нiна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          69.80 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Iнв</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 0  68 75 78 78 72 90 75 78 80      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Михайлiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                        1.01.01.51.51.51.51.51.51.5   1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 11 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Мiовканич</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Вiкторiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   68.54     0  74 77 65 74 75 97 74 74 75      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Вiталiївна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                        1.01.01.51.51.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 12 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Дудаш</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Вiкторiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       63.07     0  66 60 82 63 69 81 60 70 75      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Йосипiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         1.01.01.51.51.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 13 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Равас</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Вiктор</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          0.00     0  60  0 60 60  0 60 60 60  0      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Iванович</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                          1.01.01.51.51.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 14 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Зелдi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Ангелiна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        0.00 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Iнв</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 0   0  0 82 35 60 95 35 65 65      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Володимирiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                     1.01.01.51.51.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 15 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Кепич</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Дмитро          0.00 УБД 0  35  0  0 35 60 60 60 65  0      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Михайлович                        1.01.01.51.51.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 16 Деркач </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Таiсiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         0.00     0   0 68 90 35 70 90  0 70 70      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Євгенiївна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                        1.01.01.51.51.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 17 Островка Максим       0.00     0  82 60 74  0 74 88  0 70 74      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Васильович                        1.01.01.51.51.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 18 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Дубей</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Анна            0.00     0   0  0  0 35 60 80 35 65  0      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Ростиславiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                     1.01.01.51.51.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 19 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Лагунов</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Олександр     0.00     0   0  0  0  0  0  0  0 60  0      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Олексiйович</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                       1.01.01.51.51.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 20 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Шкодин</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Анна           0.00     4  65 62 74 50 67 68 48 74 70      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Михайлiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                        1.01.01.51.51.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 21 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Тайз</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Юлiана</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">           0.00     3   0 85 82 60 68 95 74 90 80      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Олексiївна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                        1.01.01.51.51.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Бiологiчний</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">            </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спецiальнiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>С.о</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Бiол.та</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>здор.люд</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.)      -   014</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            3                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Навчаються за держзамовленням -        13  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>чол</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Прiзвище</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Рейтин</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-:</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Пi:Дод</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Розмiр</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>iм"я</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">              :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>говий</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ль:бал</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:     </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Кiлькiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>балiв</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>академ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>батьковi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       : бал   :га:   :                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>соцiальн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Паш </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Данiелла</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         80.80     0  90 92 90 90 76 90 95 90 96   5100</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Михайлiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                        1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Скалiнчак</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Камiла</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     74.82     0  90 92 90 90 70 90 79 65 92   5100</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Володимирiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                     1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Гога</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Олександра      71.57     0  65 92 90 90 65 90 74 65 91   5100</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Русланiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                        1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  4 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Митрюк</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Мiлена</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        69.22     0  90 90 85 90 65 70 60 68 90   5100</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Iванiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                          1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  5 Павлюк </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Анастасiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     66.91 ВПО 0  65 90 85 90 65 70 60 65 90   5100</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Олександрiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                     1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  6 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Гричак</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Богдана       63.47     0  75 60 61 90 70 70 80 70 60      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Iванiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                          1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  7 Андрусь Ярослав      62.88     0  90 60 61 90 65 70 75 65 60      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Петрович                          1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  8 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Варга</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Олександр       0.00     0   0 60  0 90 65 70 76  0 60      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олександрович                     1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  9 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Лопачак</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ольга         0.00     0   0 60 60 90 65 70  0  0 60      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Володимирiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                     1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Заяць</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Iгнат</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">           0.00     0   0 60 62 90 65 70  0  0 60      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Миколайович                       1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 11 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Танчинець</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Романна     0.00     0   0  0  0  0 65 70  0 50  0      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Iванiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                          1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 12 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Бiлак</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Роман           0.00     0   0 60 60 90 65 70 72 50 60      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Леонiдович</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                        1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 13 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Дожук</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Вiктор</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          0.00     0   0 60 60 90 65 70  0  0 60      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Миколайович                       1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Бiологiчний</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">            </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спецiальнiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>С.о</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Бiол.та</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>здор.люд</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.)      -   014</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            4                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Навчаються за держзамовленням -        17  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>чол</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Прiзвище</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Рейтин</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-:</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Пi:Дод</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Розмiр</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>iм"я</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">              :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>говий</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ль:бал</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:     </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Кiлькiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>балiв</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>академ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>батьковi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       : бал   :га:   :                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>соцiальн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Мазур </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Iванна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         90.75     5   96 92 98 96 95 92 98       7421</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Iванiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                          1.01.01.01.51.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Довбей</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Катерина      90.00     4  100 92 98 98 92 92 98       7421</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Романiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         1.01.01.01.51.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Бобаль</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Вiкторiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      85.15     0   96 92 98 95 92 92 98       5100</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Юрiївна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                           1.01.01.01.51.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  4 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Пайдич</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Марiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         82.85     0   83 90 96 98 90 90 95       5100</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Ярославiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                       1.01.01.01.51.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  5 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Шушкевич</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Веронiка</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    81.75     0   90 90 90 95 90 90 90       5100</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Вiкторiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                        1.01.01.01.51.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  6 Головня </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Алiна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        78.85     0   90 82 90 94 85 82 90       5100</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Василiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         1.01.01.01.51.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  7 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Ходанич</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Христина     77.65     0   79 90 90 74 90 90 91       5100</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Ярославiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                       1.01.01.01.51.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  8 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Медулич</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Мар`яна      76.50     0   90 90 78 95 82 90 71          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Федорiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         1.01.01.01.51.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  9 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Сюгай</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Вiкторiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       72.10     0   64 67 86 98 86 66 86          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Вiталiївна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                        1.01.01.01.51.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Шелемба</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Олександра   66.70     0   65 70 76 90 76 67 71          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Олексiївна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                        1.01.01.01.51.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 11 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Гонак</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Дарина         65.30     0   64 67 78 75 75 70 76          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Василiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         1.01.01.01.51.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 12 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Шетеля</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Олександра    64.90     0   65 65 78 76 78 64 76          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Василiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         1.01.01.01.51.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 13 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Калiнова</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Мирослава   61.55     0   69 66 62 90 62 65 62          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Михайлiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                        1.01.01.01.51.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 14 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Костевич</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Вiкторiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    59.90     0   62 66 60 80 60 74 60          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Iванiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                          1.01.01.01.51.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 15 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Гузо</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Адiна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">           57.90     0   60 63 60 80 60 64 60          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Юрiївна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                           1.01.01.01.51.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve"> 16 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Рачкулинець</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Юлiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      0.00     0   60 77 60  0 60 74 60          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Мирославiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                      1.01.01.01.51.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 17 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Липей</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Оксана          0.00     0   60 70  0 80 60 69 60          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Василiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         1.01.01.01.51.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Бiологiчний</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">            </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спецiальнiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Бiологiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> та </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>бiохiмiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  -  E1  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">                 К У Р С            1                          </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
-[...26 lines deleted...]
-      <w:r w:rsidRPr="00914761">
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Навчаються за держзамовленням -         9  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>чол</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>--------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
-[...62 lines deleted...]
-      <w:r w:rsidRPr="00914761">
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Прiзвище</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Рейтин</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-:</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Пi:Дод</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Розмiр</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>iм"я</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">              :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>говий</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ль:бал</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:     </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Кiлькiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>балiв</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>академ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>батьковi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       : бал   :га:   :                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>соцiальн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>--------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="00914761">
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Долинич</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Мирослава    187.60                                      5100</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Мирославiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="00914761">
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Беляцька</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Iрина</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       183.20                                      5100</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Владиславiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Кiш</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Беатрiс</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          182.60                                      5100</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Рудольфiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  4 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Яцентюк</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Анна         180.00                                      5100</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Олегiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  5 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Гришечкина</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Олександр 179.60                                         0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Андрiївна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  6 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Юричканич</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Софiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      178.60                                         0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Вiталiївна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  7 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Джемига</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Вiкторiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     176.60                                         0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Iванiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  8 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Бiркович</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Вiкторiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    176.20                                         0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Василiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  9 Коваль </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Антонiна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      173.80                                         0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Федорiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Бiологiчний</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">            </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спецiальнiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Бiологiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> та </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>бiохiмiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  -  E1  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                        </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="00914761">
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            2                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Навчаються за держзамовленням -         9  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>чол</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>--------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
-[...62 lines deleted...]
-      <w:r w:rsidRPr="00914761">
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Прiзвище</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Рейтин</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-:</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Пi:Дод</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Розмiр</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>iм"я</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">              :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>говий</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ль:бал</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:     </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Кiлькiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>балiв</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>академ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>батьковi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       : бал   :га:   :                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>соцiальн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>--------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="00914761">
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Реган</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Андрiана</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       92.58     10  94 90 90 90 90 93 96 90    7421</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Андрiївна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="00914761">
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Гузинець</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Олександра  89.23      4  95 96 94 92 92 98 90100    7421</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Вячеславiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                      1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 Кость Олександра     87.14      2  90100 92100 92 95 97 92    5100</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Василiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  4 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Данцо</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Юлiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">           84.06      0  86 92 92 97 99 92 94 93    5100</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Василiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  5 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Росущан</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Олег         83.57      0  93 93 90 99 90 94 92 93       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Васильович                        1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  6 Береш </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Надiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          82.44      0  88 92 90 97 90 92 92 92       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Олексiївна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                        1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  7 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Бурч</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Валерiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         81.99      0  95 90 91 92 90 92 90 90       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Степанiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                        1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  8 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Маровдi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Анюта        79.70      0  95 92 90 85 81 95 90 83       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Iванiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                          1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">  9 Руснак </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Софiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         76.41      0  82 90 92 75 82 90 92 76       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Юрiївна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                           1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Бiологiчний</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">            </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спецiальнiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Садiвн.та</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>виногр</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.(Маг.)      -  H1  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                        </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="00914761">
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            2                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Навчаються за держзамовленням -         2  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>чол</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>--------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
-[...62 lines deleted...]
-      <w:r w:rsidRPr="00914761">
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Прiзвище</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Рейтин</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-:</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Пi:Дод</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Розмiр</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>iм"я</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">              :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>говий</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ль:бал</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:     </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Кiлькiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>балiв</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>академ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>батьковi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       : бал   :га:   :                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>соцiальн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>--------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="00914761">
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Голямiнських</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Дар`я   83.70      0  90 95 92 95 90 92 95 95    4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Вiталiївна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                        1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
-[...224 lines deleted...]
-      <w:r w:rsidRPr="00914761">
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Небавсенко</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Дарiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     82.35      0  90 95 92 95 90 92 95 85       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Миколаївна                        1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidRDefault="00E12B46" w:rsidP="00E12B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12B46">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
-[...8952 lines deleted...]
-    <w:sectPr w:rsidR="00914761" w:rsidRPr="00914761" w:rsidSect="008D5383">
+    <w:sectPr w:rsidR="00E12B46" w:rsidRPr="00E12B46" w:rsidSect="00DA2256">
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="426" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:pgMar w:top="426" w:right="850" w:bottom="567" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
-  <w:zoom w:percent="80"/>
+  <w:zoom w:percent="90"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="002271DE"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00BB7811"/>
+    <w:rsidRoot w:val="003A0509"/>
+    <w:rsid w:val="003A0509"/>
+    <w:rsid w:val="00535957"/>
+    <w:rsid w:val="005766A6"/>
+    <w:rsid w:val="00733B54"/>
+    <w:rsid w:val="00DA2256"/>
+    <w:rsid w:val="00E12B46"/>
+    <w:rsid w:val="00E5319E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="ru-RU"/>
+  <w:themeFontLang w:val="uk-UA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:lang w:val="uk-UA" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
     <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="toc 1" w:uiPriority="39"/>
     <w:lsdException w:name="toc 2" w:uiPriority="39"/>
     <w:lsdException w:name="toc 3" w:uiPriority="39"/>
     <w:lsdException w:name="toc 4" w:uiPriority="39"/>
     <w:lsdException w:name="toc 5" w:uiPriority="39"/>
     <w:lsdException w:name="toc 6" w:uiPriority="39"/>
@@ -10302,51 +28304,51 @@
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/stylesWithEffects.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:lang w:val="uk-UA" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
     <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="toc 1" w:uiPriority="39"/>
     <w:lsdException w:name="toc 2" w:uiPriority="39"/>
     <w:lsdException w:name="toc 3" w:uiPriority="39"/>
     <w:lsdException w:name="toc 4" w:uiPriority="39"/>
     <w:lsdException w:name="toc 5" w:uiPriority="39"/>
     <w:lsdException w:name="toc 6" w:uiPriority="39"/>
@@ -10784,55 +28786,70 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>8</Pages>
-[...1 lines deleted...]
-  <Characters>14129</Characters>
+  <Pages>11</Pages>
+  <Words>7928</Words>
+  <Characters>45192</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>117</Lines>
-  <Paragraphs>77</Paragraphs>
+  <Lines>376</Lines>
+  <Paragraphs>106</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Название</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>38839</CharactersWithSpaces>
+  <CharactersWithSpaces>53014</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Администратор</dc:creator>
+  <dc:creator>Вікторія Легеза</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>