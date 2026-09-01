--- v0 (2026-07-08)
+++ v1 (2026-09-01)
@@ -1,31966 +1,12238 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
-    <w:p w:rsidR="00DA6D1A" w:rsidRPr="00DA6D1A" w:rsidRDefault="00DA6D1A" w:rsidP="00DA6D1A">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00DA6D1A">
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">              МIHIСТЕРСТВО ОСВIТИ УKРАIHИ                 УжНУ IОЦ   </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DA6D1A" w:rsidRPr="00DA6D1A" w:rsidRDefault="00DA6D1A" w:rsidP="00DA6D1A">
-[...80 lines deleted...]
-      <w:r w:rsidRPr="00DA6D1A">
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        Ужгоpодський нацiональний унiвеpситет                       </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">           С П И С О К    С Т У Д Е H Т I В                 </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DA6D1A" w:rsidRPr="00DA6D1A" w:rsidRDefault="00DA6D1A" w:rsidP="00DA6D1A">
-[...4252 lines deleted...]
-    <w:p w:rsidR="00DA6D1A" w:rsidRPr="00DA6D1A" w:rsidRDefault="00600419" w:rsidP="00DA6D1A">
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 (згiдно рейтингу)                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="009C65BD" w:rsidP="003E382B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 24 Зварич Максим        58.55 УБД</w:t>
-[...20361 lines deleted...]
-        <w:t xml:space="preserve">                        1.01.01.01.01.01.51.51.5   </w:t>
+        <w:t xml:space="preserve">                     30</w:t>
+      </w:r>
+      <w:r w:rsidR="003E382B" w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>/0</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="0"/>
-    </w:p>
-[...9 lines deleted...]
-      <w:r w:rsidRPr="00DA6D1A">
+      <w:r w:rsidR="003E382B" w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>/26</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       Фiлологiчний           </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Спецiальнiсть   С.о.(Укр.мова НРК5)          -  A4  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            1                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Навчаються за держзамовленням -         2  чол.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : Прiзвище          :Рейтин-:Пi:Дод:                             Розмiр  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: iм"я              :говий  :ль:бал:     Кiлькiсть балiв         академ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-батьковi       : бал   :га:   :                             соцiальн.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Комiсарик Андрiй      0.00      0   0  0  0 82  0  0  0 90       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олександрович                     1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Петрунь Стефанiя      0.00      0   0  0  0 80 60 53  0 60       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Михайлiвна                        1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       Фiлологiчний           </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Спецiальнiсть   Журналiстика(Маг.)           -  C7  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            1                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Навчаються за держзамовленням -         2  чол.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : Прiзвище          :Рейтин-:Пi:Дод:                             Розмiр  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: iм"я              :говий  :ль:бал:     Кiлькiсть балiв         академ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-батьковi       : бал   :га:   :                             соцiальн.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Яцко Рената           0.00      0  92 92 90  0 90 74 90  0       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Едуардiвна                        1.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Марковцi Лiлiя        0.00      0   0  0 90  0 91 82 90  0       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олександрiвна                     1.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       Фiлологiчний           </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Спецiальнiсть   С.о.(Укр.мова та лiтература  -  A4  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            1                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Навчаються за держзамовленням -        27  чол.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : Прiзвище          :Рейтин-:Пi:Дод:                             Розмiр  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: iм"я              :говий  :ль:бал:     Кiлькiсть балiв         академ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-батьковi       : бал   :га:   :                             соцiальн.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Iгнат Євгенiя        90.53     10  97 93 94 90 77 90 90 90    2910</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Сергiївна                         1.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Баран Дарина         88.53      8  95 92 94 90 82 85 90 92    2910</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Романiвна                         1.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 Мотиль Мирослава     86.17      8  97 94 97 90 74 80 82 90    2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Юрiївна                           1.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  4 Малетич Катерина     83.03      4  90 91 90 82 82 90 90 90    2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iванiвна                          1.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  5 Зейкан Наталiя       82.17      4  92 90 85 90 70 90 90 90    2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Юрiївна                           1.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  6 Галушка Наталiя      81.57      4  84 86 96 83 78 82 90 93    2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Сергiївна                         1.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  7 Симодейко Вiкторiя   81.54 УБД  5  90 90 95 87 64 89 82 90    2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iванiвна                          1.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  8 Пацкан Олеся         81.40      4  93 85 95 86 69 87 78100    2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Василiвна                         1.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  9 Цiбеленко Алiна      81.40      4  88 92 87 90 70 90 82 92    2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Петрiвна                          1.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10 Iгнацевич Софiя      79.17 УБД  4  78 78 94 90 78 70 90 90    2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iванiвна                          1.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>-------------------------------------------------------------------------------</w:t>
-[...221 lines deleted...]
-      <w:r w:rsidRPr="00DA6D1A">
+        <w:t xml:space="preserve"> 11 Занкович Ангелiна    78.77      0  78 83 98 93 74 90 90 93    2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олександрiвна                     1.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 12 Гичка Ангелiна       78.57      4  91 80 96 75 75 80 90 82    2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Михайлiвна                        1.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 13 Подольська Марiя     75.74      4  77 74 95 84 60 80 78 92       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iгорiвна                          1.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 14 Черничко Анастасiя   73.60      4  75 82 94 93 66 60 65 90       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Вiкторiвна                        1.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 15 Легеза Катерина      72.91      4  86 90 85 74 60 60 78 90       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Михайлiвна                        1.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 16 Луцьо Олександра     70.70      8  74 83 60 62 60 65 74 82       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олександрiвна                     1.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 17 Косору Карiна        69.30      0  69 75 93 88 62 63 78 90       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Едуардiвна                        1.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 18 Товт Вiкторiя        66.04      0  66 68 92 90 64 70 74 65       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Валерiївна                        1.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 19 Копинець Єва-Марiя   63.09      0  75 80 71 61 60 63 74 82       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Маркiвна                          1.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 20 Кошовець Софiя        0.00 УБД  0  65 61 85 77 60  0 60 78       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Сергiївна                         1.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 21 Особливець Юлiя       0.00 УБД  8  75 60 94 86 60  0 60 93       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Володимирiвна                     1.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 22 Маринець Неллi        0.00      4  64 61 85 93 65  0 60 90       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Василiвна                         1.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 23 Якiб`юк Василь        0.00      0   0  0  0  0  0  0  0  0       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Васильович                        1.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 24 Шелемба Валерiя       0.00 М/з  7  64 63 61 62 65  0 60 92       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Валерiївна                        1.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 25 Зварич Максим         0.00 УБД  4  75 66 60 82 65  0  0 90       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Андрiйович                        1.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 26 Тобак Анастасiя       0.00      0  65 65 88 88 61 50 60 90       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Аттiлiвна                         1.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 27 Полуницька Марiя      0.00      4  76 60 90 93 70  0 65 85       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Євгенiвна                         1.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       Фiлологiчний           </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спецiальнiсть   С.о.(Укр.мова та лiтература  -   014</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                        </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DA6D1A" w:rsidRPr="00DA6D1A" w:rsidRDefault="00DA6D1A" w:rsidP="00DA6D1A">
-[...62 lines deleted...]
-      <w:r w:rsidRPr="00DA6D1A">
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            2                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Навчаються за держзамовленням -        34  чол.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>--------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DA6D1A" w:rsidRPr="00DA6D1A" w:rsidRDefault="00DA6D1A" w:rsidP="00DA6D1A">
-[...278 lines deleted...]
-      <w:r w:rsidRPr="00DA6D1A">
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : Прiзвище          :Рейтин-:Пi:Дод:                             Розмiр  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: iм"я              :говий  :ль:бал:     Кiлькiсть балiв         академ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-батьковi       : бал   :га:   :                             соцiальн.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>--------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DA6D1A" w:rsidRPr="00DA6D1A" w:rsidRDefault="00DA6D1A" w:rsidP="00DA6D1A">
-[...370 lines deleted...]
-      <w:r w:rsidRPr="00DA6D1A">
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Сакалош Янош         92.80     10  90 90 90 95 90 96 92 92    2910</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iванович                          1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Годованець Анастасi 92.17     10  90 91 90 96 90 90 92 92    2910</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Василiвна                        1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 Янцо Дарина          88.29      9  90 90 80 96 74 90 95 91    2910</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Юрiївна                           1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  4 Завадяк Свiтлана     88.11      4  93 93 91 95 92 93 97 93    2910</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Вiкторiвна                        1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  5 Iльницька Наталiя    87.61      4  92 92 91 90 90 94 97 95    2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Юрiївна                           1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">  6 Лозан Нiколетта      86.13      4  92 92 91 90 90 94 91 90    2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Ярославiвна                       1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  7 Мателешка Мирослава  83.12      0  92 92 91 92 90 93 97 91    2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iванiвна                          1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  8 Кинтор Iрина         82.80      4  90 85 90 90 83 80 94 90    2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Василiвна                         1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  9 Павлечко Iрина       82.40      0  93 90 90 92 91 94 90 92    2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Михайлiвна                        1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10 Маркович Юлiанна     82.04      0  92 91 91 90 90 95 90 90    2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Святославiвна                     1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 11 Сойма Руслана        81.77 Сир  0  90 88 90 90 90 90 92 95    2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Михайлiвна                        1.01.01.01.01.51.51.51.5   4992.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 12 Павлик Iзабелла      81.54      4  90 92 86 91 65 82 95 93    2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Вiталiївна                        1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 13 Ухаль Вiкторiя       80.28      0  92 82 91 90 91 80 97 90    2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Василiвна                         1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 14 Рогач Алiна          78.48      0  90 90 74 90 90 82 90 90    2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олександрiвна                     1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 15 Бондаренко Богдана   75.27      7  74 74 63 90 61 75 74 95    2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Вiкторiвна                        1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 16 Гриненькiв Тетяна    74.92      4  78 72 85 82 74 74 90 76       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олегiвна                          1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 17 Козак Маргарита      74.29      4  74 74 76 86 68 74 82 90       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Михайлiвна                        1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 18 Овчинникова Вiкторi 73.80      0  74 79 88 90 85 82 85 74       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олександрiвна                    1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 19 Сенькович Ангелiна   72.09      0  74 80 84 80 90 74 75 83       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Сергiївна                         1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 20 Мартинишин Христина  71.59      4  65 75 65 75 74 75 75 90       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Юрiївна                           1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 21 Дудаш Лєра           71.59      4  67 60 76 80 64 80 78 90       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Михайлiвна                        1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 22 Грабован Алiна       69.16      4  60 63 82 63 68 60 86 90       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Євгенiвна                         1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 23 Малош Євгенiя        66.47      0  60 60 83 60 85 74 86 72       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Євгенiвна                         1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 24 Євчук Алiна          60.93      0  64 65 60 62 65 68 69 82       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Мiланiвна                         1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 25 Славич Корнелiя      60.71 УБД  0  65 65 60 60 64 60 74 85       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Сергiївна                         1.01.01.01.01.51.51.51.5   1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 26 Тромпак Анастасiя     0.00      4  67 85 86 90 90 74 75  0       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iванiвна                          1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 27 Iгнатишин Мар`яна     0.00      0  70 70 90 90 66 74 74  0       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Петрiвна                          1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 28 Шляхтiн Нiколета      0.00      0   0  0  0  0  0  0  0  0       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Володимирiвна                     1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 29 Хричова Анастасiя     0.00      0   0  0  0  0 60 50 74 85       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олегiвна                          1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 30 Тегза Євгенiя         0.00      0   0  0  0  0  0 75  0  0       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Василiвна                         1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 31 Васько Тетяна         0.00      0   0  0  0  0  0  0  0  0       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Юрiївна                           1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 32 Гаштур Дiана          0.00      0  60 60 63 60 65 74 76  0       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Михайлiвна                        1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 33 Гангур Алла           0.00      0   0  0  0  0  0 60  0  0       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Сергiївна                         1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 34 Беля Iван             0.00 Iнв  0   0  0  0  0  0  0  0 60       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iванович                          1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       Фiлологiчний           </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спецiальнiсть   С.о.(Укр.мова та лiтература  -   014</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                        </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DA6D1A" w:rsidRPr="00DA6D1A" w:rsidRDefault="00DA6D1A" w:rsidP="00DA6D1A">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00DA6D1A">
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            3                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Навчаються за держзамовленням -        16  чол.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : Прiзвище          :Рейтин-:Пi:Дод:                             Розмiр  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: iм"я              :говий  :ль:бал:     Кiлькiсть балiв         академ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-батьковi       : бал   :га:   :                             соцiальн.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Бондар Iрина         94.72    10  91 95 92 95 93 90 95100 95   2910</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Андрiївна                         1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Фiлей Ганна          94.01    10  91 90 90 90 97 90 95 98 95   2910</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Володимирiвна                     1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 Гриб Тетяна          92.49    10  95 95 91 80 90 90 92 95 95   2910</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Романiвна                         1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  4 Ханайчук Карiна      91.86     8  91 95 90 95 97 90 91 94 95   2910</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Миколаївна                        1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  5 Когутич Iрина        91.67    10  93 95 90 80 91 90 90 96 90   2910</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олександрiвна                     1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  6 Ур Емiлiя            86.62      8  93 90 91 82 85 75 90 95    2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Степанiвна                        1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  7 Симканич Ганна       73.89      0  90 90 90 80 69 74 80 91    2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Миколаївна                        1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  8 Половка Мирослава    71.61     0  65 90 75 70 74 82 78 94 82      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Михайлiвна                        1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  9 Ряшко Анна            0.00     0   0  0 75 95 60 60  0 90 90      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олександрiвна                     1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10 Стегура Людмила       0.00      0  85  0  8 64  0  0  0  0       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Михайлiвна                        1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 11 Порада Дiана          0.00     0   0  0  0  0 60 60  0100 78      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Володимирiвна                     1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 12 Попович Юлiана        0.00     4   0  0 74  0 74 60  0 93 90      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олексiївна                        1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 13 Плескач Едiта         0.00      0   0  0  0 45 60  0 76 60       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Тарасiвна                         1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 14 Корнута Тетяна        0.00 М/з 0   0  0 60  0 60 60  0 90 82      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Петрiвна                          1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 15 Кукарiна Едiта        0.00      2  93 90 92 90 70 81 90  0       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Вiталiївна                        1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 16 Савко Анастасiя       0.00      0  75  0 60 60 60  0 80 70       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Михайлiвна                        1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Факультет       Фiлологiчний           </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Спецiальнiсть   Фiлологiя(Словац.мова i лiт  -  B11 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">                 К У Р С            1                          </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DA6D1A" w:rsidRPr="00DA6D1A" w:rsidRDefault="00DA6D1A" w:rsidP="00DA6D1A">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="00DA6D1A">
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Навчаються за держзамовленням -         3  чол.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>--------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DA6D1A" w:rsidRPr="00DA6D1A" w:rsidRDefault="00DA6D1A" w:rsidP="00DA6D1A">
-[...278 lines deleted...]
-      <w:r w:rsidRPr="00DA6D1A">
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : Прiзвище          :Рейтин-:Пi:Дод:                             Розмiр  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: iм"я              :говий  :ль:бал:     Кiлькiсть балiв         академ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-батьковi       : бал   :га:   :                             соцiальн.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>--------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DA6D1A" w:rsidRPr="00DA6D1A" w:rsidRDefault="00DA6D1A" w:rsidP="00DA6D1A">
-[...298 lines deleted...]
-      <w:r w:rsidRPr="00DA6D1A">
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Гандера Тетяна       82.84      0  90 95 90 95 90 92 90 94    2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iванiвна                          1.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Мага Олександр       74.10      0  62 83 85 90 90 74 78 91       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iванович                          1.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 Микита Софiя         72.39 УБД  0  74 74 74 94 75 92 74 80       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Тарасiвна                         1.01.01.01.51.51.51.51.5   1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       Фiлологiчний           </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спецiальнiсть   Фiлологiя(Словац.мова i лiт  -   035</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                        </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DA6D1A" w:rsidRPr="00DA6D1A" w:rsidRDefault="00DA6D1A" w:rsidP="00DA6D1A">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00DA6D1A">
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            2                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Навчаються за держзамовленням -         5  чол.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : Прiзвище          :Рейтин-:Пi:Дод:                             Розмiр  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: iм"я              :говий  :ль:бал:     Кiлькiсть балiв         академ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-батьковi       : бал   :га:   :                             соцiальн.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Полюхович Анастасiя  85.90      4  90 74 93 95 92 95 92 93    2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Сергiївна                         1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Логойда Карiна       81.90 УБД  0  75 91 93 96 93 95 90 92    2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Анатолiївна                       1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 Ковач Ксенiя         79.07      0  82 90 90 93 91 78 90 90       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Андрiївна                         1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  4 Мiльович Марiя        0.00      4   0 95 85 91 90 90 80 88       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Степанiвна                        1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  5 Фельбаба Тетяна       0.00      4   0 64 90 90 90 64 88 90       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Мирославiвна                      1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       Фiлологiчний           </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спецiальнiсть   Фiлологiя(Словац.мова i лiт  -   035</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            3                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Навчаються за держзамовленням -         5  чол.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : Прiзвище          :Рейтин-:Пi:Дод:                             Розмiр  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: iм"я              :говий  :ль:бал:     Кiлькiсть балiв         академ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-батьковi       : бал   :га:   :                             соцiальн.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Павловськi Юлiанна   83.97      0  95 95 92 90 90 97 92 95    2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олександрiвна                     1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Пензелик Олександра  78.30      0  90 90 82 80 90 90 82 90    2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Василiвна                         1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 Годований Микола     77.13      0  80 74 90 85 85 90 82 95       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Миколайович                       1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  4 Первушина Марiя       0.00      0   0  0  0  0  0 76  0  0       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олександрiвна                     1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  5 Услебер Гаврiїла      0.00      0  85  0 85 80 82 92 85 90       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Андрiївна                         1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Факультет       Фiлологiчний           </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Спецiальнiсть   Журналiстика    -  C7  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">                 К У Р С            1                          </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DA6D1A" w:rsidRPr="00DA6D1A" w:rsidRDefault="00DA6D1A" w:rsidP="00DA6D1A">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="00DA6D1A">
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Навчаються за держзамовленням -         3  чол.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>--------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DA6D1A" w:rsidRPr="00DA6D1A" w:rsidRDefault="00DA6D1A" w:rsidP="00DA6D1A">
-[...278 lines deleted...]
-      <w:r w:rsidRPr="00DA6D1A">
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : Прiзвище          :Рейтин-:Пi:Дод:                             Розмiр  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: iм"я              :говий  :ль:бал:     Кiлькiсть балiв         академ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-батьковi       : бал   :га:   :                             соцiальн.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>--------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DA6D1A" w:rsidRPr="00DA6D1A" w:rsidRDefault="00DA6D1A" w:rsidP="00DA6D1A">
-[...818 lines deleted...]
-      <w:r w:rsidRPr="00DA6D1A">
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Сурiн Максим         86.86 Сир  5  90 90 91 93 90 91 90 92    2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олексiйович                       1.01.01.01.51.51.51.51.5   4992.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Ванжа Дар`я          83.19 УБД  0  92 90 91 95 92 96 90 92       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Сергiївна                         1.01.01.01.51.51.51.51.5   1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 Костик Оксана         0.00 Iнв  4  70 60 60 75 70  0 60 90       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iванiвна                          1.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       Фiлологiчний           </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спецiальнiсть   Журналiстика    -   061</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            2                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Навчаються за держзамовленням -         6  чол.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : Прiзвище          :Рейтин-:Пi:Дод:                             Розмiр  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: iм"я              :говий  :ль:бал:     Кiлькiсть балiв         академ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-батьковi       : бал   :га:   :                             соцiальн.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Крицька Крiстiна     82.98 ВПО  0  90 95 90 95 83 95 95 95    2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олексiївна                        1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Гудошнiкова Марта    73.78 УБД  7  70 60 82 80 69 74 75 82    2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олександрiвна                     1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 Шкабура Дiана         0.00 УБД  4   0  0 70 74 67 60  0  0       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Михайлiвна                        1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  4 Щербата Софiя         0.00 УБД  0   0  0 70 82 90 67  0  0       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Юрiївна                           1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  5 Лазня Олена           0.00 УБД  0   0 74 82 63  0 95 67 82       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олексiївна                        1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  6 Бонюк Ксенiя          0.00 УБД  0   0  0 64  0 64  0 60 82       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Русланiвна                        1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       Фiлологiчний           </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спецiальнiсть   Журналiстика    -   061</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            3                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Навчаються за держзамовленням -         7  чол.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : Прiзвище          :Рейтин-:Пi:Дод:                             Розмiр  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: iм"я              :говий  :ль:бал:     Кiлькiсть балiв         академ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-батьковi       : бал   :га:   :                             соцiальн.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Скиба Софiя          97.00    10   95 97 99 94100 96 96       2910</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Юлiївна                           1.01.01.01.51.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Межуєва Веронiка     90.75 ВПО 5   90 94 99 94100 93 96       2910</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олександрiвна                     1.01.01.01.51.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 Рахiвська Тамiла     90.65 УБД 5   92 94 99 94100 92 95       2910</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Миколаївна                        1.01.01.01.51.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  4 Сливка Софiя         83.55     0   90 90 96 95 93 90 95          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Михайлiвна                        1.01.01.01.51.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  5 Могiлка Нiкiта        0.00     0    0  0 62  0 35  0  0          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Дмитрович                         1.01.01.01.51.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  6 Саприкiна Анна        0.00      0  74 74 80 82 77  0 74  0       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Сергiївна                         1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  7 Чемеренко Ярослава    0.00     0   85 78 92 91 85  0 82          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Владиславiвна                     1.01.01.01.51.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">  9 </w:t>
-[...977 lines deleted...]
-      <w:r w:rsidRPr="00DA6D1A">
+        <w:t xml:space="preserve">Факультет       Фiлологiчний           </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Спецiальнiсть   Фiлологiя(Словац.мова(Маг.)  -  B11 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                        </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DA6D1A" w:rsidRPr="00DA6D1A" w:rsidRDefault="00DA6D1A" w:rsidP="00DA6D1A">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00DA6D1A">
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">                 К У Р С            1                          </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DA6D1A" w:rsidRPr="00DA6D1A" w:rsidRDefault="00DA6D1A" w:rsidP="00DA6D1A">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="00DA6D1A">
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Навчаються за держзамовленням -         2  чол.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>--------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DA6D1A" w:rsidRPr="00DA6D1A" w:rsidRDefault="00DA6D1A" w:rsidP="00DA6D1A">
-[...278 lines deleted...]
-      <w:r w:rsidRPr="00DA6D1A">
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : Прiзвище          :Рейтин-:Пi:Дод:                             Розмiр  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: iм"я              :говий  :ль:бал:     Кiлькiсть балiв         академ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-батьковi       : бал   :га:   :                             соцiальн.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>--------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DA6D1A" w:rsidRPr="00DA6D1A" w:rsidRDefault="00DA6D1A" w:rsidP="00DA6D1A">
-[...424 lines deleted...]
-      <w:r w:rsidRPr="00DA6D1A">
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Банк Каролiна        83.03      0  95 95 90 92 92 90 90 95    2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Андрiївна                         1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Дiдик Тереза         81.18 УБД  0  95 90 90 90 95 83 90 90       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Євгенiвна                         1.01.01.01.01.51.51.51.5   1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       Фiлологiчний           </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Спецiальнiсть   Фiлологiя(Укр.мова,лiт.твор  -  B11 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                        </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DA6D1A" w:rsidRPr="00DA6D1A" w:rsidRDefault="00DA6D1A" w:rsidP="00DA6D1A">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00DA6D1A">
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            1                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Навчаються за держзамовленням -         4  чол.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : Прiзвище          :Рейтин-:Пi:Дод:                             Розмiр  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: iм"я              :говий  :ль:бал:     Кiлькiсть балiв         академ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-батьковi       : бал   :га:   :                             соцiальн.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Пацкан Богдана       90.92      8  99 94 90 90 90 97 85 95    2910</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Василiвна                         1.01.01.51.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Лiсiцина Вiкторiя    85.25      4  93 90 87 90 91 93 84 95       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iванiвна                          1.01.01.51.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 Яворська Анастасiя   83.45      0  96 96 90 93 91 95 93 90       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Юрiївна                           1.01.01.51.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  4 Дудаш Яна            79.72      4  95 88 75 90 86 76 78 90       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iванiвна                          1.01.01.51.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       Фiлологiчний           </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спецiальнiсть   Фiлологiя(Укр.мова,лiт.твор  -   035</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">                 К У Р С            2                          </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DA6D1A" w:rsidRPr="00DA6D1A" w:rsidRDefault="00DA6D1A" w:rsidP="00DA6D1A">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="00DA6D1A">
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Навчаються за держзамовленням -         3  чол.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>--------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DA6D1A" w:rsidRPr="00DA6D1A" w:rsidRDefault="00DA6D1A" w:rsidP="00DA6D1A">
-[...278 lines deleted...]
-      <w:r w:rsidRPr="00DA6D1A">
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : Прiзвище          :Рейтин-:Пi:Дод:                             Розмiр  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: iм"я              :говий  :ль:бал:     Кiлькiсть балiв         академ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-батьковi       : бал   :га:   :                             соцiальн.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>--------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DA6D1A" w:rsidRPr="00DA6D1A" w:rsidRDefault="00DA6D1A" w:rsidP="00DA6D1A">
-[...352 lines deleted...]
-      <w:r w:rsidRPr="00DA6D1A">
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Микла Ульяна         84.42      4  90 82 90 90 90 96 82 93    2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Василiвна                         1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Тимко Анастасiя      80.91      0  96 82 94 90 90 96 82 90       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Чобiвна                           1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 Московець Уляна       0.00 ВПО  4  60  0 92 60 65 75 82 90       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Володимирiвна                     1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       Фiлологiчний           </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спецiальнiсть   Фiлологiя(Укр.мова,лiт.твор  -   035</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            3                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Навчаються за держзамовленням -         4  чол.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : Прiзвище          :Рейтин-:Пi:Дод:                             Розмiр  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: iм"я              :говий  :ль:бал:     Кiлькiсть балiв         академ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-батьковi       : бал   :га:   :                             соцiальн.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Митровка Вiвiєн      82.48      4  90 90 90 92 80 74 91 95    2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iванiвна                          1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Мельник Олеся        82.12      4  90 91 90 90 86 70 92 90       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Михайлiвна                        1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 Булеца Неля          79.92      4  79 90 82 90 88 72 85 90       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олександрiвна                     1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Факультет       </w:t>
-[...75 lines deleted...]
-      <w:r w:rsidRPr="00DA6D1A">
+        <w:t xml:space="preserve">  4 Реслер Iванна        76.05      4  78 75 78 85 72 76 85 90       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iванiвна                          1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       Фiлологiчний           </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Спецiальнiсть   Фiлологiя(Чеська мова(Маг.)  -  B11 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                        </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DA6D1A" w:rsidRPr="00DA6D1A" w:rsidRDefault="00DA6D1A" w:rsidP="00DA6D1A">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00DA6D1A">
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            1                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Навчаються за держзамовленням -         2  чол.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : Прiзвище          :Рейтин-:Пi:Дод:                             Розмiр  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: iм"я              :говий  :ль:бал:     Кiлькiсть балiв         академ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-батьковi       : бал   :га:   :                             соцiальн.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Гичка Михаiла        80.19      0  85 92 88 92 95 83 85 93    2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Михайлiвна                        1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Куштинець Анастасiя  78.35      0  85 90 85 90 90 85 82 90       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Вiталiївна                        1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       Фiлологiчний           </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Спецiальнiсть   С.о.Укр.мова (Маг.)  -  A4  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            1                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Навчаються за держзамовленням -        17  чол.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : Прiзвище          :Рейтин-:Пi:Дод:                             Розмiр  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: iм"я              :говий  :ль:бал:     Кiлькiсть балiв         академ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-батьковi       : бал   :га:   :                             соцiальн.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Iгнат Христина       94.69     10  90 98100 92 90 92 95 97    2910</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Сергiївна                         1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Паканич Людмила      87.52      4  90 90100 90100 90 92 90    2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iванiвна                          1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 Тафiйчук Свiтлана    87.08      0  95 98 97100100 95 95 95    2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Павлiвна                          1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  4 Осадчий Олег         84.51      0  95 96 92 95 95 90 94 95    2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Русланович                        1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  5 Частухiна Свiтлана   83.12      0  95 95 93 90 90 90 92 95    2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олегiвна                          1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  6 Герич Тетяна         78.12      0  95 98 95100100 95 65 60    2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iванiвна                          1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  7 Рудюк Вiкторiя       78.03      0  65 90 95 92 78 90 92 90    2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Романiвна                         1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  8 Негря Карiна         77.94      0  82 92 94 82 82 90 90 82       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Андрiївна                         1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  9 Дарвай Вiкторiя      77.63      0  90 90 95 85 85 90 90 70       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iванiвна                          1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10 Бошинда Ангелiна     77.49      4  60 90 90 80 74 82 85 90       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Михайлiвна                        1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 11 Гречин Ангелiна      75.83      0  90 94 93 90 90 92 75 60       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Василiвна                         1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 12 Пiкало Анастасiя     73.08 УБД  0  82 82 93 90 90 90 65 65       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Анатолiївна                       1.01.01.01.01.51.51.51.5   1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 13 Варга Юлiя           69.71 УБД  0  74 90 94 74 74 91 65 65       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Владиславiвна                     1.01.01.01.01.51.51.51.5   1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 14 Безега Юлiя           0.00      0   0 74 60 80 60 75 85 74       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Василiвна                         1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 15 Маринець Вiкторiя     0.00      0  85 90 92 90 90 90 74  0       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Вiталiївна                        1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 16 Король Юлiя           0.00      0   0  0  0  0  0 74 35  0       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Степанiвна                        1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve"> 17 Джахман Мирослава     0.00      0   0 74 70 80 68 68 80 74       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Мирославiвна                      1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       Фiлологiчний           </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Спецiальнiсть   Фiлологiя(Чеська мова)       -  B11 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            1                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Навчаються за держзамовленням -         3  чол.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : Прiзвище          :Рейтин-:Пi:Дод:                             Розмiр  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: iм"я              :говий  :ль:бал:     Кiлькiсть балiв         академ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-батьковi       : бал   :га:   :                             соцiальн.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Куртанич Карiна      91.61      5  96 98 95100 95 96 97 93    2910</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Вiталiївна                        1.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Лопут Ерiка          82.89 УБД  0  90 85 90100 90 97 88 93       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Петрiвна                          1.01.01.01.51.51.51.51.5   1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 Матола Вiкторiя       0.00      0   0  0 60  0 75 55  0 80       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Василiвна                         1.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       Фiлологiчний           </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спецiальнiсть   Фiлологiя(Чеська мова)       -   035</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            2                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Навчаються за держзамовленням -         2  чол.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : Прiзвище          :Рейтин-:Пi:Дод:                             Розмiр  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: iм"я              :говий  :ль:бал:     Кiлькiсть балiв         академ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-батьковi       : бал   :га:   :                             соцiальн.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Яким Евелiна         94.02     10  96 80 92 94 92 98 99 92    2910</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Андрiївна                         1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Боровицька Алiна     70.20 УБД  4  70 68 82 82 85 64 60 80       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Валентинiвна                      1.01.01.01.01.51.51.51.5   1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       Фiлологiчний           </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спецiальнiсть   Фiлологiя(Чеська мова)       -   035</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">                 К У Р С            3                          </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DA6D1A" w:rsidRPr="00DA6D1A" w:rsidRDefault="00DA6D1A" w:rsidP="00DA6D1A">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="00DA6D1A">
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Навчаються за держзамовленням -         1  чол.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>--------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DA6D1A" w:rsidRPr="00DA6D1A" w:rsidRDefault="00DA6D1A" w:rsidP="00DA6D1A">
-[...278 lines deleted...]
-      <w:r w:rsidRPr="00DA6D1A">
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : Прiзвище          :Рейтин-:Пi:Дод:                             Розмiр  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: iм"я              :говий  :ль:бал:     Кiлькiсть балiв         академ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-батьковi       : бал   :га:   :                             соцiальн.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>--------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DA6D1A" w:rsidRPr="00DA6D1A" w:rsidRDefault="00DA6D1A" w:rsidP="00DA6D1A">
-[...226 lines deleted...]
-      <w:r w:rsidRPr="00DA6D1A">
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Гливляс Ангелiна      0.00 Iнв  0  91  0 90 90 90 75 77 65       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Михайлiвна                        1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       Фiлологiчний           </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Спецiальнiсть   Фiлологiя(Укр.мова i лiт.Ма  -  B11 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                        </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DA6D1A" w:rsidRPr="00DA6D1A" w:rsidRDefault="00DA6D1A" w:rsidP="00DA6D1A">
-[...62 lines deleted...]
-      <w:r w:rsidRPr="00DA6D1A">
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            1                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Навчаються за держзамовленням -         1  чол.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>--------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DA6D1A" w:rsidRPr="00DA6D1A" w:rsidRDefault="00DA6D1A" w:rsidP="00DA6D1A">
-[...278 lines deleted...]
-      <w:r w:rsidRPr="00DA6D1A">
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : Прiзвище          :Рейтин-:Пi:Дод:                             Розмiр  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: iм"я              :говий  :ль:бал:     Кiлькiсть балiв         академ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-батьковi       : бал   :га:   :                             соцiальн.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>--------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DA6D1A" w:rsidRPr="00DA6D1A" w:rsidRDefault="00DA6D1A" w:rsidP="00DA6D1A">
-[...721 lines deleted...]
-    <w:sectPr w:rsidR="00DA6D1A" w:rsidRPr="00DA6D1A" w:rsidSect="00397D6C">
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Шпiлька Юлiя         81.60     0   90 92 92 90 90 90            2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Станiславiвна                     1.01.51.01.01.51.5       </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E382B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidSect="00097ADF">
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="568" w:right="850" w:bottom="426" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:pgMar w:top="568" w:right="850" w:bottom="567" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="80"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="006A79E5"/>
-[...5 lines deleted...]
-    <w:rsid w:val="006A79E5"/>
+    <w:rsidRoot w:val="001C21C5"/>
+    <w:rsid w:val="00097ADF"/>
+    <w:rsid w:val="001139D5"/>
+    <w:rsid w:val="001C21C5"/>
+    <w:rsid w:val="003E382B"/>
     <w:rsid w:val="00733B54"/>
-    <w:rsid w:val="00BA22C0"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00DA6D1A"/>
+    <w:rsid w:val="00995A15"/>
+    <w:rsid w:val="009C65BD"/>
+    <w:rsid w:val="00CE3E4F"/>
     <w:rsid w:val="00E5319E"/>
+    <w:rsid w:val="00E94CA2"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="uk-UA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
 </w:settings>
@@ -32624,55 +12896,71 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>12</Pages>
-[...1 lines deleted...]
-  <Characters>21818</Characters>
+  <Pages>9</Pages>
+  <Words>29542</Words>
+  <Characters>16839</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>181</Lines>
-  <Paragraphs>119</Paragraphs>
+  <Lines>140</Lines>
+  <Paragraphs>92</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Название</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>59976</CharactersWithSpaces>
+  <CharactersWithSpaces>46289</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Вікторія Легеза</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>