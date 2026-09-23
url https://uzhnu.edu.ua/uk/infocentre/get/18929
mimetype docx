--- v1 (2026-09-01)
+++ v2 (2026-09-23)
@@ -1,12238 +1,34450 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
-    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="003E382B">
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">              МIHIСТЕРСТВО ОСВIТИ УKРАIHИ                 УжНУ IОЦ   </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
-[...26 lines deleted...]
-      <w:r w:rsidRPr="003E382B">
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Ужгоpодський</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>нацiональний</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>унiвеpситет</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                       </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">           С П И С О К    С Т У Д Е H Т I В                 </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
-[...48 lines deleted...]
-        <w:t>6</w:t>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>згiдно</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> рейтингу)                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                     16/09/2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Фiлологiчний</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">           </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спецiальнiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>С.о</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Укр.мова</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> НРК5)          -  A4  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            2                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Навчаються за держзамовленням -         2  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>чол</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Прiзвище</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Рейтин</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-:</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Пi:Дод</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Розмiр</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>iм"я</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">              :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>говий</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ль:бал</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:     </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Кiлькiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>балiв</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>академ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>батьковi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       : бал   :га:   :                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>соцiальн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Комiсарик</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Андрiй</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      0.00     0   0  0  0 82  0  0  0 90  0      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олександрович                     1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Петрунь</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Стефанiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      0.00     0   0  0  0 80 60 53  0 60  0      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Михайлiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                        1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Фiлологiчний</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">           </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спецiальнiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Журналiстика</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Маг.)           -  C7  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            1                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Навчаються за держзамовленням -         1  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>чол</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Прiзвище</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Рейтин</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-:</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Пi:Дод</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Розмiр</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>iм"я</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">              :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>говий</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ль:бал</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:     </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Кiлькiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>балiв</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>академ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>батьковi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       : бал   :га:   :                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>соцiальн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Джупiна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Анастасiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    167.20                                      4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Вiталiївна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Фiлологiчний</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">           </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спецiальнiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Журналiстика</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Маг.)           -  C7  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            2                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Навчаються за держзамовленням -         2  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>чол</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Прiзвище</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Рейтин</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-:</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Пi:Дод</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Розмiр</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>iм"я</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">              :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>говий</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ль:бал</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:     </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Кiлькiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>балiв</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>академ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>батьковi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       : бал   :га:   :                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>соцiальн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Яцко</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Рената           0.00      0  92 92 90  0 90 74 90  0       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Едуардiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                        1.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Марковцi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Лiлiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        0.00      0   0  0 90  0 91 82 90 90       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Олександрiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                     1.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Фiлологiчний</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">           </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спецiальнiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>С.о</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Укр.мова</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> та </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>лiтература</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  -  A4  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            1                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Навчаються за держзамовленням -        27  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>чол</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Прiзвище</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Рейтин</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-:</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Пi:Дод</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Розмiр</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>iм"я</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">              :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>говий</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ль:бал</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:     </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Кiлькiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>балiв</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>академ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>батьковi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       : бал   :га:   :                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>соцiальн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Матвiїв</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Iрина</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        178.87                                      4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Володимирiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Зубець </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Юлiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          177.33                                      4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Андрiївна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Дребiтко</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Олена       175.60                                      4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Василiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  4 Хохол </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Євгенiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        169.87                                      4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Сергiївна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  5 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Бреза</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Тетяна         159.66                                      4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Василiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  6 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Гвоздак</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Христина     156.13                                      4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Василiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  7 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Аго</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Анна             155.80                                      4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Станiславiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  8 Поп </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Євгенiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          152.90                                      4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Євгенiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  9 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Гирявець</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Дар`я       150.90                                      4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Борисiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Онопрiєнко</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Микола    150.80                                      4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олександрович   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 11 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Фатула</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ольга         150.21                                      4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Вiталiївна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 12 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Хваста</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Олександра    149.31                                      4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Мирославiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 13 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Мiдик</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Дарина         148.76                                         0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Анатолiївна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 14 Гриб </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Ангелiна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        148.07                                         0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Романiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 15 Продан Галина        147.27                                         0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Василiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 16 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Зорiна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Таїсiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        145.72                                         0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Володимирiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 17 Зайцев Артем         145.27                                         0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Iванович</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 18 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Ключкович</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Мирослава  143.53                                         0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Михайлiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 19 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Дидюк</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Елiна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          140.83                                         0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Андрiївна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 20 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Мокар</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Анастасiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      139.60                                         0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Василiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 21 Качур Дар`я          137.72                                         0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Вiкторiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 22 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Медведська</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Дарина    135.59                                         0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Вiталiївна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 23 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Шутка</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Валерiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        133.93                                         0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Валерiївна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 24 Валько Максим        133.54 </w:t>
+      </w:r>
+      <w:r w:rsidR="004E194A">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>УБД</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                     0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="004E194A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="7736"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Сергiйович</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r w:rsidR="004E194A">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>1180</w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="0"/>
-      <w:r w:rsidR="003E382B" w:rsidRPr="003E382B">
-[...53 lines deleted...]
-      <w:r w:rsidRPr="003E382B">
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 25 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Рiшко</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Валерiй</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        132.28                                         0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Владиславович   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 26 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Яцканич</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Анастасiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    131.66                                         0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Михайлiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 27 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Кабаль</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Анастасiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     130.90                                         0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Михайлiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Фiлологiчний</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">           </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спецiальнiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>С.о</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Укр.мова</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> та </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>лiтература</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  -  A4  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                        </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="003E382B">
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            2                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Навчаються за держзамовленням -        27  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>чол</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>--------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
-[...62 lines deleted...]
-      <w:r w:rsidRPr="003E382B">
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Прiзвище</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Рейтин</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-:</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Пi:Дод</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Розмiр</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>iм"я</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">              :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>говий</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ль:бал</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:     </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Кiлькiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>балiв</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>академ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>батьковi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       : бал   :га:   :                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>соцiальн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>--------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="003E382B">
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Iгнат</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Євгенiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        90.59    10  97 93 94 90 77 90 90 90 90   5820</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Сергiївна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         1.01.01.01.51.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="003E382B">
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">  2 Баран Дарина         88.81     8  95 92 94 90 82 85 90 92 92   5820</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Романiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         1.01.01.01.51.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
-[...98 lines deleted...]
-      <w:r w:rsidRPr="003E382B">
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 Мотиль Мирослава     86.53     8  97 94 97 90 74 80 82 90 90   4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Юрiївна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                           1.01.01.01.51.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  4 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Малетич</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Катерина     83.28     4  90 91 90 82 82 90 90 90 90   4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Iванiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                          1.01.01.01.51.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  5 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Зейкан</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Наталiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       83.20     4  92 90 85 90 70 90 90 90 96   4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Юрiївна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                           1.01.01.01.51.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  6 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Пацкан</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Олеся         82.98     4  93 85 95 86 69 87 78100100   4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Василiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         1.01.01.01.51.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  7 Галушка </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Наталiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      82.34     4  84 86 96 83 78 82 90 93 93   4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Сергiївна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         1.01.01.01.51.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  8 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Симодейко</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Вiкторiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   82.10 УБД 5  90 90 95 87 64 89 82 90 90   4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Iванiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                          1.01.01.01.51.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  9 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Цiбеленко</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Алiна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      81.85     4  88 92 87 90 70 90 82 92 90   4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Петрiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                          1.01.01.01.51.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Iгнацевич</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Софiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      79.90 УБД 4  78 78 94 90 78 70 90 90 90   4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Iванiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                          1.01.01.01.51.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 11 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Занкович</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Ангелiна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    79.39     0  78 83 98 93 74 90 90 93 93   4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Олександрiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                     1.01.01.01.51.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 12 Гичка </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Ангелiна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       78.48     4  91 80 96 75 75 80 90 82 82   4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Михайлiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                        1.01.01.01.51.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 13 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Подольська</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Марiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     77.13     4  77 74 95 84 60 80 78 92 92      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Iгорiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                          1.01.01.01.51.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 14 Черничко </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Анастасiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   75.03     4  75 82 94 93 66 60 65 90 90      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Вiкторiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                        1.01.01.01.51.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 15 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Легеза</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Катерина      74.65     4  86 90 85 74 60 60 78 90 92      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Михайлiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                        1.01.01.01.51.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 16 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Луцьо</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Олександра     72.09     8  74 83 60 62 60 65 74 82 82      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Олександрiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                     1.01.01.01.51.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 17 Косору </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Карiна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        70.76     0  69 75 93 88 62 63 78 90 90      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Едуардiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                        1.01.01.01.51.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 18 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Копинець</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Єва-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Марiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   65.33     0  75 80 71 61 60 63 74 82 90      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Маркiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                          1.01.01.01.51.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 19 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Товт</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Вiкторiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        65.10     0  66 68 92 90 64 70 74 65 65      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Валерiївна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                        1.01.01.01.51.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 20 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Полуницька</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Марiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      0.00     4  76 60 90 93 70  0 65 85 85      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Євгенiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         1.01.01.01.51.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 21 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Якiб`юк</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Василь        0.00     0   0  0  0  0  0  0  0  0  0      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Васильович                        1.01.01.01.51.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 22 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Шелемба</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Валерiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       0.00 М/з 7  64 63 61 62 65  0 60 92 45      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Валерiївна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                        1.01.01.01.51.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 23 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Кошовець</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Софiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        0.00 УБД 0  65 61 85 77 60  0 60 78 78      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Сергiївна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         1.01.01.01.51.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 24 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Особливець</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Юлiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       0.00 УБД 8  75 60 94 86 60  0 60 93 93      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Володимирiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                     1.01.01.01.51.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 25 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Маринець</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Неллi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        0.00     4  64 61 85 93 65  0 60 90 90      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Василiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         1.01.01.01.51.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 26 Зварич Максим         0.00 УБД 4  75 66 60 82 65  0  0 90 90      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Андрiйович</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                        1.01.01.01.51.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 27 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Тобак</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Анастасiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       0.00     0  65 65 88 88 61 50 60 90 90      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Аттiлiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         1.01.01.01.51.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Факультет       </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Фiлологiчний</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">           </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спецiальнiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>С.о</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Укр.мова</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> та </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>лiтература</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  -   014</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            3                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Навчаються за держзамовленням -        30  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>чол</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>--------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
-[...62 lines deleted...]
-      <w:r w:rsidRPr="003E382B">
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Прiзвище</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Рейтин</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-:</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Пi:Дод</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Розмiр</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>iм"я</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">              :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>говий</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ль:бал</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:     </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Кiлькiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>балiв</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>академ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>батьковi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       : бал   :га:   :                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>соцiальн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>--------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="003E382B">
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Сакалош</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Янош</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         92.57    10  90 90 90 95 90 96 92 92 90   5820</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Iванович</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                          1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="003E382B">
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Годованець </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Анастасiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 92.37    10  90 91 90 96 90 90 92 92 93   5820</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Василiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                        1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
-[...224 lines deleted...]
-      <w:r w:rsidRPr="003E382B">
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Завадяк</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Свiтлана</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     88.29     4  93 93 91 95 92 93 97 93 95   5820</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Вiкторiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                        1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="003E382B">
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  4 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Янцо</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Дарина          87.34     9  90 90 80 96 74 90 95 91 80   4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Юрiївна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                           1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="003E382B">
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  5 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Iльницька</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Наталiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    86.33     4  92 92 91 90 90 94 97 95 82   4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Юрiївна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                           1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="003E382B">
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  6 Лозан </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Нiколетта</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      85.98     4  92 92 91 90 90 94 91 90 90   4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Ярославiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                       1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="003E382B">
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  7 Рогач </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Алiна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          84.91     0  90 90 95 90 95 95100100 90   4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Олександрiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                     1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="003E382B">
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  8 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Мателешка</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Мирослава  83.43     0  92 92 91 92 90 93 97 91 95   4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Iванiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                          1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="003E382B">
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  9 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Павлечко</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Iрина</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       82.21     0  93 90 90 92 91 94 90 92 90   4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Михайлiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                        1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="003E382B">
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Кинтор</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Iрина</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         81.91     4  90 85 90 90 83 80 94 90 80   4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Василiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="003E382B">
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 11 Маркович </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Юлiанна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     81.90     0  92 91 91 90 90 95 90 90 90   4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Святославiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                     1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="003E382B">
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 12 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Сойма</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Руслана        81.35 Сир 0  90 88 90 86 90 90 92 95 90   4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Михайлiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                        1.01.01.01.01.51.51.51.51.5   4992.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
-[...45 lines deleted...]
-      <w:r w:rsidRPr="003E382B">
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 13 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Ухаль</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Вiкторiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       80.37     0  92 82 91 90 91 80 97 90 90   4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Василiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="003E382B">
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 14 Павлик </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Iзабелла</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      80.11     4  90 92 86 91 65 82 95 93 74      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Вiталiївна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                        1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="003E382B">
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 15 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Гриненькiв</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Тетяна    77.17     4  78 72 85 82 74 74 90 76 98      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Олегiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                          1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="003E382B">
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 16 Бондаренко Богдана   75.52     7  74 74 63 90 61 75 74 95 78      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Вiкторiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                        1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="003E382B">
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 17 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Дудаш</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Лєра</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">           73.93     4  67 60 76 80 64 80 78 90 95      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Михайлiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                        1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="003E382B">
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 18 Козак Маргарита      73.81     4  74 74 76 86 68 74 82 90 74      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Михайлiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                        1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="003E382B">
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 19 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Овчинникова</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Вiкторiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 73.64     0  60 79 88 90 85 82 85 74 90      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Олександрiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                    1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="003E382B">
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 20 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Вiльчак</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Iванна-Нiкол</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 71.92     0  74 74 63 96 69 85 74 90 90      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Валерiївна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                   1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="003E382B">
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 21 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Сенькович</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Ангелiна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   71.84     0  74 80 84 80 90 74 75 83 78      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Сергiївна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="003E382B">
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 22 Попович </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Вiкторiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     71.49     0  64 70 71 86 74 75 84100 82      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Iванiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                          1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
-[...2233 lines deleted...]
-      <w:r w:rsidRPr="003E382B">
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 23 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Мартинишин</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Христина  70.40     4  65 75 65 75 74 75 75 90 65      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Юрiївна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                           1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="003E382B">
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 24 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Грабован</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Алiна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       68.17     4  60 63 82 63 68 60 86 90 64      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Євгенiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="003E382B">
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 25 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Малош</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Євгенiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        67.42     0  60 60 83 60 85 74 86 72 82      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Євгенiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="003E382B">
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 26 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Євчук</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Алiна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          61.67     0  64 65 60 62 65 68 69 82 74      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Мiланiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="003E382B">
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 27 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Славич</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Корнелiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      61.47 УБД 0  65 65 60 60 64 60 74 85 74      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Сергiївна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         1.01.01.01.01.51.51.51.51.5   1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 28 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Гаштур</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Дiана</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          0.00     0  60 60 63 60 65 74 76  0 64      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Михайлiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                        1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 29 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Тромпак</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Анастасiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     0.00     4  67 85 86 90 90 74 75  0 82      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Iванiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                          1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 30 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Iгнатишин</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Мар`яна     0.00     0  70 70 90 90 66 74 74  0 75      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Петрiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                          1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Фiлологiчний</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">           </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спецiальнiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>С.о</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Укр.мова</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> та </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>лiтература</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  -   014</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                        </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="003E382B">
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            4                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Навчаються за держзамовленням -        15  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>чол</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Прiзвище</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Рейтин</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-:</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Пi:Дод</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Розмiр</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>iм"я</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">              :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>говий</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ль:бал</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:     </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Кiлькiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>балiв</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>академ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>батьковi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       : бал   :га:   :                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>соцiальн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Бондар </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Iрина</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         94.72    10  91 95 92 95 93 90 95100 95   5820</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Андрiївна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Фiлей</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ганна          94.01    10  91 90 90 90 97 90 95 98 95   5820</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Володимирiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                     1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 Гриб Тетяна          92.49    10  95 95 91 80 90 90 92 95 95   5820</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Романiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  4 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Ханайчук</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Карiна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      91.86     8  91 95 90 95 97 90 91 94 95   5820</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Миколаївна                        1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  5 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Когутич</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Iрина</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        91.67    10  93 95 90 80 91 90 90 96 90   5820</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Олександрiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                     1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  6 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Ур</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Емiлiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">            87.51     8  93 90 91 82 85 75 90 95 95   4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Степанiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                        1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  7 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Симканич</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ганна       74.93     0  90 90 90 80 69 74 80 91 91      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Миколаївна                        1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  8 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Половка</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Мирослава    71.61     0  65 90 75 70 74 82 78 94 82      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Михайлiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                        1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  9 Порада </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Дiана</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          0.00     0   0  0  0  0 60 60  0100 78      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Володимирiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                     1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10 Попович </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Юлiана</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        0.00     4   0  0 74  0 74 60  0 93 90      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Олексiївна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                        1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 11 Плескач </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Едiта</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         0.00     0   0  0  0 45 60  0 76 60 60      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Тарасiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 12 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Корнута</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Тетяна        0.00 М/з 0   0  0 60  0 60 60  0 90 82      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Петрiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                          1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 13 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Кукарiна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Едiта</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        0.00     2  93 90 92 90 70 81 90  0  0      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Вiталiївна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                        1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 14 Ряшко Анна            0.00     0   0  0 75 95 60 60  0 90 90      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Олександрiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                     1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 15 Савко </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Анастасiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       0.00     0  75  0 60 60 60  0 80 70 70      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Михайлiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                        1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Факультет       </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Фiлологiчний</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">           </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спецiальнiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Фiлологiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Словац.мова</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> i </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>лiт</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  -  B11 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            1                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Навчаються за держзамовленням -         5  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>чол</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Прiзвище</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Рейтин</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-:</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Пi:Дод</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Розмiр</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>iм"я</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">              :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>говий</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ль:бал</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:     </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Кiлькiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>балiв</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>академ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>батьковi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       : бал   :га:   :                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>соцiальн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Мамчур</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Карiна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        161.60                                      4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Миколаївна      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Булина</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Яна           158.87                                      4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Василiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Iванченко</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Юлiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       156.73                                         0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Валентинiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  4 Шевчук Даниїл        156.00                                         0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Дмитрович       </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  5 Кротова </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Вiкторiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     140.21  </w:t>
+      </w:r>
+      <w:r w:rsidR="004E194A">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Сир</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                    0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="004E194A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="7769"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Вiкторiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r w:rsidR="004E194A">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>5268</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Фiлологiчний</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">           </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спецiальнiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Фiлологiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Словац.мова</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> i </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>лiт</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  -  B11 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            2                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Навчаються за держзамовленням -         3  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>чол</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Прiзвище</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Рейтин</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-:</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Пi:Дод</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Розмiр</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>iм"я</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">              :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>говий</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ль:бал</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:     </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Кiлькiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>балiв</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>академ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>батьковi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       : бал   :га:   :                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>соцiальн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Гандера</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Тетяна       83.18     0  90 95 90 95 90 92 90 94 95   4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Iванiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                          1.01.01.01.51.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Мага Олександр       74.96     0  62 83 85 90 90 74 78 91 90      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Iванович</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                          1.01.01.01.51.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 Микита </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Софiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         73.91 УБД 0  74 74 74 94 75 92 74 80 94      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Тарасiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         1.01.01.01.51.51.51.51.51.5   1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Фiлологiчний</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">           </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спецiальнiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Фiлологiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Словац.мова</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> i </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>лiт</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  -   035</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">                 К У Р С            3                          </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
-[...26 lines deleted...]
-      <w:r w:rsidRPr="003E382B">
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Навчаються за держзамовленням -         5  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>чол</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>--------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
-[...62 lines deleted...]
-      <w:r w:rsidRPr="003E382B">
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Прiзвище</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Рейтин</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-:</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Пi:Дод</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Розмiр</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>iм"я</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">              :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>говий</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ль:бал</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:     </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Кiлькiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>балiв</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>академ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>батьковi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       : бал   :га:   :                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>соцiальн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>--------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="003E382B">
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Полюхович</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Анастасiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  86.02     4  90 74 93 95 92 95 92 93 92   4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Сергiївна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="003E382B">
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Логойда</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Карiна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       82.13 УБД 0  75 91 93 96 93 95 90 92 93   4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Анатолiївна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                       1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="003E382B">
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 Ковач </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Ксенiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         79.43     0  82 90 90 93 91 78 90 90 91      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Андрiївна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="003E382B">
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  4 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Мiльович</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Марiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        0.00     4   0 95 85 91 90 90 80 88 90      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Степанiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                        1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="003E382B">
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  5 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Фельбаба</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Тетяна       0.00     4   0 64 90 90 90 64 88 90 90      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Мирославiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                      1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="003E382B">
+    <w:p w:rsidR="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Факультет       </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Фiлологiчний</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">           </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спецiальнiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Фiлологiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Словац.мова</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> i </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>лiт</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  -   035</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            4                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Навчаються за держзамовленням -         4  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>чол</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Прiзвище</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Рейтин</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-:</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Пi:Дод</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Розмiр</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>iм"я</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">              :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>говий</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ль:бал</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:     </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Кiлькiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>балiв</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>академ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>батьковi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       : бал   :га:   :                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>соцiальн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Павловськi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Юлiанна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   83.58     0  95 95 92 90 90 97 92 95 90   4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Олександрiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                     1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="003E382B">
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Пензелик</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Олександра  78.65     0  90 90 82 80 90 90 82 90 90      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Василiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="003E382B">
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 Годований Микола     77.05     0  80 74 90 85 85 90 82 95 85      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Миколайович                       1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="003E382B">
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  4 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Услебер</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Гаврiїла</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      0.00     0  85  0 85 80 82 92 85 90 85      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Андрiївна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="003E382B">
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Фiлологiчний</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">           </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спецiальнiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Журналiстика</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    -  C7  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            1                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Навчаються за держзамовленням -         4  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>чол</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Прiзвище</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Рейтин</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-:</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Пi:Дод</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Розмiр</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>iм"я</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">              :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>говий</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ль:бал</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:     </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Кiлькiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>балiв</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>академ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>батьковi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       : бал   :га:   :                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>соцiальн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Пригара Олександра   144.59                                      4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Володимирiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="003E382B">
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Губарєва </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Дiана</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       144.06                                         0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Дмитрiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="003E382B">
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Мiгалка</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Катерина     144.00                                         0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Петрiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="003E382B">
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  4 Нестеренко </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Полiна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    129.66                                         0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Михайлiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="003E382B">
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Фiлологiчний</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">           </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спецiальнiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Журналiстика</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    -  C7  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            2                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Навчаються за держзамовленням -         3  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>чол</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Прiзвище</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Рейтин</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-:</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Пi:Дод</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Розмiр</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>iм"я</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">              :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>говий</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ль:бал</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:     </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Кiлькiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>балiв</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>академ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>батьковi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       : бал   :га:   :                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>соцiальн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Сурiн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Максим         87.65 Сир 5  90 90 91 93 90 91 90 92 98   4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Олексiйович</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                       1.01.01.01.51.51.51.51.51.5   4992.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="003E382B">
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Ванжа</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Дар`я          82.91 УБД 0  92 90 91 95 92 96 90 92 90      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Сергiївна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         1.01.01.01.51.51.51.51.51.5   1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="003E382B">
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 Костик Оксана         0.00 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Iнв</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4  70 60 60 75 70  0 60 90 74      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Iванiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                          1.01.01.01.51.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
-[...98 lines deleted...]
-      <w:r w:rsidRPr="003E382B">
+    <w:p w:rsidR="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Фiлологiчний</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">           </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спецiальнiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Журналiстика</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    -   061</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            3                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Навчаються за держзамовленням -         6  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>чол</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Прiзвище</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Рейтин</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-:</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Пi:Дод</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Розмiр</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>iм"я</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">              :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>говий</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ль:бал</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:     </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Кiлькiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>балiв</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>академ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>батьковi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       : бал   :га:   :                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>соцiальн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Крицька</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Крiстiна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     82.72 ВПО 0  90 95 90 95 83 95 95 95 90   4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Олексiївна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                        1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Факультет       Фiлологiчний           </w:t>
-[...29 lines deleted...]
-      <w:r w:rsidRPr="003E382B">
+        <w:t xml:space="preserve">  2 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Гудошнiкова</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Марта    75.63 УБД 7  70 60 82 80 69 74 75 82 90   4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Олександрiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                     1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Шкабура</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Дiана</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         0.00 УБД 4   0  0 70 74 67 60  0  0  0      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Михайлiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                        1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  4 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Бонюк</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Ксенiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          0.00 УБД 0   0  0 64  0 64  0 60 82  0      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Русланiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                        1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  5 Щербата </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Софiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         0.00 УБД 0   0  0 70 82 90 67  0  0 74      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Юрiївна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                           1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  6 Лазня Олена           0.00 УБД 0   0 74 82 63  0 95 67 82 90      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Олексiївна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                        1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Фiлологiчний</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">           </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спецiальнiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Журналiстика</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    -   061</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                        </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="003E382B">
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            4                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Навчаються за держзамовленням -         7  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>чол</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Прiзвище</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Рейтин</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-:</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Пi:Дод</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Розмiр</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>iм"я</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">              :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>говий</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ль:бал</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:     </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Кiлькiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>балiв</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>академ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>батьковi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       : бал   :га:   :                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>соцiальн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Скиба </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Софiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          96.79     10  95 97 99 94100 96 96 95    5820</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Юлiївна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                           1.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Межуєва</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Веронiка</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     90.71 ВПО  5  90 94 99 94100 93 96 95    5820</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Олександрiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                     1.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Рахiвська</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Тамiла</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     90.63 УБД  5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  92 94 99 94100 92 95 95    </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E194A">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>800</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Миколаївна                        1.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  4 Сливка </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Софiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         83.83      0  90 90 96 95 93 90 95 95       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Михайлiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                        1.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  5 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Саприкiна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Анна        0.00      0  74 74 80 82 77  0 74  0       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Сергiївна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  6 Костик Максим         0.00      0  70 93 90 82 98 90  0 95       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Васильович                        1.01.01.01.51.51.51.50.0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  7 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Чемеренко</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ярослава    0.00      0  85 78 92 91 85  0 82 90       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Владиславiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                     1.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Фiлологiчний</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">           </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спецiальнiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Фiлологiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Словац.мова</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Маг.)  -  B11 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">                 К У Р С            1                          </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
-[...26 lines deleted...]
-      <w:r w:rsidRPr="003E382B">
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Навчаються за держзамовленням -         3  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>чол</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>--------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
-[...62 lines deleted...]
-      <w:r w:rsidRPr="003E382B">
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Прiзвище</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Рейтин</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-:</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Пi:Дод</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Розмiр</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>iм"я</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">              :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>говий</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ль:бал</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:     </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Кiлькiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>балiв</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>академ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>батьковi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       : бал   :га:   :                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>соцiальн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>--------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="003E382B">
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Нємцев</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Родим         183.70                                      4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Андрiйович</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="003E382B">
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Марушка</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Сергiй</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       167.60                                         0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Михайлович      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="003E382B">
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Лисаков</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Богдан       167.20                                         0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олександрович   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="003E382B">
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Фiлологiчний</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">           </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спецiальнiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Фiлологiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Словац.мова</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Маг.)  -  B11 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                        </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="003E382B">
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">                 К У Р С            2                          </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
-[...26 lines deleted...]
-      <w:r w:rsidRPr="003E382B">
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Навчаються за держзамовленням -         2  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>чол</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>--------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
-[...62 lines deleted...]
-      <w:r w:rsidRPr="003E382B">
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Прiзвище</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Рейтин</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-:</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Пi:Дод</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Розмiр</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>iм"я</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">              :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>говий</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ль:бал</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:     </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Кiлькiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>балiв</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>академ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>батьковi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       : бал   :га:   :                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>соцiальн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>--------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
-[...49 lines deleted...]
-        </w:rPr>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Банк </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Каролiна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        83.03      0  95 95 90 92 92 90 90 95    4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Андрiївна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="003E382B">
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Дiдик</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Тереза         81.18 УБД  0  95 90 90 90 95 83 90 90       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Євгенiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         1.01.01.01.01.51.51.51.5   1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="003E382B">
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Фiлологiчний</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">           </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спецiальнiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Фiлологiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Укр.мова,лiт.твор</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  -  B11 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            1                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Навчаються за держзамовленням -         8  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>чол</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Прiзвище</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Рейтин</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-:</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Пi:Дод</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Розмiр</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>iм"я</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">              :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>говий</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ль:бал</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:     </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Кiлькiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>балiв</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>академ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>батьковi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       : бал   :га:   :                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>соцiальн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Галишич</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Вiкторiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     177.83                                      4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Михайлiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="003E382B">
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Приходько </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Юлiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       173.83                                      4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Дмитрiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="003E382B">
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Дурунда</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Євгенiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      168.00                                      4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Iванiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="003E382B">
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  4 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Рапинець</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Антонiна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    163.33                                         0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Вiталiївна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  5 Корсак </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Валерiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       162.67                                         0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Валерiївна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  6 Хмельницька </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Анастасi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 158.33                                         0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Павлiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  7 Ференц </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Євгенiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       158.00                                         0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Олександрiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  8 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Мурочек</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Анастасiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    138.00                                         0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Тарасiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Фiлологiчний</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">           </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спецiальнiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Фiлологiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Укр.мова,лiт.твор</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  -  B11 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                        </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="003E382B">
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            2                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Навчаються за держзамовленням -         4  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>чол</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Прiзвище</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Рейтин</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-:</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Пi:Дод</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Розмiр</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>iм"я</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">              :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>говий</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ль:бал</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:     </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Кiлькiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>балiв</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>академ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>батьковi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       : бал   :га:   :                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>соцiальн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Пацкан</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Богдана       91.45     8  99 94 90 90 90 97 85 95 97   5820</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Василiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         1.01.01.51.51.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Лiсiцина</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Вiкторiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    85.76     4  93 90 87 90 91 93 84 95 95      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Iванiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                          1.01.01.51.51.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Яворська</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Анастасiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   83.16     0  96 96 90 93 91 95 93 90 90      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Юрiївна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                           1.01.01.51.51.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  4 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Дудаш</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Яна            79.49     4  95 88 75 90 86 76 78 90 82      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Iванiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                          1.01.01.51.51.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Фiлологiчний</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">           </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спецiальнiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Фiлологiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Укр.мова,лiт.твор</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  -   035</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">                 К У Р С            3                          </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
-[...26 lines deleted...]
-      <w:r w:rsidRPr="003E382B">
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Навчаються за держзамовленням -         3  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>чол</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>--------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
-[...62 lines deleted...]
-      <w:r w:rsidRPr="003E382B">
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Прiзвище</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Рейтин</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-:</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Пi:Дод</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Розмiр</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>iм"я</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">              :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>говий</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ль:бал</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:     </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Кiлькiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>балiв</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>академ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>батьковi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       : бал   :га:   :                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>соцiальн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>--------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="003E382B">
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Микла</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Ульяна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         85.08     4  90 82 90 90 90 96 82 93 95   4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Василiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="003E382B">
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Тимко</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Анастасiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      80.92     0  96 82 94 90 90 96 82 90 90      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Чобiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                           1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="003E382B">
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Московець</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Уляна       0.00 ВПО 4  60  0 92 60 65 75 82 90 82      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Володимирiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                     1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Факультет       </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Фiлологiчний</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">           </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спецiальнiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Фiлологiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Укр.мова,лiт.твор</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  -   035</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            4                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Навчаються за держзамовленням -         4  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>чол</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Прiзвище</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Рейтин</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-:</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Пi:Дод</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Розмiр</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>iм"я</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">              :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>говий</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ль:бал</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:     </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Кiлькiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>балiв</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>академ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>батьковi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       : бал   :га:   :                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>соцiальн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Митровка</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Вiвiєн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      83.40     4  90 90 90 92 80 74 91 95 95   4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Iванiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                          1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="003E382B">
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Мельник Олеся        82.50     4  90 91 90 90 86 70 92 90 90      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Михайлiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                        1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="003E382B">
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Булеца</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Неля          80.58     4  79 90 82 90 88 72 85 90 90      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Олександрiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                     1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
-[...88 lines deleted...]
-      <w:r w:rsidRPr="003E382B">
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  4 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Реслер</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Iванна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        77.21     4  78 75 78 85 72 76 85 90 90      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Iванiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                          1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Фiлологiчний</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">           </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спецiальнiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Фiлологiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Чеська мова(Маг.)  -  B11 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            1                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Навчаються за держзамовленням -         1  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>чол</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Прiзвище</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Рейтин</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-:</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Пi:Дод</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Розмiр</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>iм"я</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">              :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>говий</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ль:бал</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:     </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Кiлькiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>балiв</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>академ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>батьковi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       : бал   :га:   :                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>соцiальн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Рягузова</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Данiелла</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    160.80                                      4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Вiталiївна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Фiлологiчний</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">           </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спецiальнiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Фiлологiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Чеська мова(Маг.)  -  B11 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            2                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Навчаються за держзамовленням -         2  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>чол</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Прiзвище</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Рейтин</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-:</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Пi:Дод</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Розмiр</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>iм"я</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">              :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>говий</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ль:бал</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:     </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Кiлькiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>балiв</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>академ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>батьковi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       : бал   :га:   :                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>соцiальн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Гичка </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Михаiла</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        80.19      0  85 92 88 92 95 83 85 93    4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Михайлiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                        1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Куштинець</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Анастасiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  78.35      0  85 90 85 90 90 85 82 90       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Вiталiївна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                        1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Фiлологiчний</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">           </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спецiальнiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>С.о.Укр.мова</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Маг.)  -  A4  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            1                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Навчаються за держзамовленням -         8  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>чол</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Прiзвище</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Рейтин</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-:</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Пi:Дод</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Розмiр</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>iм"я</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">              :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>говий</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ль:бал</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:     </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Кiлькiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>балiв</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>академ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>батьковi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       : бал   :га:   :                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>соцiальн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Зубець Анна          184.00                                      4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Андрiївна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Федикович</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Євгенiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    182.00                                      4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Iванiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Готько</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Олеся         169.40                                      4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Вiталiївна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  4 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Баняй</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Богдана        167.00                                         0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Богданiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  5 Мазур Тетяна         158.60                                         0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Мирославiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Факультет       Фiлологiчний           </w:t>
-[...29 lines deleted...]
-      <w:r w:rsidRPr="003E382B">
+        <w:t xml:space="preserve">  6 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Бiльце</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Назар         154.90                                         0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Iванович</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  7 Копич </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Марiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          151.20                                         0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Iванiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  8 Попович </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Вiталiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      134.60                                         0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Михайлiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Фiлологiчний</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">           </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спецiальнiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>С.о.Укр.мова</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Маг.)  -  A4  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                        </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="003E382B">
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            2                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Навчаються за держзамовленням -        17  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>чол</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Прiзвище</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Рейтин</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-:</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Пi:Дод</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Розмiр</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>iм"я</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">              :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>говий</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ль:бал</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:     </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Кiлькiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>балiв</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>академ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>батьковi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       : бал   :га:   :                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>соцiальн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Iгнат</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Христина       94.69     10  90 98100 92 90 92 95 97    5820</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Сергiївна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Паканич</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Людмила      87.52      4  90 90100 90100 90 92 90    4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Iванiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                          1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Тафiйчук</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Свiтлана</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    87.08      0  95 98 97100100 95 95 95    4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Павлiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                          1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  4 Осадчий Олег         84.51      0  95 96 92 95 95 90 94 95    4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Русланович                        1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  5 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Частухiна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Свiтлана</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   83.12      0  95 95 93 90 90 90 92 95    4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Олегiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                          1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  6 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Герич</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Тетяна         78.12      0  95 98 95100100 95 65 60    4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Iванiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                          1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  7 Рудюк </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Вiкторiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       78.03      0  65 90 95 92 78 90 92 90    4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Романiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  8 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Негря</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Карiна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         77.94      0  82 92 94 82 82 90 90 82       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Андрiївна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  9 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Дарвай</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Вiкторiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      77.63      0  90 90 95 85 85 90 90 70       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Iванiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                          1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Бошинда</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Ангелiна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     77.49      4  60 90 90 80 74 82 85 90       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Михайлiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                        1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 11 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Гречин</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Ангелiна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      75.83      0  90 94 93 90 90 92 75 60       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Василiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 12 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Пiкало</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Анастасiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     73.08 УБД  0  82 82 93 90 90 90 65 65       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Анатолiївна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                       1.01.01.01.01.51.51.51.5   1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 13 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Варга</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Юлiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">           69.71 УБД  0  74 90 94 74 74 91 65 65       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Владиславiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                     1.01.01.01.01.51.51.51.5   1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 14 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Безега</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Юлiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">           0.00      0   0 74 60 80 60 75 85 74       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Василiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 15 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Маринець</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Вiкторiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     0.00      0  85 90 92 90 90 90 74  0       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Вiталiївна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                        1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 16 Король </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Юлiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">           0.00      0   0  0  0  0  0 74 35  0       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Степанiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                        1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 17 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Джахман</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Мирослава     0.00      0   0 74 70 80 68 68 80 74       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Мирославiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                      1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                              </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Факультет       </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Фiлологiчний</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">           </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спецiальнiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Фiлологiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Чеська мова)       -  B11 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">                 К У Р С            1                          </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
-[...26 lines deleted...]
-      <w:r w:rsidRPr="003E382B">
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Навчаються за держзамовленням -         1  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>чол</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>--------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
-[...62 lines deleted...]
-      <w:r w:rsidRPr="003E382B">
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Прiзвище</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Рейтин</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-:</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Пi:Дод</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Розмiр</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>iм"я</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">              :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>говий</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ль:бал</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:     </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Кiлькiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>балiв</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>академ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>батьковi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       : бал   :га:   :                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>соцiальн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>--------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="003E382B">
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Паталаха</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Дар`я       140.00                                      4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Сергiївна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="003E382B">
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Фiлологiчний</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">           </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спецiальнiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Фiлологiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Чеська мова)       -  B11 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            2                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Навчаються за держзамовленням -         3  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>чол</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Прiзвище</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Рейтин</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-:</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Пi:Дод</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Розмiр</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>iм"я</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">              :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>говий</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ль:бал</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:     </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Кiлькiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>балiв</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>академ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>батьковi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       : бал   :га:   :                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>соцiальн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Куртанич</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Карiна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      92.04     5  96 98 95100 95 96 97 93100   5820</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Вiталiївна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                        1.01.01.01.51.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="003E382B">
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Лопут</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Ерiка</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          83.78 УБД 0  90 85 90100 90 97 88 93100      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Петрiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                          1.01.01.01.51.51.51.51.51.5   1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="003E382B">
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Матола</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Вiкторiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       0.00     0   0  0 60  0 75 55  0 80 60      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Василiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         1.01.01.01.51.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Фiлологiчний</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">           </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спецiальнiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Фiлологiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>(Чеська мова)       -   035</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                        </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="003E382B">
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            3                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Навчаються за держзамовленням -         2  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>чол</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Прiзвище</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Рейтин</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-:</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Пi:Дод</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Розмiр</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>iм"я</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">              :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>говий</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ль:бал</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:     </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Кiлькiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>балiв</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>академ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>батьковi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       : бал   :га:   :                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>соцiальн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Яким </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Евелiна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         94.21    10  96 80 92 94 92 98 99 92 95   5820</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Андрiївна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Боровицька</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Алiна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     70.72 УБД 4  70 68 82 82 85 64 60 80 78      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Валентинiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                      1.01.01.01.01.51.51.51.51.5   1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Фiлологiчний</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">           </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спецiальнiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Фiлологiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>(Чеська мова)       -   035</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            4                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Навчаються за держзамовленням -         1  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>чол</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Прiзвище</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Рейтин</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-:</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Пi:Дод</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Розмiр</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>iм"я</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">              :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>говий</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ль:бал</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:     </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Кiлькiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>балiв</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>академ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>батьковi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       : бал   :га:   :                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>соцiальн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Гливляс</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Ангелiна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      0.00 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Iнв</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 0  91  0 90 90 90 75 77 65 90      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Михайлiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                        1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Фiлологiчний</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">           </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спецiальнiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Фiлологiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Укр.мова</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> i </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>лiт.Ма</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  -  B11 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            1                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Навчаються за держзамовленням -         1  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>чол</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Прiзвище</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Рейтин</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-:</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Пi:Дод</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Розмiр</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>iм"я</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">              :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>говий</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ль:бал</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:     </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Кiлькiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>балiв</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>академ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>батьковi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       : бал   :га:   :                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>соцiальн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Плахта </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Анастасiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     174.90                                      4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Михайлiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                              </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Факультет       </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Фiлологiчний</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">           </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спецiальнiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Фiлологiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Укр.мова</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> i </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>лiт.Ма</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  -  B11 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">                 К У Р С            2                          </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
-[...26 lines deleted...]
-      <w:r w:rsidRPr="003E382B">
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Навчаються за держзамовленням -         1  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>чол</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>--------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
-[...62 lines deleted...]
-      <w:r w:rsidRPr="003E382B">
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Прiзвище</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Рейтин</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-:</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Пi:Дод</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Розмiр</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>iм"я</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">              :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>говий</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ль:бал</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:     </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Кiлькiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>балiв</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>академ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>батьковi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       : бал   :га:   :                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>соцiальн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>--------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="003E382B">
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Шпiлька</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Юлiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         81.60     0   90 92 92 90 90 90            4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Станiславiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C347E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                     1.01.51.01.01.51.5       </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidRDefault="00C347E1" w:rsidP="00C347E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C347E1">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidRDefault="003E382B" w:rsidP="003E382B">
-[...4728 lines deleted...]
-    <w:sectPr w:rsidR="003E382B" w:rsidRPr="003E382B" w:rsidSect="00097ADF">
+    <w:sectPr w:rsidR="00C347E1" w:rsidRPr="00C347E1" w:rsidSect="009539F6">
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="568" w:right="850" w:bottom="567" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:pgMar w:top="426" w:right="850" w:bottom="567" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
-  <w:zoom w:percent="80"/>
+  <w:zoom w:percent="90"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="001C21C5"/>
-[...3 lines deleted...]
-    <w:rsid w:val="003E382B"/>
+    <w:rsidRoot w:val="00EF756C"/>
+    <w:rsid w:val="004E194A"/>
     <w:rsid w:val="00733B54"/>
-    <w:rsid w:val="00995A15"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00CE3E4F"/>
+    <w:rsid w:val="009539F6"/>
+    <w:rsid w:val="00A1007D"/>
+    <w:rsid w:val="00BE2FB9"/>
+    <w:rsid w:val="00C11AFD"/>
+    <w:rsid w:val="00C347E1"/>
     <w:rsid w:val="00E5319E"/>
-    <w:rsid w:val="00E94CA2"/>
+    <w:rsid w:val="00EF5A4D"/>
+    <w:rsid w:val="00EF756C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="uk-UA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
 </w:settings>
@@ -12896,71 +35108,55 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>9</Pages>
-[...1 lines deleted...]
-  <Characters>16839</Characters>
+  <Pages>13</Pages>
+  <Words>39849</Words>
+  <Characters>22715</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>140</Lines>
-  <Paragraphs>92</Paragraphs>
+  <Lines>189</Lines>
+  <Paragraphs>124</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>46289</CharactersWithSpaces>
+  <CharactersWithSpaces>62440</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Вікторія Легеза</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>