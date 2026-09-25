--- v1 (2026-09-01)
+++ v2 (2026-09-25)
@@ -1,24029 +1,12506 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
-    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
-[...360 lines deleted...]
-      <w:r w:rsidRPr="00EF49B2">
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">              МIHIСТЕРСТВО ОСВIТИ УKРАIHИ                 УжНУ IОЦ   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        Ужгоpодський нацiональний унiвеpситет                       </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">           С П И С О К    С Т У Д Е H Т I В                 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 (згiдно рейтингу)                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                     15/09/26</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       Географiчний           </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Спецiальнiсть   Науки про Землю НРК5         -  Е4  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                        </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
-[...108 lines deleted...]
-      <w:r w:rsidRPr="00EF49B2">
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            2                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Навчаються за держзамовленням -         2  чол. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>--------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
-[...378 lines deleted...]
-      <w:r w:rsidRPr="00EF49B2">
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : Прiзвище          :Рейтин-:Пi:Дод:                             Розмiр  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: iм"я              :говий  :ль:бал:     Кiлькiсть балiв         академ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-батьковi       : бал   :га:   :                             соцiальн.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>--------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
-[...406 lines deleted...]
-      <w:r w:rsidRPr="00EF49B2">
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Шинкарьова Iрина      0.00     0  60 82 62 61 60 60 61 60 74 60  0    0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Михайлiвна                        1.01.01.01.01.51.51.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Герман Наталiя        0.00     0  60 60 61 62 60 60 62 60 77 61  0    0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Павлiвна                          1.01.01.01.01.51.51.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       Географiчний           </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Спецiальнiсть   Геодезiя та землеустрiй      -  G18 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                        </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
-[...108 lines deleted...]
-      <w:r w:rsidRPr="00EF49B2">
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            1                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Навчаються за держзамовленням -         8  чол. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>--------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
-[...378 lines deleted...]
-      <w:r w:rsidRPr="00EF49B2">
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : Прiзвище          :Рейтин-:Пi:Дод:                             Розмiр  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: iм"я              :говий  :ль:бал:     Кiлькiсть балiв         академ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-батьковi       : бал   :га:   :                             соцiальн.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>--------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
-[...1590 lines deleted...]
-      <w:r w:rsidRPr="00EF49B2">
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Марошi Вiктор        160.74                                      4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Вiкторович      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Рендеш Євгенiя       150.59                                      4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Володимирiвна   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 Цюбик Олександра     149.64                                      4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Сергiївна       </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  4 Дяченко Максим       148.37                                         0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Васильович      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  5 Козинюк Назарiй      148.37                                         0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Вячеславович    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  6 Дувалка Максим       148.00                                         0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Васильович      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  7 Полажинець Iван      147.33                                         0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Вiкторович      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  8 Шушко Олександр      146.89                                         0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iгорович        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       Географiчний           </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Спецiальнiсть   Геодезiя та землеустрiй      -  G18 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                        </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
-[...108 lines deleted...]
-      <w:r w:rsidRPr="00EF49B2">
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            2                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Навчаються за держзамовленням -        12  чол. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>--------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
-[...378 lines deleted...]
-      <w:r w:rsidRPr="00EF49B2">
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : Прiзвище          :Рейтин-:Пi:Дод:                             Розмiр  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: iм"я              :говий  :ль:бал:     Кiлькiсть балiв         академ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-батьковi       : бал   :га:   :                             соцiальн.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Талi Мiлена          87.16      4  98 90 98 92 90 90 93 91    4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Михайлiвна                        1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Мателешка Iрина      82.31      5  82 81 90 90 84 80 90 90    4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iванiвна                          1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 Гангур Дамiан        78.89 Iнв  5  77 78 74 85 84 79 84 91    4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Вiталiйович                       1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  4 Грищенко Владислава  77.81      5  70 79 86 70 90 75 85 86    4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олегiвна                          1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">  5 Бобенич Владислав    72.81      4  64 82 82 70 60 84 83 84    4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Васильович                        1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  6 Щербан Ольга         62.10      0  62 79 68 64 65 60 77 76       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Сергiївна                         1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  7 Медвiдь Артем         0.00      0   0 85 82 70 65  0 84 90       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iванович                          1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  8 Зиков Iлля            0.00      0  61 65 77 64 90  0 60  0       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iгорович                          1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  9 Горват Данiел-Домiн  0.00      6   0 84 74 70 74 70 75 85       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олександрович                   1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10 Манiвчук Владислава   0.00      0   0  0  0 64 84  0 74  0       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Василiвна                         1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 11 Дерманський Артем     0.00      0  62 62 60 64 60  0 60  0       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Андрiйович                        1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 12 Стефурак Олександр    0.00      0  62  0  0 64 60  0 60  0       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Вiталiйович                       1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       Географiчний           </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спецiальнiсть   Геодезiя та землеустрiй      -   193</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            3                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Навчаються за держзамовленням -        10  чол. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:t>--------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="00EF49B2">
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : Прiзвище          :Рейтин-:Пi:Дод:                             Розмiр  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: iм"я              :говий  :ль:бал:     Кiлькiсть балiв         академ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-батьковi       : бал   :га:   :                             соцiальн.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Бережний Богдан      93.78    10  92 95 94 90 95 91 94 92 95   5820</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">    Владиславович                     1.01.01.01.01.01.51.51.51.5</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
-[...432 lines deleted...]
-      <w:r w:rsidRPr="00EF49B2">
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Марко Ксенiя         90.35    10  83 90 90 90 83 90 92 90 92   5820</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Василiвна                         1.01.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 Руденко Владислав    90.06 УБД10  85 90 90 90 82 90 91 90 90   5820</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Анатолiйович                      1.01.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  4 Капралов Iлля        79.91 УБД10  60 82 75 84 72 82 80 74 85   4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Володимирович                     1.01.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  5 Ярина Серафим        77.96     6  60 85 75 70 87 81 90 80 84      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Євгенович                         1.01.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">  6 Клим Ольга           76.79     0  91 90 85 90 80 85 85 82 83      0</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
-[...396 lines deleted...]
-      <w:r w:rsidRPr="00EF49B2">
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Михайлiвна                        1.01.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  7 Пасiчник Вiталiй     72.08     0  60 88 74 80 78 84 86 84 80      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iванович                          1.01.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  8 Дробок Тамiла        65.82     0  60 60 74 70 77 85 74 75 75      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Юрiївна                           1.01.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  9 Дзямко Юлiанна        0.00     0  60 61 64 75 72 79 70  0 72      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Михайлiвна                        1.01.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10 Вашкеба Ярослав       0.00     0  60 76 74 74  0 60 70  0 65      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">    Ярославович                       1.01.01.01.01.01.51.51.51.5</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
-[...288 lines deleted...]
-      <w:r w:rsidRPr="00EF49B2">
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       Географiчний           </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спецiальнiсть   Геодезiя та землеустрiй      -   193</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                        </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
-[...108 lines deleted...]
-      <w:r w:rsidRPr="00EF49B2">
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            4                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Навчаються за держзамовленням -        10  чол. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>--------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
-[...378 lines deleted...]
-      <w:r w:rsidRPr="00EF49B2">
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : Прiзвище          :Рейтин-:Пi:Дод:                             Розмiр  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: iм"я              :говий  :ль:бал:     Кiлькiсть балiв         академ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-батьковi       : бал   :га:   :                             соцiальн.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>--------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
-[...62 lines deleted...]
-      <w:r w:rsidRPr="00EF49B2">
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Полянський Микола    83.25     0  91 91 95 94 96 80 95 95 95   4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">    Михайлович                        1.01.01.51.01.51.51.51.51.5</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
-[...810 lines deleted...]
-      <w:r w:rsidRPr="00EF49B2">
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">  2 Булина Карiна        82.80     3  84 86 90 93 90 78 93 90 93   4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Миколаївна                        1.01.01.51.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 Кiш Юлiана           82.18     2  74 83 90 93 90 90 93 90 93   4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Вiталiївна                        1.01.01.51.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  4 Капустей Владислава  82.18     2  75 92 90 92 94 80 93 90 93   4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Владиславiвна                     1.01.01.51.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  5 Гуменюк Дiана        81.58     2  84 83 90 93 85 83 93 90 93      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Ярославiвна                       1.01.01.51.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  6 Талабiрчук Анатолiй  80.93     0  92 84 82 90 92 90 94 90 94      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iванович                          1.01.01.51.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  7 Марюхнич Ганна       78.64     0  78 84 88 93 90 70 93 95 93      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Мирославiвна                      1.01.01.51.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  8 Чепка Назар           0.00     0   0  0 60 60 60  0 61  0 60      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Михайлович                        1.01.01.51.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  9 Кулак Степан          0.00     0   0 61 74 60  0  0 83 67 83      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">    Олегович                          1.01.01.51.01.51.51.51.51.5</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
-[...272 lines deleted...]
-      <w:r w:rsidRPr="00EF49B2">
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10 Чорней Олександр      0.00     0  60 72 65 90 60  0 87  0 87      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олександрович                     1.01.01.51.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       Географiчний           </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спецiальнiсть   Географiя                    -   106</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            4                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Навчаються за держзамовленням -         3  чол. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : Прiзвище          :Рейтин-:Пi:Дод:                             Розмiр  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: iм"я              :говий  :ль:бал:     Кiлькiсть балiв         академ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-батьковi       : бал   :га:   :                             соцiальн.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Бiгун Наталiя        77.57      0  90 90 94 74 90 75 90 85    4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Михайлiвна                        1.01.01.51.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Хованець Петро        0.00 УБД  0   0  0 90 60  0  0 64 70       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Петрович                          1.01.01.51.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 Кодриш Олександр      0.00      0   0  0 90 60  0  0 60 70       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Вiталiйович                       1.01.01.51.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       Географiчний           </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Спецiальнiсть   Геодезiя та земл.НРК5        -  G18 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            2                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Навчаються за держзамовленням -         1  чол. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : Прiзвище          :Рейтин-:Пi:Дод:                             Розмiр  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: iм"я              :говий  :ль:бал:     Кiлькiсть балiв         академ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-батьковi       : бал   :га:   :                             соцiальн.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Мочкош Михайло        0.00     0  60 74 60 72 92 82 74  0 75      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Михайлович                        1.01.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       Географiчний           </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Спецiальнiсть   Геодезiя та землеустрiй(Маг  -  G18 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            1                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Навчаються за держзамовленням -         5  чол. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : Прiзвище          :Рейтин-:Пi:Дод:                             Розмiр  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: iм"я              :говий  :ль:бал:     Кiлькiсть балiв         академ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-батьковi       : бал   :га:   :                             соцiальн.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Совбан Максим        184.20                                      4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Вiкторович      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Прожегач Юлiя        164.00                                      4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Миколаївна      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 Добротворська Наталi 156.20                                         0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олександрiвна </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Факультет       </w:t>
-[...111 lines deleted...]
-      <w:r w:rsidRPr="00EF49B2">
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  4 Вайдич Дiана         152.60                                         0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iванiвна        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  5 Мудра Iван           146.00                                         0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iванович        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       Географiчний           </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Спецiальнiсть   Геодезiя та землеустрiй(Маг  -  G18 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                        </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
-[...108 lines deleted...]
-      <w:r w:rsidRPr="00EF49B2">
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            2                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Навчаються за держзамовленням -         7  чол. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>--------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
-[...378 lines deleted...]
-      <w:r w:rsidRPr="00EF49B2">
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : Прiзвище          :Рейтин-:Пi:Дод:                             Розмiр  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: iм"я              :говий  :ль:бал:     Кiлькiсть балiв         академ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-батьковi       : бал   :га:   :                             соцiальн.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>--------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
-[...270 lines deleted...]
-      <w:r w:rsidRPr="00EF49B2">
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Рiшко Ярослава       81.98      0  90 90 94 90 90 94 90 90    4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Михайлiвна                        1.01.01.51.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Тяско Олександр      81.82      0  91 90 93 90 90 93 90 90    4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Васильович                        1.01.01.51.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 Бабинець Емiлiан     81.49      0  90 90 92 90 90 92 90 90    4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Емiлiанович                       1.01.01.51.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  4 Двуйла Василь        79.77      0  90 90 85 90 90 85 90 90       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Васильович                        1.01.01.51.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  5 Стан Олександра      65.00      0  87 82 87 61 61 87 60 61       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Юрiївна                           1.01.01.51.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  6 Риган Олександр      63.78      0  76 75 85 63 61 85 62 63       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Михайлович                        1.01.01.51.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  7 Ганчак Юлiя          54.37      0  60 60 61 60 62 60 60 60       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Михайлiвна                        1.01.01.51.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       Географiчний           </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Спецiальнiсть   Науки про Землю              -  Е4  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                        </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
-[...108 lines deleted...]
-      <w:r w:rsidRPr="00EF49B2">
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            1                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Навчаються за держзамовленням -        11  чол. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>--------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
-[...378 lines deleted...]
-      <w:r w:rsidRPr="00EF49B2">
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : Прiзвище          :Рейтин-:Пi:Дод:                             Розмiр  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: iм"я              :говий  :ль:бал:     Кiлькiсть балiв         академ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-батьковi       : бал   :га:   :                             соцiальн.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>--------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
-[...468 lines deleted...]
-      <w:r w:rsidRPr="00EF49B2">
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Танчинець Максим     171.22                                      5100</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Федорович       </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Новiцький Євген      148.99                                      5100</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Валентинович    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 Симчина Властислав   142.87                                      5100</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Властиславович  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  4 Гула Мар`ян          142.73                                      5100</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Васильович      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  5 Цюбик Сергiй         141.71                                         0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Сергiйович      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  6 Дiвинець Денис       138.20                                         0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Володимирович   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  7 Дербак Iван          137.77                                         0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iванович        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  8 Полажинець Антонiна  137.70                                         0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Василiвна       </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  9 Вашаш Михайло        136.67                                         0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Михайлович      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10 Стегура Олег         134.10                                         0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Михайлович      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 11 Ковач Артем          132.33                                         0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олександрович   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       Географiчний           </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Спецiальнiсть   Науки про Землю              -  Е4  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                        </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
-[...108 lines deleted...]
-      <w:r w:rsidRPr="00EF49B2">
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            2                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Навчаються за держзамовленням -         2  чол. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>--------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
-[...378 lines deleted...]
-      <w:r w:rsidRPr="00EF49B2">
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : Прiзвище          :Рейтин-:Пi:Дод:                             Розмiр  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: iм"я              :говий  :ль:бал:     Кiлькiсть балiв         академ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-батьковi       : бал   :га:   :                             соцiальн.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>--------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
-[...216 lines deleted...]
-      <w:r w:rsidRPr="00EF49B2">
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Пiпаш Дмитро         71.27      0  76 84 82 65 74 80 84 90    5100</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олександрович                     1.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Левдер Валерiй       57.04      0  60 62 62 60 65 60 62 74       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Валерiйович                       1.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       Географiчний           </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Спецiальнiсть   Лiсове господарство          -  H4  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                        </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
-[...108 lines deleted...]
-      <w:r w:rsidRPr="00EF49B2">
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            1                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Навчаються за держзамовленням -         6  чол. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>--------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
-[...378 lines deleted...]
-      <w:r w:rsidRPr="00EF49B2">
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : Прiзвище          :Рейтин-:Пi:Дод:                             Розмiр  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: iм"я              :говий  :ль:бал:     Кiлькiсть балiв         академ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-батьковi       : бал   :га:   :                             соцiальн.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>--------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
-[...800 lines deleted...]
-      <w:r w:rsidRPr="00EF49B2">
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Сутормiн Богдан      143.82                                      4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iванович        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Савчур Василь        143.43                                      4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Васильович      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 Настич Євген         141.52                                         0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Степанович      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  4 Галаговець Христина  141.18                                         0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iванiвна        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  5 Буглина Сергiй       140.13                                         0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Сергiйович      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  6 Брейдла Ярослав      138.79                                         0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iванович        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       Географiчний           </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Спецiальнiсть   Лiсове господарство          -  H4  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            2                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Навчаються за держзамовленням -         9  чол. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : Прiзвище          :Рейтин-:Пi:Дод:                             Розмiр  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: iм"я              :говий  :ль:бал:     Кiлькiсть балiв         академ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-батьковi       : бал   :га:   :                             соцiальн.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Ковач Богдан         83.65      6  90 85 92 92 90 74 83 85    4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iванович                          1.01.51.51.51.51.51.51.0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Сегедiй Софiя        83.59      5  90 75 93 88 83 84 94 95    4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Михайлiвна                        1.01.51.51.51.51.51.51.0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 Король Вiкторiя      82.55      4  90 84 95 91 90 65 95 90    4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олегiвна                          1.01.51.51.51.51.51.51.0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  4 Максимець Арсенiй    79.43      6  85 75 74 86 81 90 81 82    4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Андрiйович                        1.01.51.51.51.51.51.51.0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  5 Сiдак Валерiя        77.28      0  86 86 93 86 90 64 90 95       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Юрiївна                           1.01.51.51.51.51.51.51.0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  6 Пiшта Олександр      69.22      0  77 85 71 75 85 60 82 82       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iванович                          1.01.51.51.51.51.51.51.0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  7 Фiрка Олександр       0.00      0  61 61 61  0 60 64  0  0       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Факультет       </w:t>
-[...93 lines deleted...]
-      <w:r w:rsidRPr="00EF49B2">
+        <w:t xml:space="preserve">    Iванович                          1.01.51.51.51.51.51.51.0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  8 Нападiй Євген         0.00      0   0  0  0  0 64  0 82 91       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Євгенович                         1.01.51.51.51.51.51.51.0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  9 Кулiс Ян              0.00      0  61 61 60  0 60 65  0  0       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Павлович                          1.01.51.51.51.51.51.51.0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       Географiчний           </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спецiальнiсть   Лiсове господарство          -   205</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                        </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
-[...108 lines deleted...]
-      <w:r w:rsidRPr="00EF49B2">
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            3                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Навчаються за держзамовленням -         8  чол. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>--------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
-[...378 lines deleted...]
-      <w:r w:rsidRPr="00EF49B2">
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : Прiзвище          :Рейтин-:Пi:Дод:                             Розмiр  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: iм"я              :говий  :ль:бал:     Кiлькiсть балiв         академ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-батьковi       : бал   :га:   :                             соцiальн.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>--------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
-[...414 lines deleted...]
-      <w:r w:rsidRPr="00EF49B2">
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Поляк Iван           79.70 УБД  0  81 90 86 92 90 87 98 82    4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iванович                          1.01.01.01.51.01.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Марко Мар`ян         79.65      0  79 95 90 90 90 85 96 83    4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Михайлович                        1.01.01.01.51.01.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 Костелей Юрiй        78.93      0  80 90 83 90 90 86 98 82    4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Юрiйович                          1.01.01.01.51.01.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  4 Стецьо Михайло       77.31      0  81 90 82 91 90 86 85 82       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Миколайович                       1.01.01.01.51.01.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  5 Iваник Василь        74.30 УБД  0  73 90 81 75 82 80 95 83       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Васильович                        1.01.01.01.51.01.51.51.5   1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  6 Матьовка Дмитро      74.30      0  75 90 82 80 85 85 82 82       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Ярославович                       1.01.01.01.51.01.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  7 Фiрiщак Руслан       73.62 УБД  0  85 90 80 77 86 77 85 79       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Петрович                          1.01.01.01.51.01.51.51.5   1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  8 Бляшинець Владислав   0.00      0  63 60  0 68 82 67 75 72       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Васильович                        1.01.01.01.51.01.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Географiчний           </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спецiальнiсть   Лiсове господарство          -   205</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            4                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Навчаються за держзамовленням -         9  чол. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : Прiзвище          :Рейтин-:Пi:Дод:                             Розмiр  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: iм"я              :говий  :ль:бал:     Кiлькiсть балiв         академ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-батьковi       : бал   :га:   :                             соцiальн.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Шпiнь Юлiанна        92.81     6 100 94 92 95 93 96 99100 98   5820</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Євгенiївна                        1.01.01.01.51.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Бундович Василь      80.61     4 100 88 82 82 78 79 95 85 82   4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Васильович                        1.01.01.01.51.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 Легеза Веронiка      79.50     0 100 96 90 85 82 78 95 91 85   4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Мирославiвна                      1.01.01.01.51.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  4 Карпушин Андрiй      74.36     0 100 86 81 82 65 74 98 86 78   4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Андрiйович                        1.01.01.01.51.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  5 Хаван Мар`ян         63.23     0 100 84 71 62 63 62 68 74 63      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Васильович                        1.01.01.01.51.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  6 Долинич Станiслав     0.00     0  62  0  0 65 65 72 60  0 67      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Тарасович                         1.01.01.01.51.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  7 Ковач Вiталiй         0.00     0 100 86 85 80  0  0 95 90  0      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iванович                          1.01.01.01.51.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  8 Туцканюк Галина       0.00 УБД 0  60 62  0 63  0  0 64 70 63      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Дмитрiвна                         1.01.01.01.51.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  9 Перепелиця Роман      0.00     0  61  0  0 65  0  0 60 72  0      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iгорович                          1.01.01.01.51.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Факультет       Географiчний           </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Спецiальнiсть   Лiсове господарство(Маг.)    -  H4  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                        </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
-[...108 lines deleted...]
-      <w:r w:rsidRPr="00EF49B2">
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            1                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Навчаються за держзамовленням -         4  чол. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>--------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
-[...378 lines deleted...]
-      <w:r w:rsidRPr="00EF49B2">
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : Прiзвище          :Рейтин-:Пi:Дод:                             Розмiр  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: iм"я              :говий  :ль:бал:     Кiлькiсть балiв         академ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-батьковi       : бал   :га:   :                             соцiальн.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>--------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
-[...1463 lines deleted...]
-      <w:r w:rsidRPr="00EF49B2">
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Ариштаєв Андрiй      184.60                                      4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Юрiйович        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Дичка Марiанна       148.20                                         0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Євгенiївна      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 Шерегiй Едуард       137.40                                         0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Васильович      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  4 Чабрун Василь        136.80                                         0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Юрiйович        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       Географiчний           </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Спецiальнiсть   Лiсове господарство(Маг.)    -  H4  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                        </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
-[...108 lines deleted...]
-      <w:r w:rsidRPr="00EF49B2">
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            2                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Навчаються за держзамовленням -         3  чол. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>--------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
-[...378 lines deleted...]
-      <w:r w:rsidRPr="00EF49B2">
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : Прiзвище          :Рейтин-:Пi:Дод:                             Розмiр  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: iм"я              :говий  :ль:бал:     Кiлькiсть балiв         академ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-батьковi       : бал   :га:   :                             соцiальн.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>--------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
-[...208 lines deleted...]
-      <w:r w:rsidRPr="00EF49B2">
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Прокопишин Андрiй    76.73      0  90 90 82 90 91 90 82 61    4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Янекович                          1.01.01.01.51.51.51.51.0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Приймич Олександра   72.36      0  82 90 85 82 86 75 81 61       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олександрiвна                     1.01.01.01.51.51.51.51.0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 Щока Олександр       71.01      0  83 92 85 75 86 75 74 64       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Юрiйович                          1.01.01.01.51.51.51.51.0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       Географiчний           </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Спецiальнiсть   С.о.(Географiя)              -  A4  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            1                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Навчаються за держзамовленням -        11  чол. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : Прiзвище          :Рейтин-:Пi:Дод:                             Розмiр  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: iм"я              :говий  :ль:бал:     Кiлькiсть балiв         академ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-батьковi       : бал   :га:   :                             соцiальн.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Молнар Петра         173.54                                      4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Ласлiвна        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Заяць Олександра     152.42                                      4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олександрiвна   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 Кадар Олександр      148.07                                      4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олександрович   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  4 Кошева Анюта         145.20                                      4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Василiвна       </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  5 Кость Крiстiна       143.65                                         0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Василiвна       </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  6 Данило Микола        141.92                                         0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Михайлович      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  7 Попдякуник Михайло   141.63                                         0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Йосипович       </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  8 Луцо Олександра      138.79                                         0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олександрiвна   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  9 Мордованець Юрiй     136.63                                         0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Васильович      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">  3 </w:t>
-[...841 lines deleted...]
-      <w:r w:rsidRPr="00EF49B2">
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10 Слюсарєв Максим      135.63                                         0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Васильович      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 11 Бiтлян Михайло       135.56                                         0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Васильович      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       Географiчний           </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Спецiальнiсть   С.о.(Географiя)              -  A4  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                        </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
-[...108 lines deleted...]
-      <w:r w:rsidRPr="00EF49B2">
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            2                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Навчаються за держзамовленням -         6  чол. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>--------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
-[...378 lines deleted...]
-      <w:r w:rsidRPr="00EF49B2">
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : Прiзвище          :Рейтин-:Пi:Дод:                             Розмiр  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: iм"я              :говий  :ль:бал:     Кiлькiсть балiв         академ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-батьковi       : бал   :га:   :                             соцiальн.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>--------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
-[...1118 lines deleted...]
-      <w:r w:rsidRPr="00EF49B2">
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Туряниця Iван        88.61      5  95 90 99 95 91 90 92 93    5820</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Вiкторович                        1.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Тофелюк Ганна        84.76      5  95 90 99 77 90 82 92 90    4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Федорiвна                         1.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 Коча Дарiя           78.53      1  95 85 99 77 85 75 90 90       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Михайлiвна                        1.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  4 Ходживу Лiлiя        72.94      0  85 82 90 77 82 67 78 92       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Сергiївна                         1.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  5 Лавер Ян             70.50      0  82 82 99 65 74 66 78 90       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Вiталiйович                       1.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  6 Бiгарi Юрiй           0.00      0  60 61  0 60 61 60 60 75       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Дмитрович                         1.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       Географiчний           </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спецiальнiсть   С.о.(Географiя)              -   014</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                        </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
-[...108 lines deleted...]
-      <w:r w:rsidRPr="00EF49B2">
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            3                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Навчаються за держзамовленням -         7  чол. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>--------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
-[...378 lines deleted...]
-      <w:r w:rsidRPr="00EF49B2">
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : Прiзвище          :Рейтин-:Пi:Дод:                             Розмiр  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: iм"я              :говий  :ль:бал:     Кiлькiсть балiв         академ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-батьковi       : бал   :га:   :                             соцiальн.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>--------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
-[...422 lines deleted...]
-      <w:r w:rsidRPr="00EF49B2">
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Бiгар Андрiана       83.47     0  85 80 97 95 95 94 94100 90   4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Василiвна                         1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Посна Олександра     76.34     0  82 84 91 84 93 74 90 74 92   4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iгорiвна                          1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 Трусевич Владислав   74.62     0  90 65 82 82 93 85 88 74 83   4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олександрович                     1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  4 Йовбак Юрiй          70.51     0  82 72 83 67 90 75 84 69 80      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Миколайович                       1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  5 Калитич Назарiй      69.42     0  82 61 85 74 95 68 78 74 75      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iванович                          1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  6 Попович Василь        0.00     0  60  0 60  0 60 62 80 60 62      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Юрiйович                          1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  7 Добра Iлля            0.00     0  60 61 62 78  0 62 70  0 62      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Михайлович                        1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       Географiчний           </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спецiальнiсть   С.о.(Географiя)              -   014</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            4                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Навчаються за держзамовленням -         8  чол. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : Прiзвище          :Рейтин-:Пi:Дод:                             Розмiр  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: iм"я              :говий  :ль:бал:     Кiлькiсть балiв         академ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-батьковi       : бал   :га:   :                             соцiальн.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Ярема Iванна         78.77      0  84 78 82 90 90 82 95 93    4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Факультет       </w:t>
-[...113 lines deleted...]
-      <w:r w:rsidRPr="00EF49B2">
+        <w:t xml:space="preserve">    Iванiвна                          1.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Диковець Юлiя        78.09      0  80 90 90 90 99 75 75 95    4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Михайлiвна                        1.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 Мудрiян Марiя        74.87      0  90 82 85 95 77 60 86 93    4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Алессандра                        1.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  4 Пiцур Тетяна         69.26      0  74 70 82 90 74 60 73 91       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Юрiївна                           1.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  5 Мошак Юлiанна        68.31      0  84 70 70 90 67 60 74 91       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Вiталiївна                        1.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  6 Смолен Михайло        0.00      0  75 65 85 92  0  0 74 74       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олександрович                     1.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  7 Щока Олександр        0.00      0   0 62 60 82  0  0 60 74       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Вiкторович                        1.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  8 Крачковський Олекса  0.00      0  93 62 70 99 82  0 66 94       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олександрович                  1.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       Географiчний           </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Спецiальнiсть   С.о.(Географiя.Маг.)         -  A4  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                        </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
-[...108 lines deleted...]
-      <w:r w:rsidRPr="00EF49B2">
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            1                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Навчаються за держзамовленням -         3  чол. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>--------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
-[...378 lines deleted...]
-      <w:r w:rsidRPr="00EF49B2">
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : Прiзвище          :Рейтин-:Пi:Дод:                             Розмiр  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: iм"я              :говий  :ль:бал:     Кiлькiсть балiв         академ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-батьковi       : бал   :га:   :                             соцiальн.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>--------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
-[...1002 lines deleted...]
-      <w:r w:rsidRPr="00EF49B2">
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Чернишов Сергiй      159.60                                      4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iгорович        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Вечоринський Максим  148.00                                         0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Михайлович      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 Логойда Вiталiй      138.50                                         0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Вiталiйович     </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       Географiчний           </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Спецiальнiсть   С.о.(Географiя.Маг.)         -  A4  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                        </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
-[...108 lines deleted...]
-      <w:r w:rsidRPr="00EF49B2">
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            2                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Навчаються за держзамовленням -         6  чол. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>--------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
-[...378 lines deleted...]
-      <w:r w:rsidRPr="00EF49B2">
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : Прiзвище          :Рейтин-:Пi:Дод:                             Розмiр  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: iм"я              :говий  :ль:бал:     Кiлькiсть балiв         академ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-батьковi       : бал   :га:   :                             соцiальн.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>--------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
-[...3857 lines deleted...]
-      </w:pPr>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Орос Карiна          91.17     8  92 90 92 94 95 93 90 91 95   5820</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олександрiвна                     1.01.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Морека Кристина      84.31     0  92 90 95 93 98 92 99 90 94   4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Сергiївна                         1.01.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 Потапенко Сергiй     81.74     0  85 85 90 86 95 91 99 90 92      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Сергiйович                        1.01.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  4 Соскида Ангелiна     78.71     0  91 90 85 92 94 92 65 90 93      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Михайлiвна                        1.01.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  5 Остолош Юлiя         77.73 ВПО 0  94 74 90 94 82 94 75 85 90      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Сергiївна                         1.01.01.01.01.01.51.51.51.5   1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  6 Буришин Роман        70.32     0  80 78 61 82 74 82 82 77 82      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Вiталiйович                       1.01.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidRDefault="008378D6" w:rsidP="008378D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
       <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:sectPr w:rsidR="00860560" w:rsidRPr="00EF49B2" w:rsidSect="00EF49B2">
+    <w:sectPr w:rsidR="008378D6" w:rsidRPr="008378D6" w:rsidSect="00DD16DB">
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="568" w:right="850" w:bottom="709" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:pgMar w:top="426" w:right="850" w:bottom="568" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
-  <w:zoom w:percent="80"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="90"/>
+  <w:proofState w:spelling="dirty" w:grammar="dirty"/>
   <w:defaultTabStop w:val="708"/>
+  <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="007B7B2B"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00EF49B2"/>
+    <w:rsidRoot w:val="00985927"/>
+    <w:rsid w:val="00733B54"/>
+    <w:rsid w:val="008378D6"/>
+    <w:rsid w:val="00985927"/>
+    <w:rsid w:val="00DD16DB"/>
+    <w:rsid w:val="00E5319E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="ru-RU"/>
+  <w:themeFontLang w:val="uk-UA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:lang w:val="uk-UA" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
     <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="toc 1" w:uiPriority="39"/>
     <w:lsdException w:name="toc 2" w:uiPriority="39"/>
     <w:lsdException w:name="toc 3" w:uiPriority="39"/>
     <w:lsdException w:name="toc 4" w:uiPriority="39"/>
     <w:lsdException w:name="toc 5" w:uiPriority="39"/>
     <w:lsdException w:name="toc 6" w:uiPriority="39"/>
@@ -24169,51 +12646,51 @@
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/stylesWithEffects.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:lang w:val="uk-UA" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
     <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="toc 1" w:uiPriority="39"/>
     <w:lsdException w:name="toc 2" w:uiPriority="39"/>
     <w:lsdException w:name="toc 3" w:uiPriority="39"/>
     <w:lsdException w:name="toc 4" w:uiPriority="39"/>
     <w:lsdException w:name="toc 5" w:uiPriority="39"/>
     <w:lsdException w:name="toc 6" w:uiPriority="39"/>
@@ -24651,55 +13128,55 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>7</Pages>
-[...1 lines deleted...]
-  <Characters>29856</Characters>
+  <Pages>9</Pages>
+  <Words>29510</Words>
+  <Characters>16821</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>248</Lines>
-  <Paragraphs>70</Paragraphs>
+  <Lines>140</Lines>
+  <Paragraphs>92</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>35023</CharactersWithSpaces>
+  <CharactersWithSpaces>46239</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Администратор</dc:creator>
+  <dc:creator>Вікторія Легеза</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>