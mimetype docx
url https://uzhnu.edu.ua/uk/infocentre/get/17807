--- v0 (2026-07-08)
+++ v1 (2026-09-01)
@@ -1,23457 +1,24029 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
-    <w:p w:rsidR="00E33AEC" w:rsidRPr="00E33AEC" w:rsidRDefault="00E33AEC" w:rsidP="00E33AEC">
-[...26 lines deleted...]
-      <w:r w:rsidRPr="00E33AEC">
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">              МIHIСТЕРСТВО ОСВIТИ У</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>K</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">РАIHИ                 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>УжНУ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> IОЦ   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">        </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E33AEC">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00E33AEC">
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Ужго</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>одський</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E33AEC">
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>нацiональний</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E33AEC">
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E33AEC">
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>унiвеpситет</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E33AEC">
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">                       </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E33AEC" w:rsidRPr="00E33AEC" w:rsidRDefault="00E33AEC" w:rsidP="00E33AEC">
-[...26 lines deleted...]
-      <w:r w:rsidRPr="00E33AEC">
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">           С П И С О К    С Т У Д Е H</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Т</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> I В                 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">                 (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E33AEC">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00E33AEC">
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>зг</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>дно</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> рейтингу)                        </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E33AEC" w:rsidRPr="00E33AEC" w:rsidRDefault="00E33AEC" w:rsidP="00E33AEC">
-[...26 lines deleted...]
-      <w:r w:rsidRPr="00E33AEC">
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                     30/06/2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Факультет       </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E33AEC">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00E33AEC">
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Географ</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>чний</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">           </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E33AEC" w:rsidRPr="00E33AEC" w:rsidRDefault="00E33AEC" w:rsidP="00E33AEC">
-[...9 lines deleted...]
-      <w:r w:rsidRPr="00E33AEC">
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Спецiальнiсть</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E33AEC">
-[...17 lines deleted...]
-      <w:r w:rsidRPr="00E33AEC">
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   Науки про Землю НРК5         -  Е</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                        </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E33AEC" w:rsidRPr="00E33AEC" w:rsidRDefault="00E33AEC" w:rsidP="00E33AEC">
-[...35 lines deleted...]
-      <w:r w:rsidRPr="00E33AEC">
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> С            1                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Навчаються</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> за </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>держзамовленням</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> -         2  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>чол</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E33AEC">
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E33AEC" w:rsidRPr="00E33AEC" w:rsidRDefault="00E33AEC" w:rsidP="00E33AEC">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00E33AEC">
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>--------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E33AEC" w:rsidRPr="00E33AEC" w:rsidRDefault="00E33AEC" w:rsidP="00E33AEC">
-[...17 lines deleted...]
-      <w:r w:rsidRPr="00E33AEC">
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> :</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Прiзвище</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E33AEC">
-[...17 lines deleted...]
-      <w:r w:rsidRPr="00E33AEC">
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ейтин</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-:</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E33AEC">
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Пi:Дод</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E33AEC">
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">:                             </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E33AEC">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00E33AEC">
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Розм</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E33AEC" w:rsidRPr="00E33AEC" w:rsidRDefault="00E33AEC" w:rsidP="00E33AEC">
-[...17 lines deleted...]
-      <w:r w:rsidRPr="00E33AEC">
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>п</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/п: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>iм"я</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E33AEC">
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">              :</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E33AEC">
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>говий</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E33AEC">
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">  :</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E33AEC">
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>ль:бал</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E33AEC">
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">:     </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E33AEC">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00E33AEC">
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>К</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>лькiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E33AEC">
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>балiв</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E33AEC">
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">         </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E33AEC">
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>академ</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E33AEC">
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E33AEC" w:rsidRPr="00E33AEC" w:rsidRDefault="00E33AEC" w:rsidP="00E33AEC">
-[...35 lines deleted...]
-      <w:r w:rsidRPr="00E33AEC">
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>по-батьковi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       : бал   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>:г</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">а:   :                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>соцiальн</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E33AEC">
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">.   </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E33AEC" w:rsidRPr="00E33AEC" w:rsidRDefault="00E33AEC" w:rsidP="00E33AEC">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00E33AEC">
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>--------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E33AEC" w:rsidRPr="00E33AEC" w:rsidRDefault="00E33AEC" w:rsidP="00E33AEC">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00E33AEC">
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">  1 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E33AEC">
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Шинкарьова</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E33AEC">
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E33AEC">
-[...26 lines deleted...]
-      <w:r w:rsidRPr="00E33AEC">
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>рина</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      0.00     0  60 82 62 61  0 60 61 60 74 60  0    0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E33AEC">
-[...26 lines deleted...]
-      <w:r w:rsidRPr="00E33AEC">
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Михайл</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>вна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                        1.01.01.01.01.51.51.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E33AEC" w:rsidRPr="00E33AEC" w:rsidRDefault="00E33AEC" w:rsidP="00E33AEC">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00E33AEC">
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">  2 Герман </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E33AEC">
-[...26 lines deleted...]
-      <w:r w:rsidRPr="00E33AEC">
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Натал</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>я</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        0.00     0  60 60 61 62  0 60 62 60 77 61  0    0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E33AEC">
-[...26 lines deleted...]
-      <w:r w:rsidRPr="00E33AEC">
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Павл</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>вна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                          1.01.01.01.01.51.51.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E33AEC" w:rsidRPr="00E33AEC" w:rsidRDefault="00E33AEC" w:rsidP="00E33AEC">
-[...18 lines deleted...]
-      <w:r w:rsidRPr="00E33AEC">
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Факультет       </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E33AEC">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00E33AEC">
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Географ</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>чний</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">           </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E33AEC" w:rsidRPr="00E33AEC" w:rsidRDefault="00E33AEC" w:rsidP="00E33AEC">
-[...18 lines deleted...]
-      <w:r w:rsidRPr="00E33AEC">
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спец</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>альнiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E33AEC">
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Геодезiя</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E33AEC">
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> та </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E33AEC">
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>землеустрiй</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E33AEC">
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">      -  G18 </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E33AEC" w:rsidRPr="00E33AEC" w:rsidRDefault="00E33AEC" w:rsidP="00E33AEC">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00E33AEC">
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                        </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E33AEC" w:rsidRPr="00E33AEC" w:rsidRDefault="00E33AEC" w:rsidP="00E33AEC">
-[...35 lines deleted...]
-      <w:r w:rsidRPr="00E33AEC">
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> С            1                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Навчаються</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> за </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>держзамовленням</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> -        12  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>чол</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E33AEC">
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E33AEC" w:rsidRPr="00E33AEC" w:rsidRDefault="00E33AEC" w:rsidP="00E33AEC">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00E33AEC">
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>--------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E33AEC" w:rsidRPr="00E33AEC" w:rsidRDefault="00E33AEC" w:rsidP="00E33AEC">
-[...17 lines deleted...]
-      <w:r w:rsidRPr="00E33AEC">
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> :</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Прiзвище</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E33AEC">
-[...17 lines deleted...]
-      <w:r w:rsidRPr="00E33AEC">
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ейтин</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-:</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E33AEC">
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Пi:Дод</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E33AEC">
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">:                             </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E33AEC">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00E33AEC">
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Розм</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E33AEC" w:rsidRPr="00E33AEC" w:rsidRDefault="00E33AEC" w:rsidP="00E33AEC">
-[...17 lines deleted...]
-      <w:r w:rsidRPr="00E33AEC">
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>п</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/п: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>iм"я</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E33AEC">
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">              :</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E33AEC">
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>говий</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E33AEC">
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">  :</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E33AEC">
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>ль:бал</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E33AEC">
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">:     </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E33AEC">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00E33AEC">
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>К</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>лькiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E33AEC">
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>балiв</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E33AEC">
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">         </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E33AEC">
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>академ</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E33AEC">
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E33AEC" w:rsidRPr="00E33AEC" w:rsidRDefault="00E33AEC" w:rsidP="00E33AEC">
-[...35 lines deleted...]
-      <w:r w:rsidRPr="00E33AEC">
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>по-батьковi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       : бал   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>:г</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">а:   :                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>соцiальн</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E33AEC">
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">.   </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E33AEC" w:rsidRPr="00E33AEC" w:rsidRDefault="00E33AEC" w:rsidP="00E33AEC">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00E33AEC">
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>--------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E33AEC" w:rsidRPr="00E33AEC" w:rsidRDefault="00E33AEC" w:rsidP="00E33AEC">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00E33AEC">
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">  1 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E33AEC">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00E33AEC">
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Тал</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E33AEC">
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Мiлена</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E33AEC">
-[...17 lines deleted...]
-      <w:r w:rsidRPr="00E33AEC">
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          87.16      4  98 90 98 92 90 90 93 91    2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E33AEC">
-[...26 lines deleted...]
-      <w:r w:rsidRPr="00E33AEC">
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Михайл</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>вна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                        1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E33AEC" w:rsidRPr="00E33AEC" w:rsidRDefault="00E33AEC" w:rsidP="00E33AEC">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00E33AEC">
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">  2 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E33AEC">
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Мателешка</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E33AEC">
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E33AEC">
-[...26 lines deleted...]
-      <w:r w:rsidRPr="00E33AEC">
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>рина</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      82.31      5  82 81 90 90 84 80 90 90    2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E33AEC">
-[...26 lines deleted...]
-      <w:r w:rsidRPr="00E33AEC">
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ванiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                          1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E33AEC" w:rsidRPr="00E33AEC" w:rsidRDefault="00E33AEC" w:rsidP="00E33AEC">
-[...26 lines deleted...]
-      <w:r w:rsidRPr="00E33AEC">
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Гангур</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Дам</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ан</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        78.89 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Iнв</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  5  77 78 74 85 84 79 84 91    2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E33AEC">
-[...26 lines deleted...]
-      <w:r w:rsidRPr="00E33AEC">
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>В</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>талiйович</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                       1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E33AEC" w:rsidRPr="00E33AEC" w:rsidRDefault="00E33AEC" w:rsidP="00E33AEC">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00E33AEC">
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  4 Грищенко Владислава  77.81      5  70 79 86 70 90 75 85 86    2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Олег</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>вна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                          1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  5 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Бобенич</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Владислав    72.81      4  64 82 82 70 60 84 83 84    2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Васильович</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                        1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  6 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Щербан</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ольга         62.10      0  62 79 68 64 65 60 77 76       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Серг</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ївна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  7 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Ман</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>вчук</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Владислава   0.00      0   0  0  0 64 84  0 74  0       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Васил</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>вна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  8 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Медв</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>дь</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Артем         0.00      0   0 85 82 70 65  0 84 90       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ванович</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                          1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  9 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Зиков</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>лля</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">            0.00      0  61 65 77 64 90  0 60  0       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>горович</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                          1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Горват</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Дан</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ел-Домiн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  0.00      6   0 84 74 70 74 70 75 85       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Олександрович</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                   1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 11 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Дерманський</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Артем     0.00      0  62 62 60 64 60  0 60  0       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Андр</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>йович</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                        1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 12 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Стефурак</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Олександр</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    0.00      0  62  0  0 64 60  0 60  0       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>В</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>талiйович</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                       1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Географ</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>чний</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">           </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спец</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>альнiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Геодезiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> та </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>землеустрiй</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      -   193</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> С            2                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Навчаються</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> за </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>держзамовленням</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> -        10  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>чол</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> :</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Прiзвище</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ейтин</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-:</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Пi:Дод</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Розм</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>п</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/п: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>iм"я</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">              :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>говий</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ль:бал</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:     </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>К</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>лькiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>балiв</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>академ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>по-батьковi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       : бал   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>:г</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">а:   :                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>соцiальн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Бережний</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Богдан      93.78    10  92 95 94 90 95 91 94 92 95   2910</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Владиславович                     1.01.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Марко </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Ксен</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>я</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         90.35    10  83 90 90 90 83 90 92 90 92   2910</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Васил</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>вна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         1.01.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 Руденко Владислав    90.06 УБД10  85 90 90 90 82 90 91 90 90   2910</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Анатол</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>йович</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                      1.01.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  4 Капралов </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>лля</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        79.91 УБД10  60 82 75 84 72 82 80 74 85   2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Володимирович</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                     1.01.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  5 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Ярина</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Серафим        77.96     6  60 85 75 70 87 81 90 80 84      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Євгенович</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         1.01.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  6 Клим Ольга           76.79     0  91 90 85 90 80 85 85 82 83      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Михайл</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>вна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                        1.01.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  7 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Пас</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>чник</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Вiталiй</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     72.08     0  60 88 74 80 78 84 86 84 80      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ванович</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                          1.01.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  8 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Дробок</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Там</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ла</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        65.82     0  60 60 74 70 77 85 74 75 75      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Юр</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ївна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                           1.01.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  9 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Вашкеба</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ярослав       0.00     0  60 76 74 74  0 60 70  0 65      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Ярославович                       1.01.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10 Дзямко </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Юл</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>анна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        0.00     0  60 61 64 75 72 79 70  0 72      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Михайл</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>вна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                        1.01.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Географ</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>чний</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">           </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спец</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>альнiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Геодезiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> та </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>землеустрiй</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      -   193</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> С            3                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Навчаються</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> за </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>держзамовленням</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> -        10  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>чол</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> :</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Прiзвище</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ейтин</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-:</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Пi:Дод</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Розм</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>п</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/п: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>iм"я</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">              :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>говий</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ль:бал</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:     </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>К</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>лькiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>балiв</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>академ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>по-батьковi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       : бал   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>:г</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">а:   :                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>соцiальн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Полянський</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Микола</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    83.25     0  91 91 95 94 96 80 95 95 95   2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Михайлович                        1.01.01.51.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Булина</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Кар</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>на</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        82.80     3  84 86 90 93 90 78 93 90 93   2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Миколаївна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                        1.01.01.51.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Капустей</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Владислава  82.18     2  75 92 90 92 94 80 93 90 93   2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Владислав</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>вна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                     1.01.01.51.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">  4 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E33AEC">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00E33AEC">
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>К</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ш</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E33AEC">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="00E33AEC">
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Юлiана</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">           82.18     2  74 83 90 93 90 90 93 90 93   2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E33AEC">
-[...26 lines deleted...]
-      <w:r w:rsidRPr="00E33AEC">
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>В</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>талiївна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                        1.01.01.51.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E33AEC" w:rsidRPr="00E33AEC" w:rsidRDefault="00E33AEC" w:rsidP="00E33AEC">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00E33AEC">
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">  5 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E33AEC">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00E33AEC">
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Гуменюк</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E33AEC">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="00E33AEC">
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Д</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ана</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        81.58     2  84 83 90 93 85 83 93 90 93      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Ярослав</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>вна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                       1.01.01.51.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E33AEC" w:rsidRPr="00E33AEC" w:rsidRDefault="00E33AEC" w:rsidP="00E33AEC">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00E33AEC">
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">  6 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E33AEC">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="00E33AEC">
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Талаб</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>рчук</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Анатолiй</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  80.93     0  92 84 82 90 92 90 94 90 94      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ванович</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                          1.01.01.51.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E33AEC" w:rsidRPr="00E33AEC" w:rsidRDefault="00E33AEC" w:rsidP="00E33AEC">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00E33AEC">
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">  7 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E33AEC">
-[...26 lines deleted...]
-      <w:r w:rsidRPr="00E33AEC">
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Марюхнич</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ганна       78.64     0  78 84 88 93 90 70 93 95 93      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E33AEC">
-[...26 lines deleted...]
-      <w:r w:rsidRPr="00E33AEC">
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Мирослав</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>вна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                      1.01.01.51.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E33AEC" w:rsidRPr="00E33AEC" w:rsidRDefault="00E33AEC" w:rsidP="00E33AEC">
-[...26 lines deleted...]
-      <w:r w:rsidRPr="00E33AEC">
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  8 Кулак Степан          0.00     0   0 61 74 60  0  0 83 67 83      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олегович                          1.01.01.51.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  9 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Чорней</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E33AEC">
-[...26 lines deleted...]
-      <w:r w:rsidRPr="00E33AEC">
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Олександр</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      0.00     0  60 72 65 90 60  0 87  0 87      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E33AEC">
-[...26 lines deleted...]
-      <w:r w:rsidRPr="00E33AEC">
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Олександрович</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                     1.01.01.51.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E33AEC" w:rsidRPr="00E33AEC" w:rsidRDefault="00E33AEC" w:rsidP="00E33AEC">
-[...80 lines deleted...]
-      <w:r w:rsidRPr="00E33AEC">
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Чепка</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Назар           0.00     0   0  0 60 60 60  0 61  0 60      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Михайлович                        1.01.01.51.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E33AEC" w:rsidRPr="00E33AEC" w:rsidRDefault="00E33AEC" w:rsidP="00E33AEC">
-[...278 lines deleted...]
-      <w:r w:rsidRPr="00E33AEC">
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E33AEC" w:rsidRPr="00E33AEC" w:rsidRDefault="00E33AEC" w:rsidP="00E33AEC">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00E33AEC">
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">                              </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E33AEC" w:rsidRPr="00E33AEC" w:rsidRDefault="00E33AEC" w:rsidP="00E33AEC">
-[...58 lines deleted...]
-      <w:r w:rsidRPr="00E33AEC">
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Факультет       </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E33AEC">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00E33AEC">
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Географ</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>чний</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">           </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E33AEC" w:rsidRPr="00E33AEC" w:rsidRDefault="00E33AEC" w:rsidP="00E33AEC">
-[...9 lines deleted...]
-      <w:r w:rsidRPr="00E33AEC">
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спец</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>альнiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Географiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                    -   106</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> С            2                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Навчаються</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> за </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>держзамовленням</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> -         1  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>чол</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> :</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Прiзвище</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ейтин</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-:</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Пi:Дод</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Розм</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>п</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/п: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>iм"я</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">              :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>говий</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ль:бал</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:     </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>К</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>лькiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>балiв</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>академ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>по-батьковi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       : бал   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>:г</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">а:   :                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>соцiальн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Сурхаєв</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Ем</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ль</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         0.00 УБД 0   0  0  0  0 65 60  0  0  0      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Ваг</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>фович</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Географ</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>чний</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">           </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спец</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>альнiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Географiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                    -   106</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> С            3                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Навчаються</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> за </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>держзамовленням</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> -         3  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>чол</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> :</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Прiзвище</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ейтин</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-:</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Пi:Дод</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Розм</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>п</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/п: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>iм"я</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">              :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>говий</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ль:бал</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:     </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>К</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>лькiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>балiв</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>академ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>по-батьковi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       : бал   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>:г</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">а:   :                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>соцiальн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Б</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>гун</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Наталiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        77.57      0  90 90 94 74 90 75 90 85    2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Михайл</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>вна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                        1.01.01.51.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Хованець</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Петро        0.00 УБД  0   0  0 90 60  0  0 64 70       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Петрович                          1.01.01.51.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Кодриш</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Олександр</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      0.00      0   0  0 90 60  0  0 60 70       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>В</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>талiйович</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                       1.01.01.51.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Географ</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>чний</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">           </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Спецiальнiсть</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E33AEC">
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E33AEC">
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Геодезiя</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E33AEC">
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> та земл</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.Н</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">РК5        -  G18 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> С            1                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Навчаються</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> за </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>держзамовленням</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> -         1  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>чол</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> :</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Прiзвище</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ейтин</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-:</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Пi:Дод</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Розм</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>п</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/п: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>iм"я</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">              :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>говий</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ль:бал</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:     </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>К</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>лькiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>балiв</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>академ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>по-батьковi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       : бал   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>:г</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">а:   :                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>соцiальн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Мочкош</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Михайло        0.00     0  60 74 60 72 92 82 74  0 75      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Михайлович                        1.01.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Географ</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>чний</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">           </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спецiальнiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Геодезiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> та </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E33AEC">
-[...26 lines deleted...]
-      <w:r w:rsidRPr="00E33AEC">
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>землеустрi</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>й</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Маг  -  G18 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                        </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E33AEC" w:rsidRPr="00E33AEC" w:rsidRDefault="00E33AEC" w:rsidP="00E33AEC">
-[...35 lines deleted...]
-      <w:r w:rsidRPr="00E33AEC">
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> С            1                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Навчаються</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> за </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>держзамовленням</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> -         7  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>чол</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E33AEC">
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E33AEC" w:rsidRPr="00E33AEC" w:rsidRDefault="00E33AEC" w:rsidP="00E33AEC">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00E33AEC">
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>--------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E33AEC" w:rsidRPr="00E33AEC" w:rsidRDefault="00E33AEC" w:rsidP="00E33AEC">
-[...17 lines deleted...]
-      <w:r w:rsidRPr="00E33AEC">
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> :</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Прiзвище</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E33AEC">
-[...17 lines deleted...]
-      <w:r w:rsidRPr="00E33AEC">
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ейтин</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-:</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E33AEC">
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Пi:Дод</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E33AEC">
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">:                             </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E33AEC">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00E33AEC">
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Розм</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E33AEC" w:rsidRPr="00E33AEC" w:rsidRDefault="00E33AEC" w:rsidP="00E33AEC">
-[...17 lines deleted...]
-      <w:r w:rsidRPr="00E33AEC">
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>п</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/п: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>iм"я</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E33AEC">
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">              :</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E33AEC">
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>говий</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E33AEC">
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">  :</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E33AEC">
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>ль:бал</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E33AEC">
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">:     </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E33AEC">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00E33AEC">
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>К</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>лькiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E33AEC">
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>балiв</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E33AEC">
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">         </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E33AEC">
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>академ</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E33AEC">
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E33AEC" w:rsidRPr="00E33AEC" w:rsidRDefault="00E33AEC" w:rsidP="00E33AEC">
-[...35 lines deleted...]
-      <w:r w:rsidRPr="00E33AEC">
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>по-батьковi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       : бал   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>:г</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">а:   :                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>соцiальн</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E33AEC">
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">.   </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E33AEC" w:rsidRPr="00E33AEC" w:rsidRDefault="00E33AEC" w:rsidP="00E33AEC">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00E33AEC">
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>--------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E33AEC" w:rsidRPr="00E33AEC" w:rsidRDefault="00E33AEC" w:rsidP="00E33AEC">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="00E33AEC">
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>шко</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ярослава       81.98      0  90 90 94 90 90 94 90 90    2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Михайл</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>вна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                        1.01.01.51.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E33AEC" w:rsidRPr="00E33AEC" w:rsidRDefault="00E33AEC" w:rsidP="00E33AEC">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="00E33AEC">
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Тяско</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Олександр</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      81.82      0  91 90 93 90 90 93 90 90    2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E33AEC">
-[...26 lines deleted...]
-      <w:r w:rsidRPr="00E33AEC">
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Васильович</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                        1.01.01.51.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E33AEC" w:rsidRPr="00E33AEC" w:rsidRDefault="00E33AEC" w:rsidP="00E33AEC">
-[...26 lines deleted...]
-      <w:r w:rsidRPr="00E33AEC">
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Бабинець</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Ем</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>лiан</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     81.49      0  90 90 92 90 90 92 90 90    2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E33AEC">
-[...26 lines deleted...]
-      <w:r w:rsidRPr="00E33AEC">
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Ем</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>лiанович</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                       1.01.01.51.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E33AEC" w:rsidRPr="00E33AEC" w:rsidRDefault="00E33AEC" w:rsidP="00E33AEC">
-[...26 lines deleted...]
-      <w:r w:rsidRPr="00E33AEC">
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  4 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Двуйла</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Василь        79.77      0  90 90 85 90 90 85 90 90       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E33AEC">
-[...26 lines deleted...]
-      <w:r w:rsidRPr="00E33AEC">
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Васильович</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                        1.01.01.51.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E33AEC" w:rsidRPr="00E33AEC" w:rsidRDefault="00E33AEC" w:rsidP="00E33AEC">
-[...26 lines deleted...]
-      <w:r w:rsidRPr="00E33AEC">
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  5 Стан </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Олександра</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      65.00      0  87 82 87 61 61 87 60 61       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Юр</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ївна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                           1.01.01.51.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  6 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Риган</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E33AEC">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="00E33AEC">
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Олександр</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      63.78      0  76 75 85 63 61 85 62 63       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Михайлович                        1.01.01.51.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E33AEC" w:rsidRPr="00E33AEC" w:rsidRDefault="00E33AEC" w:rsidP="00E33AEC">
-[...62 lines deleted...]
-      <w:r w:rsidRPr="00E33AEC">
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  7 Ганчак </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Юл</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>я</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          54.37      0  60 60 61 60 62 60 60 60       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E33AEC">
-[...26 lines deleted...]
-      <w:r w:rsidRPr="00E33AEC">
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Михайл</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>вна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                        1.01.01.51.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E33AEC" w:rsidRPr="00E33AEC" w:rsidRDefault="00E33AEC" w:rsidP="00E33AEC">
-[...3993 lines deleted...]
-      <w:r w:rsidRPr="00E33AEC">
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Факультет       </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E33AEC">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00E33AEC">
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Географ</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>чний</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">           </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E33AEC" w:rsidRPr="00E33AEC" w:rsidRDefault="00E33AEC" w:rsidP="00E33AEC">
-[...9 lines deleted...]
-      <w:r w:rsidRPr="00E33AEC">
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Спецiальнiсть</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E33AEC">
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   Науки про Землю              -  Е</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> С            1                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Навчаються</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> за </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>держзамовленням</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> -         2  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>чол</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> :</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Прiзвище</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ейтин</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-:</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Пi:Дод</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Розм</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>п</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/п: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>iм"я</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">              :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>говий</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ль:бал</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:     </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>К</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>лькiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>балiв</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>академ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>по-батьковi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       : бал   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>:г</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">а:   :                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>соцiальн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>П</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>паш</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Дмитро</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         69.65     0   76 84 82 65 74 80 84       2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Олександрович</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                     1.01.01.01.51.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Левдер</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Валер</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>й</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       55.45     0   60 62 62 60 65 60 62          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Валер</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>йович</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                       1.01.01.01.51.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Географ</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>чний</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">           </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спец</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>альнiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E33AEC">
-[...26 lines deleted...]
-      <w:r w:rsidRPr="00E33AEC">
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Лiсове</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>господарство</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          -  H4  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                        </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E33AEC" w:rsidRPr="00E33AEC" w:rsidRDefault="00E33AEC" w:rsidP="00E33AEC">
-[...35 lines deleted...]
-      <w:r w:rsidRPr="00E33AEC">
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> С            1                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Навчаються</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> за </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>держзамовленням</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> -        11  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>чол</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E33AEC">
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E33AEC" w:rsidRPr="00E33AEC" w:rsidRDefault="00E33AEC" w:rsidP="00E33AEC">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00E33AEC">
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>--------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E33AEC" w:rsidRPr="00E33AEC" w:rsidRDefault="00E33AEC" w:rsidP="00E33AEC">
-[...17 lines deleted...]
-      <w:r w:rsidRPr="00E33AEC">
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> :</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Прiзвище</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E33AEC">
-[...17 lines deleted...]
-      <w:r w:rsidRPr="00E33AEC">
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ейтин</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-:</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E33AEC">
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Пi:Дод</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E33AEC">
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">:                             </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E33AEC">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00E33AEC">
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Розм</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E33AEC" w:rsidRPr="00E33AEC" w:rsidRDefault="00E33AEC" w:rsidP="00E33AEC">
-[...17 lines deleted...]
-      <w:r w:rsidRPr="00E33AEC">
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>п</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/п: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>iм"я</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E33AEC">
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">              :</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E33AEC">
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>говий</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E33AEC">
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">  :</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E33AEC">
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>ль:бал</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E33AEC">
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">:     </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E33AEC">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00E33AEC">
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>К</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>лькiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E33AEC">
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>балiв</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E33AEC">
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">         </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E33AEC">
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>академ</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E33AEC">
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E33AEC" w:rsidRPr="00E33AEC" w:rsidRDefault="00E33AEC" w:rsidP="00E33AEC">
-[...35 lines deleted...]
-      <w:r w:rsidRPr="00E33AEC">
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>по-батьковi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       : бал   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>:г</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">а:   :                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>соцiальн</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E33AEC">
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">.   </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E33AEC" w:rsidRPr="00E33AEC" w:rsidRDefault="00E33AEC" w:rsidP="00E33AEC">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00E33AEC">
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>--------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E33AEC" w:rsidRPr="00E33AEC" w:rsidRDefault="00E33AEC" w:rsidP="00E33AEC">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00E33AEC">
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Ковач Богдан         83.65      6  90 85 92 92 90 74 83 85    2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ванович</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                          1.01.51.51.51.51.51.51.0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Сегед</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>й</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Софiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        83.59      5  90 75 93 88 83 84 94 95    2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Михайл</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>вна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                        1.01.51.51.51.51.51.51.0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 Король </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>В</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>кторiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      82.55      4  90 84 95 91 90 65 95 90    2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Олег</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>вна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                          1.01.51.51.51.51.51.51.0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  4 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Максимець</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Арсен</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>й</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    79.43      6  85 75 74 86 81 90 81 82    2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Андр</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>йович</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                        1.01.51.51.51.51.51.51.0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  5 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>С</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>дак</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Валерiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        77.28      0  86 86 93 86 90 64 90 95       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Юр</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ївна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                           1.01.51.51.51.51.51.51.0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  6 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>П</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>шта</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Олександр</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      69.22      0  77 85 71 75 85 60 82 82       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ванович</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                          1.01.51.51.51.51.51.51.0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  7 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Опшитош</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Микола</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       63.92      1  72 62 68 63 74 60 83 82       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Миколайович</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                       1.01.51.51.51.51.51.51.0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  8 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Ф</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>рка</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Олександр</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       0.00      0  61 61 61  0 60 64  0  0       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ванович</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                          1.01.51.51.51.51.51.51.0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  9 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Напад</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>й</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Євген</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         0.00      0   0  0  0  0 64  0 82 91       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Євгенович</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         1.01.51.51.51.51.51.51.0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10 Грига Валентин        0.00      0   0  0  0  0  0  0  0  0       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Васильович</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                        1.01.51.51.51.51.51.51.0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 11 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Кул</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>с</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ян              0.00      0  61 61 60  0 60 65  0  0       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Павлович                          1.01.51.51.51.51.51.51.0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Географ</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>чний</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">           </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спец</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>альнiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Лiсове</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>господарство</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          -   205</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> С            2                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Навчаються</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> за </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>держзамовленням</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> -         9  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>чол</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> :</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Прiзвище</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ейтин</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-:</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Пi:Дод</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Розм</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>п</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/п: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>iм"я</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">              :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>говий</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ль:бал</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:     </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>К</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>лькiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>балiв</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>академ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>по-батьковi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       : бал   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>:г</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">а:   :                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>соцiальн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Поляк </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ван</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">           79.70 УБД  0  81 90 86 92 90 87 98 82    2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ванович</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                          1.01.01.01.51.01.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Марко </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Мар</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>`я</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>н</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         79.65      0  79 95 90 90 90 85 96 83    2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Михайлович                        1.01.01.01.51.01.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">  3 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Костелей</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Юр</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>й</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        78.93      0  80 90 83 90 90 86 98 82    2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Юр</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>йович</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                          1.01.01.01.51.01.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  4 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Стецьо</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Михайло       77.31      0  81 90 82 91 90 86 85 82    2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Миколайович</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                       1.01.01.01.51.01.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  5 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Матьовка</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Дмитро</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      74.30      0  75 90 82 80 85 85 82 82       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Ярославович                       1.01.01.01.51.01.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  6 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ваник</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Василь        74.30 УБД  0  73 90 81 75 82 80 95 83       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Васильович</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                        1.01.01.01.51.01.51.51.5   1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  7 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Ф</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>рiщак</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Руслан       73.62 УБД  0  85 90 80 77 86 77 85 79       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Петрович                          1.01.01.01.51.01.51.51.5   1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  8 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Туцканюк</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Галина       0.00 УБД 0  60 62  0 63  0  0 64 70 63      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Дмитр</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>вна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         1.01.01.01.51.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  9 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Бляшинець</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Владислав   0.00      0  63 60  0 68 82 67 75 72       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Васильович</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                        1.01.01.01.51.01.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Географ</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>чний</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">           </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спец</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>альнiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Лiсове</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>господарство</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          -   205</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> С            3                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Навчаються</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> за </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>держзамовленням</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> -         8  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>чол</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> :</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Прiзвище</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ейтин</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-:</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Пi:Дод</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Розм</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>п</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/п: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>iм"я</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">              :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>говий</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ль:бал</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:     </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>К</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>лькiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>балiв</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>академ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>по-батьковi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       : бал   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>:г</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">а:   :                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>соцiальн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">  1 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E33AEC">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00E33AEC">
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Шп</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>нь</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E33AEC">
-[...26 lines deleted...]
-      <w:r w:rsidRPr="00E33AEC">
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Юлiанна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        92.81     6 100 94 92 95 93 96 99100 98   2910</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E33AEC">
-[...26 lines deleted...]
-      <w:r w:rsidRPr="00E33AEC">
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Євген</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ївна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                        1.01.01.01.51.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E33AEC" w:rsidRPr="00E33AEC" w:rsidRDefault="00E33AEC" w:rsidP="00E33AEC">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="00E33AEC">
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Бундович</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Василь      80.61     4 100 88 82 82 78 79 95 85 82   2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Васильович</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                        1.01.01.01.51.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E33AEC" w:rsidRPr="00E33AEC" w:rsidRDefault="00E33AEC" w:rsidP="00E33AEC">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00E33AEC">
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">  3 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E33AEC">
-[...26 lines deleted...]
-      <w:r w:rsidRPr="00E33AEC">
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Легеза</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Верон</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ка</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      79.50     0 100 96 90 85 82 78 95 91 85   2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E33AEC">
-[...26 lines deleted...]
-      <w:r w:rsidRPr="00E33AEC">
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Мирослав</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>вна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                      1.01.01.01.51.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E33AEC" w:rsidRPr="00E33AEC" w:rsidRDefault="00E33AEC" w:rsidP="00E33AEC">
-[...18 lines deleted...]
-      <w:r w:rsidRPr="00E33AEC">
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  4 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Карпушин</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Андр</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>й</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      74.36     0 100 86 81 82 65 74 98 86 78      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Андр</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>йович</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                        1.01.01.01.51.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  5 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Хаван</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Мар</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>`я</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>н</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         63.23     0 100 84 71 62 63 62 68 74 63      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Васильович</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                        1.01.01.01.51.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  6 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Долинич</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Стан</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>слав</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     0.00     0  62  0  0 65 65 72 60  0 67      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Тарасович                         1.01.01.01.51.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  7 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Перепелиця</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Роман      0.00     0  61  0  0 65  0  0 60 72  0      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>горович</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                          1.01.01.01.51.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  8 Ковач </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>В</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>талiй</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         0.00     0 100 86 85 80  0  0 95 90  0      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ванович</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                          1.01.01.01.51.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Факультет       </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E33AEC">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00E33AEC">
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Географ</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>чний</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">           </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E33AEC" w:rsidRPr="00E33AEC" w:rsidRDefault="00E33AEC" w:rsidP="00E33AEC">
-[...9 lines deleted...]
-      <w:r w:rsidRPr="00E33AEC">
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Спецiальнiсть</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E33AEC">
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E33AEC">
-[...26 lines deleted...]
-      <w:r w:rsidRPr="00E33AEC">
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Лiсове</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>господарств</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>о</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Маг.)    -  H4  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                        </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E33AEC" w:rsidRPr="00E33AEC" w:rsidRDefault="00E33AEC" w:rsidP="00E33AEC">
-[...35 lines deleted...]
-      <w:r w:rsidRPr="00E33AEC">
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> С            1                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Навчаються</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> за </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>держзамовленням</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> -         3  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>чол</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E33AEC">
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E33AEC" w:rsidRPr="00E33AEC" w:rsidRDefault="00E33AEC" w:rsidP="00E33AEC">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00E33AEC">
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>--------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E33AEC" w:rsidRPr="00E33AEC" w:rsidRDefault="00E33AEC" w:rsidP="00E33AEC">
-[...17 lines deleted...]
-      <w:r w:rsidRPr="00E33AEC">
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> :</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Прiзвище</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E33AEC">
-[...17 lines deleted...]
-      <w:r w:rsidRPr="00E33AEC">
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ейтин</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-:</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E33AEC">
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Пi:Дод</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E33AEC">
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">:                             </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E33AEC">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00E33AEC">
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Розм</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E33AEC" w:rsidRPr="00E33AEC" w:rsidRDefault="00E33AEC" w:rsidP="00E33AEC">
-[...17 lines deleted...]
-      <w:r w:rsidRPr="00E33AEC">
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>п</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/п: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>iм"я</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E33AEC">
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">              :</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E33AEC">
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>говий</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E33AEC">
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">  :</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E33AEC">
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>ль:бал</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E33AEC">
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">:     </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E33AEC">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00E33AEC">
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>К</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>лькiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E33AEC">
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>балiв</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E33AEC">
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">         </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E33AEC">
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>академ</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E33AEC">
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E33AEC" w:rsidRPr="00E33AEC" w:rsidRDefault="00E33AEC" w:rsidP="00E33AEC">
-[...35 lines deleted...]
-      <w:r w:rsidRPr="00E33AEC">
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>по-батьковi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       : бал   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>:г</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">а:   :                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>соцiальн</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E33AEC">
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">.   </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E33AEC" w:rsidRPr="00E33AEC" w:rsidRDefault="00E33AEC" w:rsidP="00E33AEC">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00E33AEC">
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>--------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E33AEC" w:rsidRPr="00E33AEC" w:rsidRDefault="00E33AEC" w:rsidP="00E33AEC">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00E33AEC">
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">  1 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E33AEC">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="00E33AEC">
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Прокопишин</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Андр</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>й</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    76.73      0  90 90 82 90 91 90 82 61    2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Янекович</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                          1.01.01.01.51.51.51.51.0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E33AEC" w:rsidRPr="00E33AEC" w:rsidRDefault="00E33AEC" w:rsidP="00E33AEC">
-[...380 lines deleted...]
-      <w:r w:rsidRPr="00E33AEC">
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Приймич</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E33AEC">
-[...152 lines deleted...]
-      <w:r w:rsidRPr="00E33AEC">
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Олександра</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   72.36      0  82 90 85 82 86 75 81 61       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E33AEC">
-[...26 lines deleted...]
-      <w:r w:rsidRPr="00E33AEC">
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Олександр</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>вна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                     1.01.01.01.51.51.51.51.0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E33AEC" w:rsidRPr="00E33AEC" w:rsidRDefault="00E33AEC" w:rsidP="00E33AEC">
-[...62 lines deleted...]
-      <w:r w:rsidRPr="00E33AEC">
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Щока</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Олександр</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       71.01      0  83 92 85 75 86 75 74 64       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Юр</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>йович</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                          1.01.01.01.51.51.51.51.0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E33AEC" w:rsidRPr="00E33AEC" w:rsidRDefault="00E33AEC" w:rsidP="00E33AEC">
-[...512 lines deleted...]
-      <w:r w:rsidRPr="00E33AEC">
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E33AEC" w:rsidRPr="00E33AEC" w:rsidRDefault="00E33AEC" w:rsidP="00E33AEC">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00E33AEC">
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">                              </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E33AEC" w:rsidRPr="00E33AEC" w:rsidRDefault="00E33AEC" w:rsidP="00E33AEC">
-[...48 lines deleted...]
-      <w:r w:rsidRPr="00E33AEC">
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Факультет       </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E33AEC">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00E33AEC">
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Географ</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>чний</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">           </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E33AEC" w:rsidRPr="00E33AEC" w:rsidRDefault="00E33AEC" w:rsidP="00E33AEC">
-[...9 lines deleted...]
-      <w:r w:rsidRPr="00E33AEC">
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Спецiальнiсть</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E33AEC">
-[...17 lines deleted...]
-      <w:r w:rsidRPr="00E33AEC">
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>С.о</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Географiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">)              -  A4  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                        </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E33AEC" w:rsidRPr="00E33AEC" w:rsidRDefault="00E33AEC" w:rsidP="00E33AEC">
-[...35 lines deleted...]
-      <w:r w:rsidRPr="00E33AEC">
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> С            1                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Навчаються</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> за </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>держзамовленням</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> -         7  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>чол</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E33AEC">
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E33AEC" w:rsidRPr="00E33AEC" w:rsidRDefault="00E33AEC" w:rsidP="00E33AEC">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00E33AEC">
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>--------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E33AEC" w:rsidRPr="00E33AEC" w:rsidRDefault="00E33AEC" w:rsidP="00E33AEC">
-[...17 lines deleted...]
-      <w:r w:rsidRPr="00E33AEC">
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> :</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Прiзвище</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E33AEC">
-[...17 lines deleted...]
-      <w:r w:rsidRPr="00E33AEC">
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ейтин</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-:</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E33AEC">
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Пi:Дод</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E33AEC">
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">:                             </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E33AEC">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00E33AEC">
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Розм</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E33AEC" w:rsidRPr="00E33AEC" w:rsidRDefault="00E33AEC" w:rsidP="00E33AEC">
-[...17 lines deleted...]
-      <w:r w:rsidRPr="00E33AEC">
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>п</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/п: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>iм"я</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E33AEC">
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">              :</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E33AEC">
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>говий</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E33AEC">
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">  :</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E33AEC">
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>ль:бал</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E33AEC">
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">:     </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E33AEC">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00E33AEC">
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>К</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>лькiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E33AEC">
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>балiв</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E33AEC">
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">         </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E33AEC">
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>академ</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E33AEC">
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E33AEC" w:rsidRPr="00E33AEC" w:rsidRDefault="00E33AEC" w:rsidP="00E33AEC">
-[...35 lines deleted...]
-      <w:r w:rsidRPr="00E33AEC">
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>по-батьковi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       : бал   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>:г</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">а:   :                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>соцiальн</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E33AEC">
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">.   </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E33AEC" w:rsidRPr="00E33AEC" w:rsidRDefault="00E33AEC" w:rsidP="00E33AEC">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00E33AEC">
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>--------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E33AEC" w:rsidRPr="00E33AEC" w:rsidRDefault="00E33AEC" w:rsidP="00E33AEC">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00E33AEC">
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">  1 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E33AEC">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="00E33AEC">
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Туряниця</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ван</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        88.60     5   95 90 99 95 91 90 92       2910</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>В</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>кторович</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                        1.01.01.01.51.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E33AEC" w:rsidRPr="00E33AEC" w:rsidRDefault="00E33AEC" w:rsidP="00E33AEC">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00E33AEC">
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">  2 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E33AEC">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00E33AEC">
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Тофелюк</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ганна        84.55     5   95 90 99 77 90 82 92       2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Федор</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>вна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         1.01.01.01.51.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Коча</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E33AEC">
-[...26 lines deleted...]
-      <w:r w:rsidRPr="00E33AEC">
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Дар</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>я</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">           77.95     1   95 85 99 77 85 75 90       2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E33AEC">
-[...26 lines deleted...]
-      <w:r w:rsidRPr="00E33AEC">
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Михайл</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>вна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                        1.01.01.01.51.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E33AEC" w:rsidRPr="00E33AEC" w:rsidRDefault="00E33AEC" w:rsidP="00E33AEC">
-[...18 lines deleted...]
-      <w:r w:rsidRPr="00E33AEC">
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  4 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Ходживу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Л</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>лiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        71.30     0   85 82 90 77 82 67 78          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Серг</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ївна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         1.01.01.01.51.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  5 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Лавер</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ян             68.75     0   82 82 99 65 74 66 78          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>В</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>талiйович</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                       1.01.01.01.51.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  6 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Пашкуляк</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Дмитро</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       0.00     0   72  0  0  0 60 60 65          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Едуардович</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                        1.01.01.01.51.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  7 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Б</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>гарi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Юрiй</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">           0.00     0   60 61  0 60 61 60 60          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Дмитрович</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         1.01.01.01.51.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Факультет       </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E33AEC">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00E33AEC">
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Географ</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>чний</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">           </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E33AEC" w:rsidRPr="00E33AEC" w:rsidRDefault="00E33AEC" w:rsidP="00E33AEC">
-[...9 lines deleted...]
-      <w:r w:rsidRPr="00E33AEC">
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Спецiальнiсть</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E33AEC">
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E33AEC">
-[...26 lines deleted...]
-      <w:r w:rsidRPr="00E33AEC">
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>С.о</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Географiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>)              -   014</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                        </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E33AEC" w:rsidRPr="00E33AEC" w:rsidRDefault="00E33AEC" w:rsidP="00E33AEC">
-[...35 lines deleted...]
-      <w:r w:rsidRPr="00E33AEC">
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> С            2                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Навчаються</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> за </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>держзамовленням</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> -         7  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>чол</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E33AEC">
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E33AEC" w:rsidRPr="00E33AEC" w:rsidRDefault="00E33AEC" w:rsidP="00E33AEC">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00E33AEC">
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>--------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E33AEC" w:rsidRPr="00E33AEC" w:rsidRDefault="00E33AEC" w:rsidP="00E33AEC">
-[...17 lines deleted...]
-      <w:r w:rsidRPr="00E33AEC">
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> :</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Прiзвище</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E33AEC">
-[...17 lines deleted...]
-      <w:r w:rsidRPr="00E33AEC">
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ейтин</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-:</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E33AEC">
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Пi:Дод</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E33AEC">
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">:                             </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E33AEC">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00E33AEC">
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Розм</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E33AEC" w:rsidRPr="00E33AEC" w:rsidRDefault="00E33AEC" w:rsidP="00E33AEC">
-[...17 lines deleted...]
-      <w:r w:rsidRPr="00E33AEC">
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>п</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/п: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>iм"я</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E33AEC">
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">              :</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E33AEC">
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>говий</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E33AEC">
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">  :</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E33AEC">
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>ль:бал</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E33AEC">
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">:     </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E33AEC">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00E33AEC">
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>К</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>лькiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E33AEC">
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>балiв</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E33AEC">
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">         </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E33AEC">
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>академ</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E33AEC">
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E33AEC" w:rsidRPr="00E33AEC" w:rsidRDefault="00E33AEC" w:rsidP="00E33AEC">
-[...35 lines deleted...]
-      <w:r w:rsidRPr="00E33AEC">
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>по-батьковi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       : бал   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>:г</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">а:   :                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>соцiальн</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E33AEC">
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">.   </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E33AEC" w:rsidRPr="00E33AEC" w:rsidRDefault="00E33AEC" w:rsidP="00E33AEC">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00E33AEC">
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>--------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E33AEC" w:rsidRPr="00E33AEC" w:rsidRDefault="00E33AEC" w:rsidP="00E33AEC">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00E33AEC">
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">  1 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E33AEC">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00E33AEC">
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Б</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>гар</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E33AEC">
-[...26 lines deleted...]
-      <w:r w:rsidRPr="00E33AEC">
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Андрiана</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       83.47     0  85 80 97 95 95 94 94100 90   2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E33AEC">
-[...26 lines deleted...]
-      <w:r w:rsidRPr="00E33AEC">
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Васил</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>вна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E33AEC" w:rsidRPr="00E33AEC" w:rsidRDefault="00E33AEC" w:rsidP="00E33AEC">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="00E33AEC">
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Посна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Олександра</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     76.34     0  82 84 91 84 93 74 90 74 92   2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E33AEC">
-[...26 lines deleted...]
-      <w:r w:rsidRPr="00E33AEC">
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>горiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                          1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E33AEC" w:rsidRPr="00E33AEC" w:rsidRDefault="00E33AEC" w:rsidP="00E33AEC">
-[...26 lines deleted...]
-      <w:r w:rsidRPr="00E33AEC">
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Трусевич</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Владислав   74.62     0  90 65 82 82 93 85 88 74 83   2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E33AEC">
-[...26 lines deleted...]
-      <w:r w:rsidRPr="00E33AEC">
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Олександрович</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                     1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E33AEC" w:rsidRPr="00E33AEC" w:rsidRDefault="00E33AEC" w:rsidP="00E33AEC">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00E33AEC">
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">  4 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E33AEC">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00E33AEC">
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Йовбак</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E33AEC">
-[...26 lines deleted...]
-      <w:r w:rsidRPr="00E33AEC">
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Юр</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>й</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          70.51     0  82 72 83 67 90 75 84 69 80      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E33AEC">
-[...26 lines deleted...]
-      <w:r w:rsidRPr="00E33AEC">
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Миколайович</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                       1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E33AEC" w:rsidRPr="00E33AEC" w:rsidRDefault="00E33AEC" w:rsidP="00E33AEC">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00E33AEC">
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">  5 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E33AEC">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00E33AEC">
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Калитич</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E33AEC">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="00E33AEC">
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Назар</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>й</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      69.42     0  82 61 85 74 95 68 78 74 75      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ванович</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                          1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E33AEC" w:rsidRPr="00E33AEC" w:rsidRDefault="00E33AEC" w:rsidP="00E33AEC">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00E33AEC">
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  6 Добра </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>лля</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">            0.00     0  60 61 62 78  0 62 70  0 62      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Михайлович                        1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  7 Попович Василь        0.00     0  60  0 60  0 60 62 80 60 62      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Юр</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>йович</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                          1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Географ</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>чний</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">           </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спецiальнiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>С.о</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Географiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>)              -   014</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> С            3                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Навчаються</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> за </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>держзамовленням</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> -         8  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>чол</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> :</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Прiзвище</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ейтин</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-:</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Пi:Дод</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Розм</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>п</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/п: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>iм"я</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">              :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>говий</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ль:бал</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:     </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>К</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>лькiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>балiв</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>академ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>по-батьковi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       : бал   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>:г</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">а:   :                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>соцiальн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Ярема </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ванна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         78.77      0  84 78 82 90 90 82 95 93    2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ванiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                          1.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">  2 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Диковець</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Юл</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>я</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        78.09      0  80 90 90 90 99 75 75 95    2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Михайл</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>вна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                        1.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Мудр</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ян</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Марiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        74.87      0  90 82 85 95 77 60 86 93    2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Алессандра</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                        1.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  4 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>П</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>цур</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Тетяна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         69.26      0  74 70 82 90 74 60 73 91       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Юр</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ївна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                           1.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  5 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Мошак</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Юл</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>анна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        68.31      0  84 70 70 90 67 60 74 91       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>В</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>талiївна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                        1.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  6 Смолен Михайло        0.00      0  75 65 85 92  0  0 74 74       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Олександрович</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                     1.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  7 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Щока</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Олександр</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        0.00      0   0 62 60 82  0  0 60 74       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>В</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>кторович</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                        1.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  8 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Крачковський</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Олекса</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  0.00      0  93 62 70 99 82  0 66 94       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Олександрович</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                  1.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Географ</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>чний</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">           </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спецiальнiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>С.о</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Географiя</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.М</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>аг</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.)         -  A4  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> С            1                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Навчаються</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> за </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>держзамовленням</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> -         6  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>чол</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> :</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Прiзвище</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ейтин</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-:</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Пi:Дод</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Розм</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>п</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/п: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>iм"я</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">              :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>говий</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ль:бал</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:     </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>К</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>лькiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>балiв</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>академ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>по-батьковi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       : бал   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>:г</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">а:   :                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>соцiальн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Орос</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Кар</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>на</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          91.17     8  92 90 92 94 95 93 90 91 95   2910</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Олександр</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>вна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                     1.01.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Морека</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Кристина      84.31     0  92 90 95 93 98 92 99 90 94   2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Серг</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ївна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         1.01.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 Потапенко </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Серг</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>й</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     81.74     0  85 85 90 86 95 91 99 90 92      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Серг</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>йович</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                        1.01.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  4 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Соскида</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Ангел</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>на</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     78.71     0  91 90 85 92 94 92 65 90 93      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Михайл</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>вна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                        1.01.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  5 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Остолош</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Юл</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>я</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         77.73 ВПО 0  94 74 90 94 82 94 75 85 90      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Серг</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ївна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         1.01.01.01.01.01.51.51.51.5   1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">  6 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E33AEC">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="00E33AEC">
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Буришин</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Роман        70.32     0  80 78 61 82 74 82 82 77 82      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E33AEC">
-[...26 lines deleted...]
-      <w:r w:rsidRPr="00E33AEC">
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>В</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>талiйович</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF49B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                       1.01.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF49B2" w:rsidRPr="00EF49B2" w:rsidRDefault="00EF49B2" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF49B2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E33AEC" w:rsidRPr="00E33AEC" w:rsidRDefault="00E33AEC" w:rsidP="00E33AEC">
-[...11462 lines deleted...]
-      </w:r>
+    <w:p w:rsidR="00860560" w:rsidRPr="00EF49B2" w:rsidRDefault="00860560" w:rsidP="00EF49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w:rsidR="00E33AEC" w:rsidRPr="00E33AEC" w:rsidRDefault="00E33AEC" w:rsidP="00E33AEC">
-[...215 lines deleted...]
-    <w:sectPr w:rsidR="00E33AEC" w:rsidRPr="00E33AEC" w:rsidSect="00D05D5C">
+    <w:sectPr w:rsidR="00860560" w:rsidRPr="00EF49B2" w:rsidSect="00EF49B2">
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="568" w:right="850" w:bottom="850" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:pgMar w:top="568" w:right="850" w:bottom="709" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="80"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
-  <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="001E4A07"/>
-[...6 lines deleted...]
-    <w:rsid w:val="00E5319E"/>
+    <w:rsidRoot w:val="007B7B2B"/>
+    <w:rsid w:val="007B7B2B"/>
+    <w:rsid w:val="00860560"/>
+    <w:rsid w:val="00EF49B2"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="uk-UA"/>
+  <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="uk-UA" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
     <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="toc 1" w:uiPriority="39"/>
     <w:lsdException w:name="toc 2" w:uiPriority="39"/>
     <w:lsdException w:name="toc 3" w:uiPriority="39"/>
     <w:lsdException w:name="toc 4" w:uiPriority="39"/>
     <w:lsdException w:name="toc 5" w:uiPriority="39"/>
     <w:lsdException w:name="toc 6" w:uiPriority="39"/>
@@ -23597,51 +24169,51 @@
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/stylesWithEffects.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="uk-UA" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
     <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="toc 1" w:uiPriority="39"/>
     <w:lsdException w:name="toc 2" w:uiPriority="39"/>
     <w:lsdException w:name="toc 3" w:uiPriority="39"/>
     <w:lsdException w:name="toc 4" w:uiPriority="39"/>
     <w:lsdException w:name="toc 5" w:uiPriority="39"/>
     <w:lsdException w:name="toc 6" w:uiPriority="39"/>
@@ -24079,55 +24651,55 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>10</Pages>
-[...1 lines deleted...]
-  <Characters>16934</Characters>
+  <Pages>7</Pages>
+  <Words>5237</Words>
+  <Characters>29856</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>141</Lines>
-  <Paragraphs>93</Paragraphs>
+  <Lines>248</Lines>
+  <Paragraphs>70</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>46548</CharactersWithSpaces>
+  <CharactersWithSpaces>35023</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Вікторія Легеза</dc:creator>
+  <dc:creator>Администратор</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>