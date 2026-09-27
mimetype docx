--- v0 (2026-09-03)
+++ v1 (2026-09-27)
@@ -1,10136 +1,31251 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
-    <w:p w:rsidR="000625C1" w:rsidRPr="000625C1" w:rsidRDefault="000625C1" w:rsidP="000625C1">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="000625C1">
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">              МIHIСТЕРСТВО ОСВIТИ УKРАIHИ                 УжНУ IОЦ   </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000625C1" w:rsidRPr="000625C1" w:rsidRDefault="000625C1" w:rsidP="000625C1">
-[...26 lines deleted...]
-      <w:r w:rsidRPr="000625C1">
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Ужгоpодський</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>нацiональний</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>унiвеpситет</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                       </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">           С П И С О К    С Т У Д Е H Т I В                 </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000625C1" w:rsidRPr="000625C1" w:rsidRDefault="000625C1" w:rsidP="000625C1">
-[...48 lines deleted...]
-        <w:t>6</w:t>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>згiдно</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> рейтингу)                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                     15/09/26</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Iсторii</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> та </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>мiжн.вiдн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спецiальнiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   Маркетинг НРК5               -  D5  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            2                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Навчаються за держзамовленням -         1  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>чол</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Прiзвище</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Рейтин</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-:</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Пi:Дод</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Розмiр</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>iм"я</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">              :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>говий</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ль:бал</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:     </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Кiлькiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>балiв</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>академ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>батьковi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       : бал   :га:   :                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>соцiальн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Малярчик</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Антонiна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    74.52      0  90 86 80 80 83 85 65 95    4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Юрiївна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                           1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Iсторii</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> та </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>мiжн.вiдн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спецiальнiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Iсторiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> та </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>археологiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        -  B9  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            1                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Навчаються за держзамовленням -         5  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>чол</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Прiзвище</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Рейтин</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-:</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Пi:Дод</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Розмiр</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>iм"я</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">              :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>говий</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ль:бал</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:     </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Кiлькiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>балiв</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>академ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>батьковi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       : бал   :га:   :                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>соцiальн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Гливляс</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Дарина       176.32                                      4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Василiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Возняк </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Анастасiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     172.00                                      4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Iванiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Поясник</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Денис        171.61                                         0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Андрiйович</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  4 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Бiгунець</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Анастасiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   167.34                                         0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Михайлiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  5 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Кучiнка</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Олег         165.63                                         0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Васильович      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Iсторii</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> та </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>мiжн.вiдн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спецiальнiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Iсторiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> та </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>археологiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        -  B9  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            2                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Навчаються за держзамовленням -         2  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>чол</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Прiзвище</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Рейтин</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-:</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Пi:Дод</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Розмiр</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>iм"я</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">              :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>говий</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ль:бал</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:     </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Кiлькiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>балiв</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>академ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>батьковi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       : бал   :га:   :                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>соцiальн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Тимчук</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Артем         84.03      0  85 90 91 90100 90 97100    4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Олексiйович</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                       1.01.01.51.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Газа </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Надiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">            0.00      0  52 82 88 60 74 70 65100       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Олександрiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                     1.01.01.51.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Iсторii</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> та </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>мiжн.вiдн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спецiальнiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Iсторiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> та </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>археологiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        -   032</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            3                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Навчаються за держзамовленням -         5  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>чол</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Прiзвище</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Рейтин</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-:</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Пi:Дод</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Розмiр</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>iм"я</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">              :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>говий</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ль:бал</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:     </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Кiлькiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>балiв</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>академ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>батьковi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       : бал   :га:   :                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>соцiальн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Костяк</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Юлiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          95.93    10  97 97 97100 90 94 95 95 95   5820</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Юрiївна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                           1.01.01.01.01.01.51.51.50.0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Поточна-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Яворська</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Яна 72.28 УБД 0  84 93 90100 60 79 70 75 92   4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Василiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                        1.01.01.01.01.01.51.51.50.0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 Переш Олександр-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Юлiй</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 66.79     0  60 60 60 90 90 82 74 74 82      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Iванович</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         1.01.01.01.01.01.51.51.50.0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  4 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Цибик</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Вiталiй</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         0.00     0  80 78 90  0 75 75 90 92  0      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Вiталiйович</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                       1.51.01.01.01.01.51.51.50.0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  5 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Матьковський</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Ростисл</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  0.00    10  70 78 80100  0 90 91 93 90      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Романович                      1.51.01.01.01.01.51.51.50.0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Iсторii</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> та </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>мiжн.вiдн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спецiальнiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Iсторiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> та </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>археологiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        -   032</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            4                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Навчаються за держзамовленням -         4  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>чол</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Прiзвище</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Рейтин</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-:</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Пi:Дод</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Розмiр</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>iм"я</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">              :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>говий</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ль:бал</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:     </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Кiлькiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>балiв</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>академ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>батьковi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       : бал   :га:   :                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>соцiальн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Чаварга</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Наталiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      85.63      0  96 99 96 98 90 96 93 95    4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Михайлiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                        1.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Пузяк</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Юлiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">           83.23      0  95 99 96 98 90 95 93 78       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Мiланiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         1.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 Шеремета </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Тимофiй</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     79.71      0  70 90 92 98 90 92 90 82       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Васильович                        1.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  4 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Печкан</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Нiколетта</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     73.89      0  90 95 92 92 75 74 75 74       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Миколаївна                        1.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Iсторii</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> та </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>мiжн.вiдн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спецiальнiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>C.о</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Iсторiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> та </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>гром.освiта</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  -  A4  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            1                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Навчаються за держзамовленням -        17  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>чол</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Прiзвище</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Рейтин</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-:</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Пi:Дод</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Розмiр</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>iм"я</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">              :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>говий</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ль:бал</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:     </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Кiлькiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>балiв</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>академ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>батьковi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       : бал   :га:   :                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>соцiальн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Гецко</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Богдана        173.77                                      4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Михайлiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Мiзiн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Степан         169.46                                      4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Юрiйович</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 Лях Артем            164.77                                      4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Мирославович    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  4 Гуцул Олександра     159.92                                      4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Олександрiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  5 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Гийче</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Евелiна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        157.39                                      4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Йосипiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  6 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Медулич</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Вiкторiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     152.77                                      4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Iванiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  7 Комар </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Вiктор</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         148.69                                      4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Вiкторович</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  8 Найдьонова Катерина  148.08                                         0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Олегiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  9 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Гебеш</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Алiна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          147.08                                         0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Вячеславiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Чепа</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Дарiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">           146.08                                         0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Iванiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 11 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Шубик</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Артем          144.92                                         0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Павлович        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 12 Нечипоренко Любомир  142.23                                         0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олександрович   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 13 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Машiко</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Юлiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          141.62                                         0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Володимирiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 14 Роман </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Ангелiна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       141.39                                         0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Володимирiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 15 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Кiларь</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Олександра    141.23                                         0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Радовiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 16 Онисько </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Юлiана</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       139.92                                         0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Iванiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 17 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Драпач</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Андрiй</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        138.46 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>I.з</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.                                    0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Андрiйович</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                        1180</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Iсторii</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> та </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>мiжн.вiдн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спецiальнiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>C.о</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Iсторiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> та </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>гром.освiта</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  -  A4  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            2                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Навчаються за держзамовленням -        17  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>чол</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Прiзвище</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Рейтин</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-:</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Пi:Дод</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Розмiр</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>iм"я</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">              :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>говий</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ль:бал</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:     </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Кiлькiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>балiв</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>академ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>батьковi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       : бал   :га:   :                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>соцiальн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Свищо</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Евелiна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        92.59     10  94100 75 93 90 90 90100    5820</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Михайлiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                        1.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Волошин </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Андрiяна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     88.64     10  93 90 70 93 90 90 75 95    5820</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Василiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         1.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Григаш</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Микола        79.13      7  76 65 90 92 82 82 60 91    4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Iванович</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                          1.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  4 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Каналош</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Олександр    77.14      3  90 85 75 90 90 82 60 88    4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Ярославович                       1.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  5 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Русник</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ярослав       72.20      2  76 65 90 76 82 74 70 90    4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Васильович                        1.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  6 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Габовда</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Дмитро       71.54      1  82 75 75 74 90 82 70 78    4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Станiславович</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                     1.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  7 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Магурський</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Василь    70.34      1  85 60 70 82 74 70 80 90    4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Васильович                        1.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  8 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Скомський</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Станiслав</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  68.61      0  85 75 75 84 79 64 60 90       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Романович                         1.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  9 Конечна </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Вiкторiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     64.71      0  90 65 60 78 76 64 60 82       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Тарасiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         1.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Мелiка</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Артем          0.00      1  60 65 55 69 60 60 75 83       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Ярославович                       1.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 11 Шиб Олександр         0.00      0  60 60  0 65 60 35 60  0       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Iванович</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                          1.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 12 Комар </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Данiел</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          0.00      0  82 60 60 71 74 60 82  0       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Йосипович                         1.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 13 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Клованич</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Андрiана</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     0.00      3  76 90 50 70 82 65 82 87       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Олексiївна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                        1.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 14 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Ващинець</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Iлля</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         0.00      0  60 60  0 75 60 64 60  0       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Роланович</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         1.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 15 Добра </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Марiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">           0.00      0  90 75 55 93 82 64 70 85       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Михайлiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                        1.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 16 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Куруц</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Тетяна          0.00      0  70 60 60 64 60 40 60 80       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Миколаївна                        1.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 17 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Огар</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Олександра       0.00 Сир  9  60 65  0 82 60 43 60  0       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Василiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         1.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                              </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Факультет       </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Iсторii</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> та </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>мiжн.вiдн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спецiальнiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>C.о</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Iсторiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> та </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>гром.освiта</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  -   014</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            3                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Навчаються за держзамовленням -        10  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>чол</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Прiзвище</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Рейтин</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-:</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Пi:Дод</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Розмiр</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>iм"я</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">              :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>говий</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ль:бал</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:     </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Кiлькiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>балiв</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>академ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>батьковi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       : бал   :га:   :                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>соцiальн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Мохня</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Богдан         86.29 УБД 2  90 98100 90 95 90 93 93 95   4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Юрiйович</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                          1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Смульський</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Микола    79.35 УБД 5  80 86 91 60 70 90 74 93 95   4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Iгорович</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                          1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Гладинець</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Анастасiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  76.89     0  92100 96 78 75 90 76 75 95   4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Вiталiївна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                        1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  4 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Дудаш</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ярина          75.76     0  99 93 92 75 74 90 77 75 90   4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Василiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  5 Якубович </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Вiра</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        75.68     0  88 96 97 74 74 90 74 75 95      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Сергiївна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  6 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Балан</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Ангелiна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       75.13     0  90 91 91 85 68 90 74 75 95      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Романiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  7 Кость </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Марiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          70.12     0  64 91 83 85 82 75 60 75 90      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Iллiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                           1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  8 Смирнов </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Андрiй</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        0.00     0   0 91 65  0 50 60 45  0  0      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Андрiйович</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                        1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  9 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Рущак</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Михайло         0.00 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Iнв</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 0   0 75 77 90 60 60 60 60 78      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Вiкторович</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                        1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10 Лева </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Юрiй</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             0.00     3   0 91 60 70 74 60 75 75 74      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Васильович                        1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Iсторii</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> та </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>мiжн.вiдн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спецiальнiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>C.о</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Iсторiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> та </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>гром.освiта</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  -   014</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            4                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Навчаються за держзамовленням -        18  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>чол</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Прiзвище</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Рейтин</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-:</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Пi:Дод</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Розмiр</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>iм"я</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">              :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>говий</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ль:бал</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:     </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Кiлькiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>балiв</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>академ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>батьковi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       : бал   :га:   :                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>соцiальн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Товтин</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Анастасiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     93.30     6  94 94 98 99 98100100100 90   5820</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Юрiївна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                           1.51.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Бабенко Дмитро       92.81     9  93 95 97 96 95100 90100 75   5820</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Володимирович                     1.51.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Гергардт</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Валентин    90.10    10  90 94 92 90 85 95 82 82 94   5820</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Iванович</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                          1.51.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  4 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Рiзник</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Анастасiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     88.79     7  90 90 96 96 97 90 82 90 90   5820</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Володимирiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                     1.51.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  5 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Топунова</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Катерина    88.36     2  91 95 98 99 96 99 93100 94   5820</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Вячеславiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                      1.51.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  6 Шевчук </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Марiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         82.88     0  93 92 93 92 92100 90 95 82   4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Володимирiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                     1.51.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  7 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Слюсаренко</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Андрiана</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  82.58     0  92 93 96 96 98 98 85 76 95   4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Василiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         1.51.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  8 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Корент</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Тiмея</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         75.98     0  90 91 78 85 80 99 64 91 82   4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Людвигiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                        1.51.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  9 Когут Мирослава      74.89     0  90 87 92 95 94 99 63 62 75      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Ярославiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                       1.51.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve"> 10 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Бушко</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Любомир        70.11     1  91 84 76 70 75 70 74 63 88      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Васильович                        1.51.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 11 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Iнкулинець</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Роман     65.29     0  90 85 72 70 66 61 74 63 75      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Романович                         1.51.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 12 Бойко Олег            0.00     0   0  0  0  0 61  0  0  0  0      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Iванович</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                          1.51.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 13 Балабан Максим        0.00     0   0 60 61 64 61 61 70 63  0      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Валерiйович</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                       1.51.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 14 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Мошкола</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Ангелiна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      0.00     0  90 91 83 79 69 61 35 61 90      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Василiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         1.51.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 15 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Поленчак</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Олександр    0.00     0  85 37 37 40  0  0  0  0  0      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олександрович                     1.51.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 16 Галицький Максим      0.00     0  90 35 31 41  0  0  0  0  0      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Iгорович</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                          1.51.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 17 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Фенцик</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Вiолетта</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       0.00     1  93  0 65 64 60 78 35 62 90      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Романiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         1.51.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 18 Бос </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Iрина</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             0.00     0  90 60 86 80 80 91  0 90  0      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Андрiївна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         1.51.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Iсторii</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> та </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>мiжн.вiдн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спецiальнiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   Менеджмент(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Магiстри</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">)  -  D5  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            1                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Навчаються за держзамовленням -         1  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>чол</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Прiзвище</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Рейтин</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-:</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Пi:Дод</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Розмiр</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>iм"я</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">              :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>говий</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ль:бал</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:     </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Кiлькiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>балiв</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>академ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>батьковi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       : бал   :га:   :                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>соцiальн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Фiлонич</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Катерина     157.00                                      4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Вiкторiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Iсторii</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> та </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>мiжн.вiдн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спецiальнiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   Менеджмент(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Магiстри</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">)  -  D5  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            2                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Навчаються за держзамовленням -         1  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>чол</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Прiзвище</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Рейтин</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-:</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Пi:Дод</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Розмiр</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>iм"я</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">              :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>говий</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ль:бал</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:     </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Кiлькiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>балiв</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>академ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>батьковi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       : бал   :га:   :                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>соцiальн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Зиза</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Тетяна          70.86      0  65 82 75 90 95 82 63 85    4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Вiталiївна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                        1.51.51.51.01.01.01.01.0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Iсторii</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> та </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>мiжн.вiдн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спецiальнiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>С.о</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Iсторiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> та </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>гром</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>осв.М</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  -  A4  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            1                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Навчаються за держзамовленням -        10  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>чол</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Прiзвище</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Рейтин</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-:</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Пi:Дод</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Розмiр</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>iм"я</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">              :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>говий</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ль:бал</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:     </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Кiлькiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>балiв</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>академ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>батьковi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       : бал   :га:   :                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>соцiальн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Лендел</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Михайло       165.60                                      4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Iванович</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Шарга</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Мар`яна        158.40                                      4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Василiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Мошак</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Вiкторiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       157.00                                      4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Iванiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  4 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Iванцуський</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Юрiй</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     154.60                                      4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Iванович</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  5 Гладиш Микола        152.20                                         0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Петрович        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  6 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Варга</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Вiталiй</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        150.20                                         0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Петрович        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  7 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Лофинець</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Вiкторiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    148.60                                         0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Вiталiївна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  8 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Довганич</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Богдан      138.00                                         0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Володимирович   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  9 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Железник</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Галина      136.20                                         0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Павлiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Шарга</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Iванна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         133.40                                         0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Михайлiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Iсторii</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> та </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>мiжн.вiдн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спецiальнiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>С.о</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Iсторiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> та </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>гром</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>осв.М</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  -  A4  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            2                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Навчаються за держзамовленням -        12  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>чол</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Прiзвище</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Рейтин</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-:</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Пi:Дод</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Розмiр</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>iм"я</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">              :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>говий</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ль:бал</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:     </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Кiлькiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>балiв</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>академ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>батьковi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       : бал   :га:   :                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>соцiальн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Мотрунич</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Тетяна      93.26 УБД  7  94100 98 96 98 90 98 95    5820</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Олегiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                          1.01.01.01.01.01.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Богдан </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Валерiй</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       85.41      0  90 98 95 95 96 94 96 95    4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Iванович</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                          1.01.01.01.01.01.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Мiгалко</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Анастасiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    84.13      0  99 95 98 91100 82 96 92    4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Володимирiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                     1.01.01.01.01.01.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  4 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Шворак</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Андрiй</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        80.15      0  95 90 85 82 95 91 90 85    4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Ярославович                       1.01.01.01.01.01.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  5 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Шишканинець</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Катерин 70.63      0  75 70 84 91 67 67 90 82    4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Василiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                        1.01.01.01.01.01.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  6 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Федоранич</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Юрiй</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       62.29      0  80 60 75 75 75 60 60 75       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Васильович                        1.01.01.01.01.01.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  7 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Смульська</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Юлiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        0.00      0  99 60 82 91 35 60 74 82       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Iгорiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                          1.01.01.01.01.01.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  8 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Суходольська</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Руслан  0.00      0  60  0 90 92 60 46 60 90       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Романiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                        1.01.01.01.01.01.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  9 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Райчинець</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Неля        0.00      0  80 75 86 90 35 35 60 86       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Юрiївна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                           1.01.01.01.01.01.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Черепаня</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Iван</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         0.00      0  76  0 80 83 35  0 60 80       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Iванович</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                          1.01.01.01.01.01.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 11 Кравченко Максим      0.00      0  76 60 86 83 75 35 74 86       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Любомирович                       1.01.01.01.01.01.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 12 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Гулянич</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Василь        0.00      0  75  0 82 90 75 63 60 82       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Мирославович                      1.01.01.01.01.01.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Iсторii</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> та </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>мiжн.вiдн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спецiальнiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Мiжнароднi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>вiдносини</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  -  C6  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            1                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Навчаються за держзамовленням -         1  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>чол</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Прiзвище</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Рейтин</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-:</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Пi:Дод</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Розмiр</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>iм"я</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">              :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>говий</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ль:бал</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:     </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Кiлькiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>балiв</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>академ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>батьковi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       : бал   :га:   :                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>соцiальн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Чедрик</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Романна       134.07                                      4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Романiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                              </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Факультет       </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Iсторii</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> та </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>мiжн.вiдн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спецiальнiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   Менеджмент                   -  D3  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            1                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Навчаються за держзамовленням -         4  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>чол</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Прiзвище</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Рейтин</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-:</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Пi:Дод</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Розмiр</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>iм"я</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">              :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>говий</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ль:бал</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:     </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Кiлькiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>балiв</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>академ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>батьковi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       : бал   :га:   :                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>соцiальн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Мерцин</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Олександр     158.12                                      4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Сергiйович</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Беднарик</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Данiель</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     140.81  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Iнв</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                    0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Максимович                                                        1180</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Меркулова</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Тетяна     139.92                                         0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Олегiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  4 Антоненко Олег       100.00                                         0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Федорович       </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Iсторii</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> та </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>мiжн.вiдн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спецiальнiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   Менеджмент                   -  D3  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            2                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Навчаються за держзамовленням -         5  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>чол</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Прiзвище</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Рейтин</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-:</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Пi:Дод</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Розмiр</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>iм"я</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">              :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>говий</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ль:бал</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:     </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Кiлькiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>балiв</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>академ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>батьковi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       : бал   :га:   :                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>соцiальн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Сойма</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Людмила        91.26     10 100 90 95 90 74 95 96 87    5820</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Василiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         1.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Янiшин</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ростислав     86.66      6  90 98 90 84 74100 94 90    4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Iванович</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                          1.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 Панас </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Юлiанна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        67.41      0  75 60 74 60 60 93 82 90       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Анатолiївна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                       1.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  4 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Лонський</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Артем       61.20 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Iнв</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  0  82 60 62 60 60 90 60 70       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Андрiйович</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                        1.01.01.01.51.51.51.51.5   1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  5 Азарова Ольга         0.00 Сир  0  74 60 35 35 60 67 60 70       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Сергiївна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         1.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Iсторii</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> та </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>мiжн.вiдн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спецiальнiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   Менеджмент                   -   073</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                  К У Р С            3                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Навчаються за держзамовленням -         3  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>чол</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Прiзвище</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Рейтин</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-:</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Пi:Дод</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Розмiр</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>iм"я</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">              :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>говий</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ль:бал</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:     </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Кiлькiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>балiв</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>академ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>батьковi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       : бал   :га:   :                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>соцiальн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Огороднiков</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Сергiй</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   66.29 УБД  0  66 60 60 74 65 88 70 68 82 90 4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Сергiйович</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                        1.01.01.01.51.51.51.51.01.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Куруц</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Iван</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">           65.87      0  70 75 67 75 60 81 69 72 78 82    0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Михайлович                        1.01.01.01.51.51.51.51.01.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Чорногал</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Марiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        0.00 ВПО  0  96 80 62 86 90 90 75 90 83  0    0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Юрiївна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                           1.01.01.01.51.51.51.51.01.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Iсторii</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> та </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>мiжн.вiдн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спецiальнiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   Менеджмент                   -   073</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            4                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Навчаються за держзамовленням -         4  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>чол</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Прiзвище</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Рейтин</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-:</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Пi:Дод</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Розмiр</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>iм"я</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">              :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>говий</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ль:бал</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:     </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Кiлькiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>балiв</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>академ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>батьковi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       : бал   :га:   :                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>соцiальн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Молнар</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Данiель</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       77.47      0  92 90 89 82 90 94 83 75 85 85 4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Дезидерiйович</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                     1.01.01.01.51.51.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Мешко</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Євгенiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        73.03      0  88 94 90 75 80 81 81 75 82 75    0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Тарасiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         1.01.01.01.51.51.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Гайсяк</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Євген          0.00      0  85 60 65  0 48 64 35 35 75  0    0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Володимирович                     1.01.01.01.51.51.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  4 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Хацановська</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Софiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     0.00 ВПО  0   0  0 35  0  0  0 35 35  0  0    0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Iгорiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                          1.01.01.01.51.51.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Iсторii</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> та </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>мiжн.вiдн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спецiальнiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Мiжнароднi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>вiдносини</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  -  C3  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            2                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Навчаються за держзамовленням -         2  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>чол</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Прiзвище</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Рейтин</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-:</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Пi:Дод</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Розмiр</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>iм"я</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">              :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>говий</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ль:бал</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:     </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Кiлькiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>балiв</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>академ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>батьковi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       : бал   :га:   :                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>соцiальн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Соболь </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Надiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         95.46    10  95 92 95 93 91100 99 95 93   5820</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Василiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Горшков Денис         0.00     0  63 78  0 65 75 60  0 63 65      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Анатолiйович</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                      1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Iсторii</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> та </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>мiжн.вiдн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спецiальнiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Мiжнароднi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>вiдносини</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  -   291</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            3                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Навчаються за держзамовленням -         2  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>чол</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Прiзвище</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Рейтин</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-:</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Пi:Дод</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Розмiр</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>iм"я</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">              :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>говий</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ль:бал</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:     </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Кiлькiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>балiв</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>академ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>батьковi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       : бал   :га:   :                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>соцiальн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Присяжна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Власта      86.01 УБД10  90 91 95 74 60 90 93 71 92   4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Юрiївна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                           1.01.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Леготай</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Тетяна       64.80 УБД 0  72 75 65 62 74 74 80 67 75      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Золтанiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                        1.01.01.01.01.01.51.51.51.5   1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Iсторii</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> та </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>мiжн.вiдн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спецiальнiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Мiжнароднi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>вiдносини</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  -   291</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            4                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Навчаються за держзамовленням -         6  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>чол</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Прiзвище</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Рейтин</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-:</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Пi:Дод</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Розмiр</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>iм"я</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">              :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>говий</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ль:бал</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:     </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Кiлькiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>балiв</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>академ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>батьковi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       : бал   :га:   :                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>соцiальн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Кирлик</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Анастасiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     90.80     6  99 93 95 90 95 91 96 99 90   5820</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Юрiївна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                           1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Бороненко</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Лiлiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      81.78 ВПО 0  97 92 85 84 91 91 92 90 94   4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Андрiївна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 Письменна </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Мiлєна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     78.18 ВПО 0  92 85 85 65 87 95 91 93 82      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Валентинiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                      1.01.01.01.01.51.51.51.51.5   1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  4 Ковальов Кирило      74.58 ВПО 0  93 72 76 64 78 87 82 95 90      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олександрович                     1.01.01.01.01.51.51.51.51.5   1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  5 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Югас</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Анна            70.43 УБД 0  75 60 79 62 64 95 77 93 87      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Iванiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                          1.01.01.01.01.51.51.51.51.5   1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  6 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Яворовська</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Анастасiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  0.00 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Iнв</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 0   0 61 64  0 64  0 60  0 70      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Олександрiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                    1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                              </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Факультет       </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Iсторii</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> та </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>мiжн.вiдн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спецiальнiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   МВСКРС(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Краiнознавство</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Маг.)  -  C3  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            1                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Навчаються за держзамовленням -         2  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>чол</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Прiзвище</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Рейтин</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-:</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Пi:Дод</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Розмiр</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>iм"я</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">              :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>говий</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ль:бал</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:     </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Кiлькiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>балiв</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>академ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>батьковi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       : бал   :га:   :                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>соцiальн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Михальчич</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Тетяна     174.00                                      4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Сергiiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Бабiцька</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Анастасiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   144.20                                         0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Андрiївна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Iсторii</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> та </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>мiжн.вiдн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спецiальнiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Культурологiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                -  B12 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            1                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Навчаються за держзамовленням -         2  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>чол</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Прiзвище</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Рейтин</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-:</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Пi:Дод</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Розмiр</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>iм"я</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">              :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>говий</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ль:бал</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:     </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Кiлькiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>балiв</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>академ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>батьковi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       : бал   :га:   :                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>соцiальн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Андрющенко </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Юлiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      150.13                                      4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Юрiївна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Кириченко Анна       149.67                                         0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Станiславiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Iсторii</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> та </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>мiжн.вiдн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спецiальнiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Культурологiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                -  B12 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            2                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Навчаються за держзамовленням -         2  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>чол</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Прiзвище</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Рейтин</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-:</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Пi:Дод</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Розмiр</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>iм"я</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">              :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>говий</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ль:бал</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:     </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Кiлькiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>балiв</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>академ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>батьковi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       : бал   :га:   :                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>соцiальн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Дужар</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Вiкторiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       69.17      0  65 65 82 84 85 94 76 60    4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Iванiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                          1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Катрiй</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Андрiй</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        65.34 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Iнв</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  0  71 60 64 63 78 90 84 60       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олегович                          1.01.01.01.01.51.51.51.5   1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Iсторii</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> та </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>мiжн.вiдн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спецiальнiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Культурологiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                -   034</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            4                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Навчаються за держзамовленням -         1  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>чол</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Прiзвище</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Рейтин</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-:</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Пi:Дод</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Розмiр</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>iм"я</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">              :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>говий</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ль:бал</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:     </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Кiлькiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>балiв</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>академ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>батьковi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       : бал   :га:   :                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>соцiальн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Бiряк</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Ангелiна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       79.08 УБД 0  85 85 96 92 85 85 95 95 75   4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Олександрiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                     1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Iсторii</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> та </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>мiжн.вiдн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спецiальнiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   Менеджмент(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Магiстри</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">)  -  D3  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            1                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Навчаються за держзамовленням -         4  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>чол</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Прiзвище</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Рейтин</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-:</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Пi:Дод</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Розмiр</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>iм"я</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">              :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>говий</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ль:бал</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:     </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Кiлькiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>балiв</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>академ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>батьковi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       : бал   :га:   :                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>соцiальн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Мороз </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Iванна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         185.60                                      4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Андрiївна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Чередниченко </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Ельвiра</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 177.80                                         0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Олександрiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">  3 Балко Яна            174.40                                         0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Василiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  4 Киян Марк            169.00                                         0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Євгенович       </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Iсторii</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> та </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>мiжн.вiдн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спецiальнiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   Менеджмент(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Магiстри</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">)  -  D3  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            2                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Навчаються за держзамовленням -         2  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>чол</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Прiзвище</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Рейтин</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-:</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Пi:Дод</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Розмiр</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>iм"я</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">              :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>говий</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ль:бал</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:     </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Кiлькiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>балiв</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>академ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>батьковi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       : бал   :га:   :                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>соцiальн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Козуб </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Юлiана</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         78.35      0  91 93 90 91 91 90 65 91    4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Мирославiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                      1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Ухаль</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Iванна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          0.00      0  35  0 35  0  0 92  0 35       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Iванiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                          1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Iсторii</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> та </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>мiжн.вiдн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спецiальнiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Iстор.та</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>археол</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.(Маг.)       -  B9  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            1                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Навчаються за держзамовленням -         3  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>чол</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Прiзвище</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Рейтин</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-:</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Пi:Дод</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Розмiр</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>iм"я</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">              :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>говий</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ль:бал</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:     </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Кiлькiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>балiв</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>академ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>батьковi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       : бал   :га:   :                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>соцiальн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Бучок </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Свiтлана</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       158.80                                      4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Iванiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Маркович Микола      157.80                                         0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Володимирович   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 Загайко Павло        149.60                                         0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Миколайович     </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Iсторii</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> та </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>мiжн.вiдн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спецiальнiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Iстор.та</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>археол</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.(Маг.)       -  B9  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            2                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Навчаються за держзамовленням -         4  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>чол</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Прiзвище</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Рейтин</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-:</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Пi:Дод</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Розмiр</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>iм"я</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">              :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>говий</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ль:бал</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:     </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Кiлькiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>балiв</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>академ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>батьковi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       : бал   :га:   :                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>соцiальн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Могорита</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Мирослава   87.37      2  95 97100100 92 90 98 91    4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Михайлiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                        1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Асалай</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Федiр</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         77.99      0  90 90 85 90 85 85 90 81       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Вадимович                         1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Яковчук</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Iван</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         63.81      0  67 64 85 82 60 74 60 80       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Iванович</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                          1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  4 Ковач Олександр       0.00      0  91 92 82  0 74 75  0 81       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Леонiдович</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                        1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Iсторii</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> та </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>мiжн.вiдн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спецiальнiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   Маркетинг                    -  D5  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            1                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Навчаються за держзамовленням -         5  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>чол</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Прiзвище</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Рейтин</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-:</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Пi:Дод</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Розмiр</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>iм"я</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">              :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>говий</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ль:бал</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:     </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Кiлькiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>балiв</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>академ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>батьковi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       : бал   :га:   :                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>соцiальн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Заєць </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Юлiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">           188.68                                      4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Олексiївна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">  2 Рибак Анна           182.05                                      4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Романiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 Кондратенко Єлизавет 158.23                                         0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Михайлiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  4 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Хланта</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Анастасiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     141.69                                         0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Володимирiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  5 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Васiлинець</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Марiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     136.58                                         0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Олегiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Iсторii</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> та </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>мiжн.вiдн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спецiальнiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   Маркетинг                    -  D5  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            2                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Навчаються за держзамовленням -         2  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>чол</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Прiзвище</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Рейтин</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-:</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Пi:Дод</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Розмiр</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>iм"я</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">              :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>говий</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ль:бал</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:     </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Кiлькiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>балiв</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>академ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>батьковi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       : бал   :га:   :                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>соцiальн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Шмакова</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Анастасiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    75.04     0  75 90 90 90 60 90 90 92 75   4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Євгенiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         1.01.01.01.51.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Козак </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Наталiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         0.00 Сир 0   0  0  0  0  0  0 35  0  0      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Артемiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         1.01.01.01.51.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Iсторii</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> та </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>мiжн.вiдн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спецiальнiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   Маркетинг                    -   075</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            3                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Навчаються за держзамовленням -         2  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>чол</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Прiзвище</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Рейтин</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-:</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Пi:Дод</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Розмiр</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>iм"я</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">              :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>говий</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ль:бал</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:     </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Кiлькiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>балiв</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>академ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>батьковi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       : бал   :га:   :                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>соцiальн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Лендєл</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Ребекка</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       75.20      0  62 97 87 90100 85 84 65    4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Оттовна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                           1.01.51.01.01.01.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Лакатош</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Марiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        73.98 Сир  0  65 92 74 79100 81 92 71       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Василiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         1.01.51.01.01.01.51.51.5   4992.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Iсторii</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> та </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>мiжн.вiдн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спецiальнiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   Маркетинг                    -   075</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            4                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Навчаються за держзамовленням -         4  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>чол</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Прiзвище</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Рейтин</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-:</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Пi:Дод</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Розмiр</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>iм"я</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">              :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>говий</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ль:бал</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:     </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Кiлькiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>балiв</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>академ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>батьковi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       : бал   :га:   :                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>соцiальн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Горбатюк </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Вiкторiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    96.70 УБД10 100100 98 92 95 98 98 97 92   5820</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Євгенiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         1.01.01.01.51.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Мигалейко</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Катерина   93.44    10  90100 96 90 90 90 92 99 90      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Василiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         1.01.01.01.51.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 Селеш-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Нодь</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Грейс</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     82.24     0  99100 92 86 94 90 86 95 86      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Томашiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         1.01.01.01.51.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  4 Гадючка </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Валерiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       0.00 Сир 0  60 60 90  0 35 75  0 60  0      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Сергiївна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         1.01.01.01.51.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidRDefault="003C4D2F" w:rsidP="003C4D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="0"/>
-      <w:r w:rsidR="000625C1" w:rsidRPr="000625C1">
-[...9913 lines deleted...]
-    <w:sectPr w:rsidR="000625C1" w:rsidRPr="000625C1" w:rsidSect="008C15FA">
+    </w:p>
+    <w:sectPr w:rsidR="003C4D2F" w:rsidRPr="003C4D2F" w:rsidSect="0043148A">
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="426" w:right="850" w:bottom="709" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:pgMar w:top="426" w:right="850" w:bottom="568" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
-  <w:zoom w:percent="100"/>
-  <w:proofState w:grammar="clean"/>
+  <w:zoom w:percent="90"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00031B17"/>
-[...2 lines deleted...]
-    <w:rsid w:val="006A3AE8"/>
+    <w:rsidRoot w:val="001579BD"/>
+    <w:rsid w:val="0003786F"/>
+    <w:rsid w:val="001579BD"/>
+    <w:rsid w:val="003C4D2F"/>
+    <w:rsid w:val="0043148A"/>
     <w:rsid w:val="00733B54"/>
-    <w:rsid w:val="008C15FA"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00DA2FAF"/>
+    <w:rsid w:val="00997BE4"/>
     <w:rsid w:val="00E5319E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="uk-UA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
@@ -10795,55 +31910,55 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>8</Pages>
-[...1 lines deleted...]
-  <Characters>13857</Characters>
+  <Pages>11</Pages>
+  <Words>35652</Words>
+  <Characters>20322</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>115</Lines>
-  <Paragraphs>76</Paragraphs>
+  <Lines>169</Lines>
+  <Paragraphs>111</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>38089</CharactersWithSpaces>
+  <CharactersWithSpaces>55863</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Вікторія Легеза</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>