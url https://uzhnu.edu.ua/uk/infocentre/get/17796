--- v0 (2026-07-08)
+++ v1 (2026-08-29)
@@ -1,18250 +1,20736 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
-    <w:p w:rsidR="000910EF" w:rsidRPr="000910EF" w:rsidRDefault="000910EF" w:rsidP="000910EF">
-[...134 lines deleted...]
-      <w:r w:rsidRPr="000910EF">
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">              МIHIСТЕРСТВО ОСВIТИ У</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>K</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">РАIHИ                 УжНУ IОЦ   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        Ужго</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">одський нацiональний унiвеpситет                       </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">           С П И С О К    С Т У Д Е H</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Т</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> I В                 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 (зг</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">дно рейтингу)                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="00516C0A" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                     </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>30</w:t>
+      </w:r>
+      <w:r w:rsidR="000D4A59" w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>/0</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidR="000D4A59" w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>/26</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Факультет       Iнформац</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.т</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ехнологiй    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спецiальнiсть   Комп</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>"ю</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">т.науки (Маг.)  -  F3  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                        </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000910EF" w:rsidRPr="000910EF" w:rsidRDefault="000910EF" w:rsidP="000910EF">
-[...26 lines deleted...]
-      <w:r w:rsidRPr="000910EF">
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> С            1                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Навчаються за держзамовленням -        14  чол.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000910EF" w:rsidRPr="000910EF" w:rsidRDefault="000910EF" w:rsidP="000910EF">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="000910EF">
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>--------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000910EF" w:rsidRPr="000910EF" w:rsidRDefault="000910EF" w:rsidP="000910EF">
-[...62 lines deleted...]
-      <w:r w:rsidRPr="000910EF">
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> :</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Прiзвище          </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>:Р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ейтин-:Пi:Дод:                             Розм</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">р  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>п</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>/п: iм"я              :говий  :ль:бал:     К</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">лькiсть балiв         академ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-батьковi       : бал   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>:г</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">а:   :                             соцiальн.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>--------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000910EF" w:rsidRPr="000910EF" w:rsidRDefault="000910EF" w:rsidP="000910EF">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="000910EF">
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Микита Андр</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>й        92.03     10  90 90 93 92 90 90 90 93    2910</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Васильович                        1.01.01.51.51.51.01.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000910EF" w:rsidRPr="000910EF" w:rsidRDefault="000910EF" w:rsidP="000910EF">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="000910EF">
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Уманц</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>в Назар-Олекс 83.66      0  95 95100 92 90 99 90 86    2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Серг</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>йович                      1.01.01.51.51.51.01.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000910EF" w:rsidRPr="000910EF" w:rsidRDefault="000910EF" w:rsidP="000910EF">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="000910EF">
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 Попович Юр</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>й         81.69      0  95 90 90 90 90 90 90 92    2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Юр</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>йович                          1.01.01.51.51.51.01.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000910EF" w:rsidRPr="000910EF" w:rsidRDefault="000910EF" w:rsidP="000910EF">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="000910EF">
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  4 Пас</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>чник Володимир   80.01      0  95 90 91 92 90 84 76 94    2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Володимирович                     1.01.01.51.51.51.01.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000910EF" w:rsidRPr="000910EF" w:rsidRDefault="000910EF" w:rsidP="000910EF">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="000910EF">
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  5 Параска Богдан       76.89      0  95 95 93 92 66 77 74 95    2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Володимирович                     1.01.01.51.51.51.01.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000910EF" w:rsidRPr="000910EF" w:rsidRDefault="000910EF" w:rsidP="000910EF">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="000910EF">
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  6 Кузнєва Анна         76.76      0  90 90 96 92 79 63 76 92    2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Серг</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ївна                         1.01.01.51.51.51.01.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000910EF" w:rsidRPr="000910EF" w:rsidRDefault="000910EF" w:rsidP="000910EF">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="000910EF">
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  7 </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>лько Андрiй         65.27      0  75 83 90 69 60 74 74 60       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Андр</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>йович                        1.01.01.51.51.51.01.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000910EF" w:rsidRPr="000910EF" w:rsidRDefault="000910EF" w:rsidP="000910EF">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="000910EF">
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  8 Лошак Серг</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>й          0.00      0  60 64 95 60 60 90 60  0       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Богданович                        1.01.01.51.51.51.01.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000910EF" w:rsidRPr="000910EF" w:rsidRDefault="000910EF" w:rsidP="000910EF">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="000910EF">
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  9 Деяк Євген</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>й          0.00      0  70 80 79 90 60 74 38 60       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    В</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>талiйович                       1.01.01.51.51.51.01.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000910EF" w:rsidRPr="000910EF" w:rsidRDefault="000910EF" w:rsidP="000910EF">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="000910EF">
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10 Св</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>рь Кирило          0.00      0  60 80 70 90 60 61 35 60       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Серг</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>йович                        1.01.01.51.51.51.01.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000910EF" w:rsidRPr="000910EF" w:rsidRDefault="000910EF" w:rsidP="000910EF">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="000910EF">
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 11 Гроскопф Олександр    0.00      0  60  0  0 90 60 99 60  0       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Вячеславович                      1.01.01.51.51.51.01.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000910EF" w:rsidRPr="000910EF" w:rsidRDefault="000910EF" w:rsidP="000910EF">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="000910EF">
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 12 Олексик Артем</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>й       0.00      0   0 77 85 63 60 36  0  0       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    В</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>талiйович                       1.01.01.51.51.51.01.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000910EF" w:rsidRPr="000910EF" w:rsidRDefault="000910EF" w:rsidP="000910EF">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="000910EF">
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 13 П</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>цура Роман          0.00      0  75  0 95 90 60 99 60  0       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Романович                         1.01.01.51.51.51.01.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000910EF" w:rsidRPr="000910EF" w:rsidRDefault="000910EF" w:rsidP="000910EF">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="000910EF">
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 14 М</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>лiневський Максим   0.00      0   0  0  0  0  0  0  0  0       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Андр</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>йович                        1.01.01.51.51.51.01.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000910EF" w:rsidRDefault="000910EF" w:rsidP="000910EF">
-[...54 lines deleted...]
-      <w:r w:rsidRPr="000910EF">
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Факультет       Iнформац</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.т</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ехнологiй    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спецiальнiсть   Iнформ</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.с</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">истеми та техн.(Маг  -  F6  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                        </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000910EF" w:rsidRPr="000910EF" w:rsidRDefault="000910EF" w:rsidP="000910EF">
-[...26 lines deleted...]
-      <w:r w:rsidRPr="000910EF">
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> С            1                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Навчаються за держзамовленням -         8  чол.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000910EF" w:rsidRPr="000910EF" w:rsidRDefault="000910EF" w:rsidP="000910EF">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="000910EF">
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>--------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000910EF" w:rsidRPr="000910EF" w:rsidRDefault="000910EF" w:rsidP="000910EF">
-[...62 lines deleted...]
-      <w:r w:rsidRPr="000910EF">
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> :</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Прiзвище          </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>:Р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ейтин-:Пi:Дод:                             Розм</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">р  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>п</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>/п: iм"я              :говий  :ль:бал:     К</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">лькiсть балiв         академ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-батьковi       : бал   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>:г</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">а:   :                             соцiальн.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>--------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000910EF" w:rsidRPr="000910EF" w:rsidRDefault="000910EF" w:rsidP="000910EF">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="000910EF">
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Ц</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>пiньо Артемiй      96.22     10  94 97 93100           2910</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Юр</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>йович                          1.01.51.51.0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000910EF" w:rsidRPr="000910EF" w:rsidRDefault="000910EF" w:rsidP="000910EF">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="000910EF">
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Павлик Дам</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ан-Iван   93.70     10  90 96 90 96           2910</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Володимирович                     1.01.51.51.0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000910EF" w:rsidRPr="000910EF" w:rsidRDefault="000910EF" w:rsidP="000910EF">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="000910EF">
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 Б</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ркович Юрiй        83.97      0  97 98 95 80           2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Юр</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>йович                          1.01.51.51.0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000910EF" w:rsidRPr="000910EF" w:rsidRDefault="000910EF" w:rsidP="000910EF">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="000910EF">
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">  4 Келарь Денiел        77.56     0   90 90 64100 74 95 90          0</w:t>
-[...29 lines deleted...]
-      <w:r w:rsidRPr="000910EF">
+        <w:t xml:space="preserve">  4 Павлишинець Стан</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>сла 71.82      0  69 74 86 90              0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Едуардович                      1.01.51.51.0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000910EF" w:rsidRPr="000910EF" w:rsidRDefault="000910EF" w:rsidP="000910EF">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="000910EF">
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  5 Блага Денис          71.37      0  72 67 88 92              0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                      1.01.51.51.0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000910EF" w:rsidRPr="000910EF" w:rsidRDefault="000910EF" w:rsidP="000910EF">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="000910EF">
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  6 Калабухов Олександр  70.74  УБД 0  77 64 92 82              0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Юр</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>йович                          1.01.51.51.0   1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000910EF" w:rsidRPr="000910EF" w:rsidRDefault="000910EF" w:rsidP="000910EF">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="000910EF">
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  7 Келарь Ден</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ел         0.00      0   0  0 81 82              0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Володимирович                     1.01.51.51.0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000910EF" w:rsidRPr="000910EF" w:rsidRDefault="000910EF" w:rsidP="000910EF">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="000910EF">
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  8 Макар Ольга           0.00      0   0  0  0 92              0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Володимир</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>вна                     1.01.51.51.0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000910EF" w:rsidRPr="000910EF" w:rsidRDefault="000910EF" w:rsidP="000910EF">
-[...54 lines deleted...]
-      <w:r w:rsidRPr="000910EF">
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Факультет       Iнформац</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.т</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ехнологiй    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спецiальнiсть   Iнформ</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.с</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">истеми та технологi  -  F6  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                        </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000910EF" w:rsidRPr="000910EF" w:rsidRDefault="000910EF" w:rsidP="000910EF">
-[...26 lines deleted...]
-      <w:r w:rsidRPr="000910EF">
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> С            1                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Навчаються за держзамовленням -         9  чол.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000910EF" w:rsidRPr="000910EF" w:rsidRDefault="000910EF" w:rsidP="000910EF">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="000910EF">
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>--------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000910EF" w:rsidRPr="000910EF" w:rsidRDefault="000910EF" w:rsidP="000910EF">
-[...62 lines deleted...]
-      <w:r w:rsidRPr="000910EF">
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> :</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Прiзвище          </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>:Р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ейтин-:Пi:Дод:                             Розм</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">р  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>п</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>/п: iм"я              :говий  :ль:бал:     К</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">лькiсть балiв         академ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-батьковi       : бал   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>:г</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">а:   :                             соцiальн.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>--------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000910EF" w:rsidRPr="000910EF" w:rsidRDefault="000910EF" w:rsidP="000910EF">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="000910EF">
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Кугаївська Мар</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>я     79.60     0   96 90 94 90 87 70 97       2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Роман</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">вна                         1.01.01.01.51.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000910EF" w:rsidRPr="000910EF" w:rsidRDefault="000910EF" w:rsidP="000910EF">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="000910EF">
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Плиска Євген</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>й       78.35     0   96 92 96 90 72 74 97       2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Михайлович                        1.01.01.01.51.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000910EF" w:rsidRPr="000910EF" w:rsidRDefault="000910EF" w:rsidP="000910EF">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="000910EF">
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 Терпак Василь        72.65     0   96 93 68 85 78 60 90       2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Васильович                        1.01.01.01.51.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000910EF" w:rsidRPr="000910EF" w:rsidRDefault="000910EF" w:rsidP="000910EF">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="000910EF">
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  4 Фур</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>в Ростислав      71.75     0   96 84 95 60 65 74 96       2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    В</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">талiйович                       1.01.01.01.51.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000910EF" w:rsidRPr="000910EF" w:rsidRDefault="000910EF" w:rsidP="000910EF">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="000910EF">
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  5 Шубець Михайло       69.90     0   98 86 86 70 69 65 82          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Володимирович                     1.01.01.01.51.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000910EF" w:rsidRPr="000910EF" w:rsidRDefault="000910EF" w:rsidP="000910EF">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="000910EF">
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  6 Стець Д</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>онiсiй       65.90 Iнв 0   97 90 61 70 60 65 79          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Володимирович                     1.01.01.01.51.51.51.5      1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000910EF" w:rsidRPr="000910EF" w:rsidRDefault="000910EF" w:rsidP="000910EF">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="000910EF">
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  7 Колом</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>єць Кiрiл      58.95     0   64 65 60 70 60 65 72          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">горович                          1.01.01.01.51.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000910EF" w:rsidRPr="000910EF" w:rsidRDefault="000910EF" w:rsidP="000910EF">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="000910EF">
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  8 </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>льницький Костянтин 58.15     0   68 68 60 65 60 60 72          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Володимирович                    1.01.01.01.51.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000910EF" w:rsidRPr="000910EF" w:rsidRDefault="000910EF" w:rsidP="000910EF">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="000910EF">
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  9 Мерза Максим          0.00     0    0  0  0  0  0  0  0          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Денисович                         1.01.01.01.51.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000910EF" w:rsidRPr="000910EF" w:rsidRDefault="000910EF" w:rsidP="000910EF">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="000910EF">
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Факультет       Iнформац</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.т</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ехнологiй    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спецiальнiсть   Iнформ</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.с</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>истеми та технологi  -   126</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                        </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000910EF" w:rsidRPr="000910EF" w:rsidRDefault="000910EF" w:rsidP="000910EF">
-[...26 lines deleted...]
-      <w:r w:rsidRPr="000910EF">
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> С            2                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Навчаються за держзамовленням -         6  чол.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000910EF" w:rsidRPr="000910EF" w:rsidRDefault="000910EF" w:rsidP="000910EF">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="000910EF">
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>--------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000910EF" w:rsidRPr="000910EF" w:rsidRDefault="000910EF" w:rsidP="000910EF">
-[...62 lines deleted...]
-      <w:r w:rsidRPr="000910EF">
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> :</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Прiзвище          </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>:Р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ейтин-:Пi:Дод:                             Розм</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">р  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>п</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>/п: iм"я              :говий  :ль:бал:     К</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">лькiсть балiв         академ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-батьковi       : бал   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>:г</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">а:   :                             соцiальн.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>--------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000910EF" w:rsidRPr="000910EF" w:rsidRDefault="000910EF" w:rsidP="000910EF">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="000910EF">
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Фаринич Олександр    88.22    10  82 90100 90 88 77 76 94 90   2910</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Русланович                        1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000910EF" w:rsidRPr="000910EF" w:rsidRDefault="000910EF" w:rsidP="000910EF">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="000910EF">
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Янцо Натал</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>я         79.55     0  93 92 98 90 92 75 82 90 90   2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Васил</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>вна                         1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000910EF" w:rsidRPr="000910EF" w:rsidRDefault="000910EF" w:rsidP="000910EF">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="000910EF">
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 Балог В</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ктор         78.95     3  69 90 93 90 78 82 78 91 90      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    В</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>кторович                        1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000910EF" w:rsidRPr="000910EF" w:rsidRDefault="000910EF" w:rsidP="000910EF">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="000910EF">
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  4 Тарасенко Артур      74.66 ВПО 0  80 83 98 75 90 78 74 80 90      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олександрович                     1.01.01.01.01.51.51.51.51.5   1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000910EF" w:rsidRPr="000910EF" w:rsidRDefault="000910EF" w:rsidP="000910EF">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="000910EF">
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  5 Денис </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ван           69.07     0  75 68 93 90 62 70 74 75 90      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ванович                          1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000910EF" w:rsidRPr="000910EF" w:rsidRDefault="000910EF" w:rsidP="000910EF">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="000910EF">
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  6 Булеца Олександр     61.90 УБД 0  95 60 60 75 60 62 74 60 78      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Юр</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>йович                          1.01.01.01.01.51.51.51.51.5   1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000910EF" w:rsidRPr="000910EF" w:rsidRDefault="000910EF" w:rsidP="000910EF">
-[...54 lines deleted...]
-      <w:r w:rsidRPr="000910EF">
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Факультет       Iнформац</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.т</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ехнологiй    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спецiальнiсть   Iнформ</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.с</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>истеми та технологi  -   126</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                        </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000910EF" w:rsidRPr="000910EF" w:rsidRDefault="000910EF" w:rsidP="000910EF">
-[...26 lines deleted...]
-      <w:r w:rsidRPr="000910EF">
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> С            3                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Навчаються за держзамовленням -         9  чол.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000910EF" w:rsidRPr="000910EF" w:rsidRDefault="000910EF" w:rsidP="000910EF">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="000910EF">
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>--------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000910EF" w:rsidRPr="000910EF" w:rsidRDefault="000910EF" w:rsidP="000910EF">
-[...62 lines deleted...]
-      <w:r w:rsidRPr="000910EF">
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> :</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Прiзвище          </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>:Р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ейтин-:Пi:Дод:                             Розм</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">р  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>п</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>/п: iм"я              :говий  :ль:бал:     К</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">лькiсть балiв         академ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-батьковi       : бал   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>:г</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">а:   :                             соцiальн.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>--------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000910EF" w:rsidRPr="000910EF" w:rsidRDefault="000910EF" w:rsidP="000910EF">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="000910EF">
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Машура Володимир     87.40     6   90 94 90 90 90 90 90       2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Володимирович                     1.51.01.01.51.51.51.0   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000910EF" w:rsidRPr="000910EF" w:rsidRDefault="000910EF" w:rsidP="000910EF">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="000910EF">
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Євдокимова Мар</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>я     82.00     2   90 82 96 90 90 90 82       2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олександр</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">вна                     1.51.01.01.51.51.51.0   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000910EF" w:rsidRPr="000910EF" w:rsidRDefault="000910EF" w:rsidP="000910EF">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="000910EF">
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 Товтик Анна          80.25     0   90 84 93 82 90 95 90       2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Михайл</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">вна                        1.51.01.01.51.51.51.0   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000910EF" w:rsidRPr="000910EF" w:rsidRDefault="000910EF" w:rsidP="000910EF">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="000910EF">
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  4 </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Св</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>єженцева Олександр 78.35     0   90 95 96 90 90 65 90       2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олекс</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ївна                      1.51.01.01.51.51.51.0   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000910EF" w:rsidRPr="000910EF" w:rsidRDefault="000910EF" w:rsidP="000910EF">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="000910EF">
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  5 Вакаров В</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ктор       74.75     0   90 95 75 75 90 74 84          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Васильович                        1.51.01.01.51.51.51.0   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000910EF" w:rsidRPr="000910EF" w:rsidRDefault="000910EF" w:rsidP="000910EF">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="000910EF">
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  6 Вернер Євген</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>й       71.30     0   82 80 75 60 90 80 90          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Серг</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">йович                        1.51.01.01.51.51.51.0   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000910EF" w:rsidRPr="000910EF" w:rsidRDefault="000910EF" w:rsidP="000910EF">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="000910EF">
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  7 Тер-Балян Лус</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>не      0.00     0    0 75 62 60  0  0 60          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Амаяк</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">вна                         1.51.01.01.51.51.51.0   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000910EF" w:rsidRPr="000910EF" w:rsidRDefault="000910EF" w:rsidP="000910EF">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="000910EF">
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  8 Медв</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>дь Вiкторiя      0.00 УБД 0   90 85 92  0 90 93 90          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олександр</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">вна                     1.51.01.01.51.51.51.0   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000910EF" w:rsidRPr="000910EF" w:rsidRDefault="000910EF" w:rsidP="000910EF">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="000910EF">
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  9 Б</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ровчак Вiталiй      0.00     0    0 79 65 60  0 90  0          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Владиславович                     1.51.01.01.51.51.51.0   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000910EF" w:rsidRPr="000910EF" w:rsidRDefault="000910EF" w:rsidP="000910EF">
-[...54 lines deleted...]
-      <w:r w:rsidRPr="000910EF">
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Факультет       Iнформац</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.т</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ехнологiй    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спецiальнiсть   Комп</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>"ю</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">тернi науки     -  F3  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                        </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000910EF" w:rsidRPr="000910EF" w:rsidRDefault="000910EF" w:rsidP="000910EF">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="000910EF">
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> С            1                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Навчаються за держзамовленням -        17  чол.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>--------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000910EF" w:rsidRPr="000910EF" w:rsidRDefault="000910EF" w:rsidP="000910EF">
-[...62 lines deleted...]
-      <w:r w:rsidRPr="000910EF">
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> :</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Прiзвище          </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>:Р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ейтин-:Пi:Дод:                             Розм</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">р  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>п</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>/п: iм"я              :говий  :ль:бал:     К</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">лькiсть балiв         академ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-батьковi       : бал   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>:г</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">а:   :                             соцiальн.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>--------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000910EF" w:rsidRPr="000910EF" w:rsidRDefault="000910EF" w:rsidP="000910EF">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="000910EF">
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Капустяк Юр</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>й        89.35     3   98100 99100 91 91 97       2910</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Юр</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">йович                          1.01.01.01.01.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000910EF" w:rsidRPr="000910EF" w:rsidRDefault="000910EF" w:rsidP="000910EF">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="000910EF">
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Чижевський Кр</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>стiан  82.91     0   95100 97 95 93 75 96       2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Михайлович                        1.01.01.01.01.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000910EF" w:rsidRPr="000910EF" w:rsidRDefault="000910EF" w:rsidP="000910EF">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="000910EF">
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 Бойко Стан</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>слав      82.15     3   96 95 75 90 90 75 96       2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Євгенович                         1.01.01.01.01.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000910EF" w:rsidRPr="000910EF" w:rsidRDefault="000910EF" w:rsidP="000910EF">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="000910EF">
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  4 Свереняк Богдан      81.32     0   97 95 82 95 91 85 90       2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Серг</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">йович                        1.01.01.01.01.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000910EF" w:rsidRPr="000910EF" w:rsidRDefault="000910EF" w:rsidP="000910EF">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="000910EF">
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  5 Гомонай Анна         80.10     0   90 98 97 95 96 60 95       2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Васил</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">вна                         1.01.01.01.01.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000910EF" w:rsidRPr="000910EF" w:rsidRDefault="000910EF" w:rsidP="000910EF">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="000910EF">
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  6 Марг</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>тич Марина      72.11     0   72 90 85 95 82 60 84       2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Михайл</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">вна                        1.01.01.01.01.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000910EF" w:rsidRPr="000910EF" w:rsidRDefault="000910EF" w:rsidP="000910EF">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="000910EF">
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  7 Кулемз</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>н Максим      70.57 ВПО 0   86 95 60 85 74 60 93       2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олександрович                     1.01.01.01.01.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000910EF" w:rsidRPr="000910EF" w:rsidRDefault="000910EF" w:rsidP="000910EF">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="000910EF">
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  8 Крючков Артем        68.56     0   61 95 69 70 92 65 78          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Євгенович                         1.01.01.01.01.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000910EF" w:rsidRPr="000910EF" w:rsidRDefault="000910EF" w:rsidP="000910EF">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="000910EF">
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  9 М</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>льович Адрiан       0.00     0   73 80 60 60 78  0 89          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">  9 Лемак Катерина       58.20      0  63 60 60 60 75 60 76 60       0</w:t>
-[...29 lines deleted...]
-      <w:r w:rsidRPr="000910EF">
+        <w:t xml:space="preserve">    Орестович                         1.01.01.01.01.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000910EF" w:rsidRPr="000910EF" w:rsidRDefault="000910EF" w:rsidP="000910EF">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="000910EF">
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10 Русин Арсен</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>й         0.00 Iнв 0   60 98  0 85 86 60 84          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    В</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">кторович                        1.01.01.01.01.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000910EF" w:rsidRPr="000910EF" w:rsidRDefault="000910EF" w:rsidP="000910EF">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="000910EF">
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 11 Ховпей Олександр      0.00 </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>нв 0    0  0  0 65 35  0 50          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    В</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">талiйович                       1.01.01.01.01.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000910EF" w:rsidRPr="000910EF" w:rsidRDefault="000910EF" w:rsidP="000910EF">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="000910EF">
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 12 Папп Олександр        0.00 УБД 0    0  0 60 60 72 60 81          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Михайлович                        1.01.01.01.01.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000910EF" w:rsidRPr="000910EF" w:rsidRDefault="000910EF" w:rsidP="000910EF">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="000910EF">
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 13 Росул Владислав       0.00 УБД 0    0 75 65 65 60  0 63          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    В</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">талiйович                       1.01.01.01.01.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 14 Осташ Євген           0.00     0   82 90 79  0 74 65 90          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Андр</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">йович                        1.01.01.01.01.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 15 Попадинець Олександр  0.00     0    0  0  0  0  0  0  0          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Андр</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">йович                       1.01.01.01.01.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 16 Вайс Володимир        0.00     0   60 90  0 70 72 60 71          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Володимирович                     1.01.01.01.01.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 17 Борисова Мар</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>я        0.00     0   68 98 75 80 80 35 80          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Михайл</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">вна                        1.01.01.01.01.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Факультет       Iнформац</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.т</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ехнологiй    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спецiальнiсть   Комп</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>"ю</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>тернi науки     -   122</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                        </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000910EF" w:rsidRPr="000910EF" w:rsidRDefault="000910EF" w:rsidP="000910EF">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="000910EF">
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> С            2                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Навчаються за держзамовленням -        24  чол.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>--------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000910EF" w:rsidRPr="000910EF" w:rsidRDefault="000910EF" w:rsidP="000910EF">
-[...62 lines deleted...]
-      <w:r w:rsidRPr="000910EF">
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> :</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Прiзвище          </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>:Р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ейтин-:Пi:Дод:                             Розм</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">р  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>п</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>/п: iм"я              :говий  :ль:бал:     К</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">лькiсть балiв         академ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-батьковi       : бал   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>:г</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">а:   :                             соцiальн.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>--------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000910EF" w:rsidRPr="000910EF" w:rsidRDefault="000910EF" w:rsidP="000910EF">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="000910EF">
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Добош В</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ктор         94.92      8  98 92100100100 95 90100    2910</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ванович                          1.01.01.01.01.01.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000910EF" w:rsidRPr="000910EF" w:rsidRDefault="000910EF" w:rsidP="000910EF">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="000910EF">
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Рак Назар            89.98      5  98 91 90100 95100 90 92    2910</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Богданович                        1.01.01.01.01.01.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000910EF" w:rsidRPr="000910EF" w:rsidRDefault="000910EF" w:rsidP="000910EF">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="000910EF">
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 Анталовц</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Олександр  89.98     8  94 70 93 93100 90 90 91 97   2910</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Андр</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>йович                        1.01.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000910EF" w:rsidRPr="000910EF" w:rsidRDefault="000910EF" w:rsidP="000910EF">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="000910EF">
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  4 Михалко Андр</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>й       86.76      6  75 75 90 98 90100 88 95    2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Ярославович                       1.01.01.01.01.01.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000910EF" w:rsidRPr="000910EF" w:rsidRDefault="000910EF" w:rsidP="000910EF">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="000910EF">
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  5 Бунецька Єва         84.25     8  89 70 74 93 90 90 78 82 94   2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олег</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>вна                          1.01.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000910EF" w:rsidRPr="000910EF" w:rsidRDefault="000910EF" w:rsidP="000910EF">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="000910EF">
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  6 П</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>цура Назар         83.35      5  74 82 92 84 90 88 90 92    2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Романович                         1.01.01.01.01.01.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000910EF" w:rsidRPr="000910EF" w:rsidRDefault="000910EF" w:rsidP="000910EF">
-[...26 lines deleted...]
-      <w:r w:rsidRPr="000910EF">
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  7 Бабинець Євген</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>я     82.40     3  88 82 84 93100100 74 85 90   2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Мирослав</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>вна                      1.01.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  8 Бондаренко Олекс</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>й   81.62 ВПО  0  82 82 96 99 90 94 90 91    2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Русланович                        1.01.01.01.01.01.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  9 Дерич Юл</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>я           80.56     3  91 70 76 96 90100 82 78 90   2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ванiвна                          1.01.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10 Хованець Юл</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>анна     79.29      0  98 82 82 98 90 88 80 90    2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Павл</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>вна                          1.01.01.01.01.01.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 11 Граб Серг</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>й          76.68     3  94 74 68 90 75 92 70 84 87      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Серг</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>йович                        1.01.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 12 Любка Мирослав       75.35     0  83 85 74 95 80 92 75 79 90      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Михайлович                        1.01.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 13 Рябак Максим         74.04      0  85 77 65 85 90 83 80 90       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Миколайович                       1.01.01.01.01.01.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 14 Лейза Максим         72.04     0  88 82 75 82 60 75 82 82 90      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">    Михайлович                        1.01.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 15 Берез</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>нський Роман   67.01 УБД 0  78 82 67 77 65 82 69 65 84      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Андр</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>йович                        1.01.01.01.01.01.51.51.51.5   1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 16 Пляк</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>н Дмитро        65.70 УБД  0  60 65 71 97 75 75 82 60       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    В</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>кторович                        1.01.01.01.01.01.51.51.5   1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 17 Шершун Роман          0.00      0   0  0 35  0  0  0  0  0       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Романович                         1.01.01.01.01.01.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 18 Буй Олександр         0.00     0  74  0 60  0  0 60 60  0 60      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    В</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>талiйович                       1.01.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 19 Даньк</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>в Данiел        0.00     0  75  0 60 60 74 60  0 60  0      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Володимирович                     1.01.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 20 Мильо Богдан          0.00      0  75  0 60 60 60 60  0 60       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">    Володимирович                     1.01.01.01.01.01.51.51.5</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000910EF" w:rsidRPr="000910EF" w:rsidRDefault="000910EF" w:rsidP="000910EF">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="000910EF">
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000910EF" w:rsidRPr="000910EF" w:rsidRDefault="000910EF" w:rsidP="000910EF">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="000910EF">
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 21 Цибик Ангел</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>на        0.00      0  60 35  0  0 75 60 60 60       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Серг</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ївна                         1.01.01.01.01.01.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000910EF" w:rsidRPr="000910EF" w:rsidRDefault="000910EF" w:rsidP="000910EF">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="000910EF">
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 22 Пономаренко </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>лля      0.00 УБД  0  60 35 60  0 60 60 60  0       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Анатол</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>йович                      1.01.01.01.01.01.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000910EF" w:rsidRPr="000910EF" w:rsidRDefault="000910EF" w:rsidP="000910EF">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="000910EF">
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 23 Криворучко Костянтин  0.00 УБД 0   0  0  0 82 60  0 60 71 60      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Володимирович                    1.01.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000910EF" w:rsidRPr="000910EF" w:rsidRDefault="000910EF" w:rsidP="000910EF">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="000910EF">
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 24 Немецков Микита       0.00      0   0  0 35 60  0 60 60 60       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>горович                          1.01.01.01.01.01.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000910EF" w:rsidRPr="000910EF" w:rsidRDefault="000910EF" w:rsidP="000910EF">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="000910EF">
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Факультет       Iнформац</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.т</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ехнологiй    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спецiальнiсть   Комп</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>"ю</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>тернi науки     -   122</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> С            3                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Навчаються за держзамовленням -        22  чол.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> :</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Прiзвище          </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>:Р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ейтин-:Пi:Дод:                             Розм</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">р  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>п</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>/п: iм"я              :говий  :ль:бал:     К</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">лькiсть балiв         академ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-батьковi       : бал   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>:г</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">а:   :                             соцiальн.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Павлюк Т</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>на          97.06      8  96100100100 98100100 97    2910</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Васил</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>вна                         1.01.01.51.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000910EF" w:rsidRPr="000910EF" w:rsidRDefault="000910EF" w:rsidP="000910EF">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="000910EF">
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Симочко </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ван         97.01     10  91 95100 94 98 96100 97    2910</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ванович                          1.01.01.51.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000910EF" w:rsidRPr="000910EF" w:rsidRDefault="000910EF" w:rsidP="000910EF">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="000910EF">
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 Трофименко Юл</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>я      95.46     10  93 92100 90 90 98100 95    2910</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Миколаївна                        1.01.01.51.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000910EF" w:rsidRPr="000910EF" w:rsidRDefault="000910EF" w:rsidP="000910EF">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="000910EF">
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  4 Габода Анастас</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>я     95.38     10  93100100 93 90 97 95 92    2910</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Ярослав</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>вна                       1.01.01.51.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000910EF" w:rsidRPr="000910EF" w:rsidRDefault="000910EF" w:rsidP="000910EF">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="000910EF">
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  5 Ремета М</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ла          88.46      3  96 95100 90 94100 95 90    2910</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Михайл</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>вна                        1.01.01.51.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000910EF" w:rsidRPr="000910EF" w:rsidRDefault="000910EF" w:rsidP="000910EF">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="000910EF">
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  6 Магула Євген</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>я       88.17      3  93 90100 95 97 95 95 90    2910</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Євген</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>вна                         1.01.01.51.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000910EF" w:rsidRPr="000910EF" w:rsidRDefault="000910EF" w:rsidP="000910EF">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="000910EF">
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  7 Товтин Анастас</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>я     82.84      0  90 90 90 90 90 95100 90    2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Юр</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ївна                           1.01.01.51.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  8 Федорко Валер</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>я      81.20      0  80 92100 89 96 72 95 95    2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Степан</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>вна                        1.01.01.51.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  9 Шевчук Ксен</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>я        81.20 ВПО  0  80 95100 89 94 77 95 90    2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Серг</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ївна                         1.01.01.51.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10 Юро Олег             80.02      0  79 92 98 87 94 84 85 90       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    В</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>талiйович                       1.01.01.51.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 11 Леньо Максим         72.82      0  89 75 90 78 78 63 92 83       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    В</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>`я</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>чеславович                     1.01.01.51.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 12 Марг</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>тич Валентин    68.28 УБД  0  76 70 85 66 83 60 85 80       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">    Ярославович                       1.01.01.51.51.51.51.51.5   1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 13 Висоцький Ельдар      0.00      0   0  0 60  0  0  0  0  0       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Русланович                        1.01.01.51.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 14 Марина Павел          0.00 </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>нв  0  64 60 60 60 85  0 90 80       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Павлович                          1.01.01.51.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 15 Колосов Ярослав       0.00 ВПО  0  44 90  0  0  0  0 95 75       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    В</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>кторович                        1.01.01.51.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 16 Рошинець Анастас</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>я    0.00      0  79 90 77 68 88 60  0 90       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Васил</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>вна                         1.01.01.51.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 17 Ребриш Олександр      0.00      0  72 60 93 65 80  0  0 85       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ванович                          1.01.01.51.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 18 Гопак В</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>кторiя        0.00      0  60  0 73 66 86  0 91 82       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Володимир</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>вна                     1.01.01.51.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 19 Бобонич Максим        0.00      0  79 75 60 76 88 35 90 75       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Володимирович                     1.01.01.51.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 20 Петюшка Євген         0.00      0  68 70 60 69 77  0 60 85       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    В</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>кторович                        1.01.01.51.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 21 Боднарук Максим       0.00      0   0 95 75 80 72 74 97 92       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Володимирович                     1.01.01.51.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 22 С</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>вко Антон           0.00 УБД  0  78 70100 81 80 72  0 70       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Серг</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>йович                        1.01.01.51.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Факультет       Iнформац</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.т</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ехнологiй    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спецiальнiсть   Iнженерiя програм</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.з</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">абезп.    -  F2  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> С            1                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Навчаються за держзамовленням -        23  чол.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> :</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Прiзвище          </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>:Р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ейтин-:Пi:Дод:                             Розм</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">р  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>п</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>/п: iм"я              :говий  :ль:бал:     К</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">лькiсть балiв         академ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-батьковi       : бал   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>:г</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">а:   :                             соцiальн.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Кормош Михайло       91.25     6   90 98 96 96 97 90 96       2910</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Михайлович                        1.01.01.01.51.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Марк</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>на Олександра   88.45     5   90 96 98 98 91 88 90       2910</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Руслан</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">вна                        1.01.01.01.51.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 Оленушинець </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>рина    83.15     0   67 95 98 95 95 95 96       2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Роман</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">вна                         1.01.01.01.51.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  4 Баб</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>чук Дмитро       82.35 УБД 8   60100 87 90 82 85 74       2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Миколайович                       1.01.01.01.51.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  5 Сушко Роман          82.30     6   62 91 91 97 84 85 80       2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Михайлович                        1.01.01.01.51.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  6 Туренко </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ванка       81.70     0   60 97 96 95 98 91 92       2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ванiвна                          1.01.01.01.51.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  7 Дидюк В</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>талiй        81.45     1   78 97100 90 95 76 92       2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Васильович                        1.01.01.01.51.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  8 Опаленик Василь      80.15     0   82 97 96 79 84 90 98       2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Васильович                        1.01.01.01.51.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  9 Черничка Андр</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>й      79.40     0   65100 92 93 86 89 90       2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Васильович                        1.01.01.01.51.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10 Брусов Євген         75.00     0   60 93 84 88 83 89 82       2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Євгенович                         1.01.01.01.51.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 11 Голом</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>дов Валентин   68.60</w:t>
+      </w:r>
+      <w:r w:rsidR="00135E0C">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> УБД </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>4   70 65 70 84 60 76 74          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="00135E0C" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Миколайович                       1.01.01.01.51.51.51.5   </w:t>
+      </w:r>
+      <w:r w:rsidR="00135E0C">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 12 Багин Михайло        67.25</w:t>
+      </w:r>
+      <w:r w:rsidR="00135E0C" w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00135E0C" w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00135E0C" w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">нв </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>0   70 75 79 86 71 82 60          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="00135E0C" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">    Михайлович                        1.01.01.01.51.51.51.5   </w:t>
+      </w:r>
+      <w:r w:rsidR="00135E0C">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 13 Веселина Олег        66.60 </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>нв 0   60 96 63 86 77 73 62          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олегович                          1.01.01.01.51.51.51.5      1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 14 Баранюк В</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>кторiя     65.15     0   65 85 68 67 78 78 66          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Миколаївна                        1.01.01.01.51.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 15 П</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>вкач Iрина         64.00     3   65 81 74 60 68 69 63          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Михайл</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">вна                        1.01.01.01.51.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 16 Кобаль </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ван          63.10     0   60 92 80 60 75 70 61          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ванович                          1.01.01.01.51.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 17 Пшеничний Олександр   0.00     0    0 60 65 76 60 47  0          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Серг</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">йович                        1.01.01.01.51.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 18 Галас Олександр       0.00     0    0 60  0 62  0  0  0          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олександрович                     1.01.01.01.51.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 19 Пал</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>нчак Давид        0.00 УБД 0    0 79 69 88 60 85 61          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Миколайович                       1.01.01.01.51.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 20 Четвертак Серг</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>й      0.00     0   60 60 43 60 60 64  0          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олександрович                     1.01.01.01.51.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 21 Сафронов Олександр    0.00     0   60 60 42  0 60 62  0          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олександрович                     1.01.01.01.51.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 22 Воронков В</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>талiй      0.00     0   35 60 39  0  0  0  0          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олександрович                     1.01.01.01.51.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 23 Турок Серг</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>й          0.00     0   60 67  0 60 60 62  0          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Васильович                        1.01.01.01.51.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Факультет       Iнформац</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.т</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ехнологiй    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спецiальнiсть   Iнженерiя програм</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.з</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>абезп.    -   121</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> С            2                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Навчаються за держзамовленням -        26  чол.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> :</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Прiзвище          </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>:Р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ейтин-:Пi:Дод:                             Розм</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">р  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>п</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>/п: iм"я              :говий  :ль:бал:     К</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">лькiсть балiв         академ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-батьковi       : бал   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>:г</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">а:   :                             соцiальн.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Постольний Давид     95.46    10 100 94 86 95 95 95 98 90100   2910</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    В</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>кторович                        1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Миронюк Ксен</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>я       92.41    10  91 91 91 90 95 90 90 90 95   2910</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ванiвна                          1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 Романюк Артем        92.29    10  95 93 82 90 90 98 91 82100   2910</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Романович                         1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  4 Криванич В</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>кторiя    83.58     0  92 95 90 95 95100 90 79100   2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Роман</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>вна                         1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  5 Якима Дан</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>єл         82.57     0  92 92 79 90 90 90 95 93100   2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ванович                          1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  6 Малешко </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ван         81.70     0  91 91 91 90 90 99 91 74100   2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ванович                          1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  7 Дзяпко Микола        78.10     0  90 87 85 85 92100 82 65 95   2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Ярославович                       1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  8 Чернобривка Микита   78.07 ВПО 0  95 91 69 90 85 90 95 65100   2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Андр</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>йович                        1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  9 Темнов Артем         76.27     0 100 85 80 90 85 94 72 72 90   2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олександрович                     1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10 Г</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ззатуллiн Ельвiра  75.29     0  90 95 87 60 85 94 81 60100   2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Роман</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>вна                         1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 11 Канч</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>й Крiстiна      75.21     0  92 94 88 90 76 87 81 64 90   2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">    Олександр</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>вна                     1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 12 Бобонич Олександра   73.88     0  90 88 80 95 75 92 75 72 80      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    В</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>талiївна                        1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 13 Пазина Стан</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>слав     67.46 УБД 0  94 84 84 75 84 75 71 60 60      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Серг</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">йович                      </w:t>
+      </w:r>
+      <w:r w:rsidR="00135E0C">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1.01.01.01.01.51.51.51.51.5  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 14 Михалюк Владислав    67.34 УБД 0  69 78 70 75 77 74 68 60100      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    В</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>кторович                        1.01.01.01.01.51.51.51.51.5   1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 15 Мус</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>н Михайло        64.33 ВПО 0  83 74 80 75 60 65 60 75 80      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олександрович                     1.01.01.01.01.51.51.51.51.5   1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 16 Рацин Ангел</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>на       64.29     0  65 73 67 75 70 76 75 60 80      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>горiвна                          1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 17 Л</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>зак Андрiй          0.00     0  86 74 61 35 64 65 60  0 74      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олександрович                     1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 18 Росада Марина         0.00     0  80 93 67  0 64 94 61  0 95      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ванiвна                          1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 19 Денищук Роман         0.00     0  80  0  0 75 60  0  0 60  0      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Юр</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>йович                          1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 20 Матьковський Владисл  0.00     0   0  0  0  0  0  0  0  0  0      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Едуардович                     1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 21 Шоляк Олег            0.00     0  60  0  0 60  0  0  0  0  0      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Юр</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>йович                          1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 22 Гарабадж</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>у Крiстiан   0.00     0  50  0  0 35  0  0  0  0  0      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                      1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 23 Кучейник Степан       0.00 УБД 0  60  0  0 35 60  0  0  0 74      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Володимирович                     1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 24 Коржова Дарина        0.00 УБД 0  60  0  0 35  0  0  0  0  0      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олександр</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>вна                     1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 25 Вялков Владислав      0.00 УБД 0  70 74 62 60 60 60 60  0 70      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Константинович                    1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 26 Савко Олександр       0.00 УБД 0  60  0 61 60  0 60  0  0 60      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ванович                          1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Факультет       Iнформац</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.т</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ехнологiй    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спецiальнiсть   Iнженерiя програм</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.з</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>абезп.    -   121</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> С            3                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Навчаються за держзамовленням -        24  чол.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> :</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Прiзвище          </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>:Р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ейтин-:Пi:Дод:                             Розм</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">р  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>п</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>/п: iм"я              :говий  :ль:бал:     К</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">лькiсть балiв         академ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-батьковi       : бал   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>:г</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">а:   :                             соцiальн.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Граб Ем</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>лiя          90.20     8   90 99 90 90 96 94 82       2910</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Володимир</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">вна                     1.01.01.01.51.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Тел</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>га Олександр     86.05 Iнв 0  100 97 95 95 94 95 95       2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Михайлович                        1.01.01.01.51.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 Чорней Василина      85.40     0   95100 95 93 91 99 93       2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Павл</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">вна                          1.01.01.01.51.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  4 Пущинський Назар</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>й   85.15     0   96 97 90 90100 98 91       2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Русланович                        1.01.01.01.51.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  5 Швардак Дмитр</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>й      84.40     0   96 77 95 94 96 99 95       2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Васильович                        1.01.01.01.51.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  6 Пашков Серг</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>й        82.35     0   95 99 85 86 91 98 88       2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Андр</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">йович                        1.01.01.01.51.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  7 Бурдай Василь        80.35    10   80 91 69 75 78 74 82       2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">    Миколайович                       1.01.01.01.51.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  8 Мартин Василь        79.70     0   96 98 90 90 74 90 88       2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Васильович                        1.01.01.01.51.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  9 Бахтин В</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>талiна      71.05     0   76 95 70 74 91 74 74       2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    В</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">талiївна                        1.01.01.01.51.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10 Луганський Серг</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>й    69.45     0   64 94 61 75 93 75 74       2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Анатол</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">йович                      1.01.01.01.51.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 11 Лащенко Ольга        68.95 ВПО 0   61 60 90 84 75 75 85          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олександр</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>вна                     1.01.01.01.51.51.51.5      1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 12 Баб</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>`я</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>к Марiя         67.65     0   74 97 72 68 72 85 64          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Йосип</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">вна                         1.01.01.01.51.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 13 Рущак Серг</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>й         62.95 УБД 0   76 82 62 61 81 69 62          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    М</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>гальович                        1.01.01.01.51.51.51.5      1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 14 Шелеп Ольга          62.30     0   80 99 60 60 60 76 60          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Юр</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ївна                           1.01.01.01.51.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 15 Заяць Дмитро         60.25 ВПО 0   75 87 61 60 65 62 66          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>горович                          1.01.01.01.51.51.51.5      1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 16 Шаркоз</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Нiколетта     0.00 Сир 0    0 77  0  0  0  0  0          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Йозеф</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">вна                         1.01.01.01.51.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 17 Садвар</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Василь        0.00 Iнв 0   68  0  0  0  0  0  0          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Васильович                        1.01.01.01.51.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 18 Кол</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>сiнський Тарас    0.00     0    0 72 67 74  0  0 74          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Вячеславович                      1.01.01.01.51.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 19 Шевчук Дмитро         0.00     0    0 60  0  0  0  0  0          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    В</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">кторович                        1.01.01.01.51.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 20 Легета Василина       0.00     0   75  0  0  0  0  0  0          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Валер</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ївна                        1.01.01.01.51.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 21 </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Арт</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>єєва Оксана        0.00     0   81  0 60 60 60 61 60          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Серг</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ївна                         1.01.01.01.51.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 22 Ткач Михайло          0.00     0   91 96 65 74 79  0 86          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Юр</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">йович                          1.01.01.01.51.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 23 Ш</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>мон Олександр       0.00     0   77 94  0 60 74  0 90          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олександрович                     1.01.01.01.51.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 24 Стрижак Владислав     0.00     0   69 96  0 60 61 61  0          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Андр</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">йович                        1.01.01.01.51.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000910EF" w:rsidRPr="000910EF" w:rsidRDefault="000910EF" w:rsidP="000910EF">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="000910EF">
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">                              </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000910EF" w:rsidRPr="000910EF" w:rsidRDefault="000910EF" w:rsidP="000910EF">
-[...65 lines deleted...]
-      <w:r w:rsidRPr="000910EF">
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Факультет       Iнформац</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.т</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ехнологiй    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спецiальнiсть   Iнженер.прог.забез</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.Н</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">РК5      -  F2  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                        </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000910EF" w:rsidRPr="000910EF" w:rsidRDefault="000910EF" w:rsidP="000910EF">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="000910EF">
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> С            1                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Навчаються за держзамовленням -         6  чол.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>--------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000910EF" w:rsidRPr="000910EF" w:rsidRDefault="000910EF" w:rsidP="000910EF">
-[...62 lines deleted...]
-      <w:r w:rsidRPr="000910EF">
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> :</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Прiзвище          </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>:Р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ейтин-:Пi:Дод:                             Розм</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">р  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>п</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>/п: iм"я              :говий  :ль:бал:     К</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">лькiсть балiв         академ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-батьковi       : бал   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>:г</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">а:   :                             соцiальн.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>--------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000910EF" w:rsidRPr="000910EF" w:rsidRDefault="000910EF" w:rsidP="000910EF">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="000910EF">
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Лахоцький Олександр  82.21     0  90 92 90 90 74 93 93 99100   2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>горович                          1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000910EF" w:rsidRPr="000910EF" w:rsidRDefault="000910EF" w:rsidP="000910EF">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="000910EF">
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Адамус Ал</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>са         73.92     0  92 63 70 82 70 92 75 88100   2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Серг</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ївна                         1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000910EF" w:rsidRPr="000910EF" w:rsidRDefault="000910EF" w:rsidP="000910EF">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="000910EF">
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 Лямцева Олександра   71.37     0  90 95 79 60 60 90 60 82100      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олександр</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>вна                     1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000910EF" w:rsidRPr="000910EF" w:rsidRDefault="000910EF" w:rsidP="000910EF">
-[...2439 lines deleted...]
-      <w:r w:rsidRPr="000910EF">
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  4 М</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>рої Владислав      65.35     0  91 95 67 60 60 74 60 69 85      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Євген</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>йович                       1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000910EF" w:rsidRPr="000910EF" w:rsidRDefault="000910EF" w:rsidP="000910EF">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="000910EF">
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  5 Р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>шняк Микола         0.00     0  80 83 74  0 60 87 90 92 90      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Серг</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>йович                        1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000910EF" w:rsidRPr="000910EF" w:rsidRDefault="000910EF" w:rsidP="000910EF">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="000910EF">
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  6 Пучка Андр</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ан         0.00     0   0  0  0  0  0  0  0  0  0      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Русланович                        1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000910EF" w:rsidRPr="000910EF" w:rsidRDefault="000910EF" w:rsidP="000910EF">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="000910EF">
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Факультет       Iнформац</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.т</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ехнологiй    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спецiальнiсть   Iнженерiя прогр</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.з</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">абез.(Маг.  -  F2  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                        </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000910EF" w:rsidRPr="000910EF" w:rsidRDefault="000910EF" w:rsidP="000910EF">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="000910EF">
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> С            1                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Навчаються за держзамовленням -        25  чол.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>--------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000910EF" w:rsidRPr="000910EF" w:rsidRDefault="000910EF" w:rsidP="000910EF">
-[...62 lines deleted...]
-      <w:r w:rsidRPr="000910EF">
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> :</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Прiзвище          </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>:Р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ейтин-:Пi:Дод:                             Розм</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">р  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>п</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>/п: iм"я              :говий  :ль:бал:     К</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">лькiсть балiв         академ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-батьковi       : бал   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>:г</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">а:   :                             соцiальн.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>--------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000910EF" w:rsidRPr="000910EF" w:rsidRDefault="000910EF" w:rsidP="000910EF">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="000910EF">
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Бругош Владислав     85.32 УБД 0   90 92100 90 93 99 98       2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Юр</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">йович                          1.51.51.51.01.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000910EF" w:rsidRPr="000910EF" w:rsidRDefault="000910EF" w:rsidP="000910EF">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="000910EF">
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Голодняк Олекс</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>й     83.57     0   90 90 95 90 91 94 99       2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Васильович                        1.51.51.51.01.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000910EF" w:rsidRPr="000910EF" w:rsidRDefault="000910EF" w:rsidP="000910EF">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="000910EF">
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 Василиха Василь-В</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>та 83.03     0   88 92 85 90 95 96 99       2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Васильович                    1.51.51.51.01.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000910EF" w:rsidRPr="000910EF" w:rsidRDefault="000910EF" w:rsidP="000910EF">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="000910EF">
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  4 Смолен Антон         80.19     0   90 90 93 90 87 89 85       2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олександрович                     1.51.51.51.01.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000910EF" w:rsidRPr="000910EF" w:rsidRDefault="000910EF" w:rsidP="000910EF">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="000910EF">
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  5 Алмаш</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Андрiй        80.19     0   82 90 95 90 86 83 98       2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Анатол</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">йович                      1.51.51.51.01.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000910EF" w:rsidRPr="000910EF" w:rsidRDefault="000910EF" w:rsidP="000910EF">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="000910EF">
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  6 Медеш</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Крiстiан      79.92     0   64 95 93 93 91 92 95       2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Андр</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">йович                        1.51.51.51.01.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000910EF" w:rsidRPr="000910EF" w:rsidRDefault="000910EF" w:rsidP="000910EF">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="000910EF">
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  7 Рушинець Євген       77.99     0   72 90 92 85 88 80 99       2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Євгенович                         1.51.51.51.01.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000910EF" w:rsidRPr="000910EF" w:rsidRDefault="000910EF" w:rsidP="000910EF">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="000910EF">
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  8 Величко Олександр    75.06     0   68 91 88 90 84 77 88       2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олександрович                     1.51.51.51.01.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000910EF" w:rsidRPr="000910EF" w:rsidRDefault="000910EF" w:rsidP="000910EF">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="000910EF">
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  9 Дзяпко Юр</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>й          73.89 Iнв 0   90 60 93 74 90 71 94       2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Павлович                          1.51.51.51.01.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000910EF" w:rsidRPr="000910EF" w:rsidRDefault="000910EF" w:rsidP="000910EF">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="000910EF">
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10 Зуб Юр</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>й             73.17     0   64 90 75 90 84 85 84       2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    М</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ланович                         1.51.51.51.01.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000910EF" w:rsidRPr="000910EF" w:rsidRDefault="000910EF" w:rsidP="000910EF">
-[...72 lines deleted...]
-      <w:r w:rsidRPr="000910EF">
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 11 Дуб Юр</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>й             73.17     0   68 90 93 93 74 86 69       2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Юр</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">йович                          1.51.51.51.01.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000910EF" w:rsidRPr="000910EF" w:rsidRDefault="000910EF" w:rsidP="000910EF">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="000910EF">
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 12 Липка Єгор           72.95     0   70 62100 71 87 86 88          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Євгенович                         1.51.51.51.01.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000910EF" w:rsidRPr="000910EF" w:rsidRDefault="000910EF" w:rsidP="000910EF">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="000910EF">
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 13 Клювак Михайло       58.28     0   68 70 60 70 65 61 61          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Володимирович                     1.51.51.51.01.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000910EF" w:rsidRPr="000910EF" w:rsidRDefault="000910EF" w:rsidP="000910EF">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="000910EF">
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 14 Альберт В</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>талiй       0.00     0   60  0 85  0 87  0  0          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Володимирович                     1.51.51.51.01.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000910EF" w:rsidRPr="000910EF" w:rsidRDefault="000910EF" w:rsidP="000910EF">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="000910EF">
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 15 Савицький Данило      0.00     0   64 60  0 60 61 61 61          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Геннад</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">йович                      1.51.51.51.01.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000910EF" w:rsidRPr="000910EF" w:rsidRDefault="000910EF" w:rsidP="000910EF">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="000910EF">
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 16 Бачинський Кр</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>стiан   0.00     0   62 60 10 60 61 61 61          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    В</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">кторович                        1.51.51.51.01.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000910EF" w:rsidRPr="000910EF" w:rsidRDefault="000910EF" w:rsidP="000910EF">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="000910EF">
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 17 Денега Олександр      0.00     0    0  0  0  0  0  0  0          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    В</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">талiйович                       1.51.51.51.01.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000910EF" w:rsidRPr="000910EF" w:rsidRDefault="000910EF" w:rsidP="000910EF">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="000910EF">
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 18 Мавромат</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Олег        0.00     0    0  0 10  0  0  0  0          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олегович                          1.51.51.51.01.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000910EF" w:rsidRPr="000910EF" w:rsidRDefault="000910EF" w:rsidP="000910EF">
-[...283 lines deleted...]
-      <w:r w:rsidRPr="000910EF">
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 19 Шмирьов Стан</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>слав-Ян  0.00     0    0  0  5  0  0  0  0          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Юр</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">йович                         1.51.51.51.01.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000910EF" w:rsidRPr="000910EF" w:rsidRDefault="000910EF" w:rsidP="000910EF">
-[...2565 lines deleted...]
-      <w:r w:rsidRPr="000910EF">
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 20 Ребреш Василь         0.00     0    0 60  0 60  0  0  0          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Васильович                        1.51.51.51.01.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000910EF" w:rsidRPr="000910EF" w:rsidRDefault="000910EF" w:rsidP="000910EF">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="000910EF">
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 21 Качур-Шефер Давид     0.00     0   60 60  0 90 81 76 76          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Васильович                        1.51.51.51.01.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000910EF" w:rsidRPr="000910EF" w:rsidRDefault="000910EF" w:rsidP="000910EF">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="000910EF">
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>22 Стефан</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>в Олег             0.00      0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Тарасович                            1.51.51.51.01.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000910EF" w:rsidRPr="000910EF" w:rsidRDefault="000910EF" w:rsidP="000910EF">
-[...224 lines deleted...]
-      <w:r w:rsidRPr="000910EF">
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 23 Жупанин В</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>талiй       0.00     0    0  0  0  0  0  0  0          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Йосипович                         1.51.51.51.01.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000910EF" w:rsidRPr="000910EF" w:rsidRDefault="000910EF" w:rsidP="000910EF">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="000910EF">
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 24 Тернинко Василь       0.00     0    0  0  0  0  0  0  0          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Васильович                        1.51.51.51.01.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000910EF" w:rsidRPr="000910EF" w:rsidRDefault="000910EF" w:rsidP="000910EF">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="000910EF">
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 25 Пеца Юр</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>й             0.00     0   60  0  0  0  0 61 65          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Юр</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D4A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">йович                          1.51.51.51.01.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4A59" w:rsidRPr="000D4A59" w:rsidRDefault="000D4A59" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4A59">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000910EF" w:rsidRPr="000910EF" w:rsidRDefault="000910EF" w:rsidP="000910EF">
-[...5205 lines deleted...]
-    <w:sectPr w:rsidR="000910EF" w:rsidRPr="000910EF" w:rsidSect="005C51B9">
+    <w:p w:rsidR="00A343EC" w:rsidRPr="000D4A59" w:rsidRDefault="00A343EC" w:rsidP="000D4A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00A343EC" w:rsidRPr="000D4A59" w:rsidSect="00246E41">
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="426" w:right="850" w:bottom="568" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:pgMar w:top="426" w:right="850" w:bottom="851" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
-  <w:zoom w:percent="90"/>
+<w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
+  <w:zoom w:percent="80"/>
+  <w:proofState w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:compat>
-[...4 lines deleted...]
-  </w:compat>
+  <w:compat/>
   <w:rsids>
-    <w:rsidRoot w:val="00CD4510"/>
-[...9 lines deleted...]
-    <w:rsid w:val="00F91D97"/>
+    <w:rsidRoot w:val="00095BAB"/>
+    <w:rsid w:val="00095BAB"/>
+    <w:rsid w:val="000D4A59"/>
+    <w:rsid w:val="00135E0C"/>
+    <w:rsid w:val="002051ED"/>
+    <w:rsid w:val="00246E41"/>
+    <w:rsid w:val="00451975"/>
+    <w:rsid w:val="00516C0A"/>
+    <w:rsid w:val="008144DF"/>
+    <w:rsid w:val="009D45D6"/>
+    <w:rsid w:val="00A343EC"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
-    <m:smallFrac m:val="0"/>
+    <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="ru-RU"/>
+  <w:themeFontLang w:val="uk-UA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
     <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
@@ -18358,62 +20844,64 @@
     <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
     <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:rsid w:val="002051ED"/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/stylesWithEffects.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
@@ -18580,58 +21068,58 @@
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -18879,55 +21367,51 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>14</Pages>
-[...1 lines deleted...]
-  <Characters>25626</Characters>
+  <Pages>11</Pages>
+  <Words>34981</Words>
+  <Characters>19940</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>213</Lines>
-  <Paragraphs>140</Paragraphs>
+  <Lines>166</Lines>
+  <Paragraphs>109</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>70443</CharactersWithSpaces>
+  <CharactersWithSpaces>54812</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-  <dc:subject/>
   <dc:creator>Администратор</dc:creator>
-  <cp:keywords/>
-  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>